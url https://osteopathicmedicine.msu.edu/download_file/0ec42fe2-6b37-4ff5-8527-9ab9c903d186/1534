--- v0 (2026-02-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -381,105 +381,114 @@
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7513C0BE" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00012337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00012337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -613,51 +622,51 @@
           </w:rPr>
           <w:t>Stecbra2@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="29599D6C" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -681,51 +690,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00167B13" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -741,2352 +772,2953 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A2E856" w14:textId="7BCEA4AE" w:rsidR="00870EF7" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="4AC135F1" w14:textId="603F62B0" w:rsidR="00627921" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214357064" w:history="1">
-        <w:r w:rsidR="00870EF7" w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432907" w:history="1">
+        <w:r w:rsidR="00627921" w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00870EF7">
+        <w:r w:rsidR="00627921">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00870EF7">
+        <w:r w:rsidR="00627921">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00870EF7">
-[...10 lines deleted...]
-        <w:r w:rsidR="00870EF7">
+        <w:r w:rsidR="00627921">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432907 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00627921">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00627921">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00870EF7">
-[...5 lines deleted...]
-        <w:r w:rsidR="00870EF7">
+        <w:r w:rsidR="00627921">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00627921">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FB7EEAE" w14:textId="14717720" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="713F4BDE" w14:textId="4A315A99" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357065" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432908" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357065 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432908 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E4C4EF9" w14:textId="13963F0A" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="244E8461" w14:textId="1BC40253" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357066" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432909" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357066 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432909 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="707E5E0D" w14:textId="3FF22892" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="7339331C" w14:textId="3092E73F" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357067" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432910" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357067 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432910 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AEB1062" w14:textId="3E946203" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="746AAA03" w14:textId="2EEF96F9" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357068" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432911" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357068 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432911 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66E05C96" w14:textId="1B645BED" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="3B092436" w14:textId="11829EA7" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357069" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432912" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357069 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484CD04A" w14:textId="1FEDD944" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="68BEED7A" w14:textId="1FE210C6" w:rsidR="00627921" w:rsidRDefault="00627921">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432913" w:history="1">
+        <w:r w:rsidRPr="00595604">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432913 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FA9548E" w14:textId="23BB2581" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357070" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432914" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357070 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432914 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45DF9301" w14:textId="074A463C" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="1E1DD9BA" w14:textId="0D8C297C" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357071" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432915" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357071 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432915 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D176B53" w14:textId="63012145" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="7A367E12" w14:textId="4D208F21" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357072" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432916" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357072 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432916 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="767D2072" w14:textId="5C02AF13" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="178F8003" w14:textId="5E72967A" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357073" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432917" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357073 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432917 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3952B8B0" w14:textId="715F2B3C" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="772EB626" w14:textId="43F25F37" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357074" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432918" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357074 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432918 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35841AC5" w14:textId="7DA51B45" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="560EBF72" w14:textId="3DC63AED" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357075" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432919" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357075 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432919 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2803C173" w14:textId="0809DB39" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="0ED36B22" w14:textId="49C3D353" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357076" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432920" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357076 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432920 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33211000" w14:textId="7135CBDC" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="5FC1AE59" w14:textId="1E2A98AC" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357077" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432921" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357077 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432921 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="166FA4D2" w14:textId="2DDE6228" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="244A729C" w14:textId="3B1DD5C2" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357078" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432922" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357078 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432922 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5412D771" w14:textId="7601D28E" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="571BA230" w14:textId="0F22A16D" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357079" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432923" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357079 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432923 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71DFEB01" w14:textId="4E3577A4" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="5A29EB45" w14:textId="58A5D10E" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357080" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432924" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357080 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432924 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36478737" w14:textId="6C1C01FD" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="15339C1F" w14:textId="1E559E43" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357081" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432925" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357081 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432925 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="711B1A93" w14:textId="17DA38CE" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="77F913DF" w14:textId="3B2DDCAB" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357082" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432926" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357082 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432926 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37D77230" w14:textId="6D9CEBC8" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="297C3E36" w14:textId="22E03371" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357083" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432927" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357083 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432927 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F446DC8" w14:textId="45EC7DC2" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="1E6B5C2F" w14:textId="50356AFD" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357084" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432928" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357084 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432928 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F348365" w14:textId="255CC88F" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="17BC4441" w14:textId="070ECDC9" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357085" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432929" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357085 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432929 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CA1AF8D" w14:textId="35030BEF" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="2C93288A" w14:textId="3F03221F" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357086" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432930" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357086 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432930 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61D8A9B5" w14:textId="1D585485" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+    <w:p w14:paraId="2486EF15" w14:textId="2F3D5E7C" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357087" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432931" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357087 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432931 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FF37DC3" w14:textId="66CFD713" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="678EADE7" w14:textId="23274C51" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357088" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432932" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357088 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432932 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B2C8917" w14:textId="7BCAFA13" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="67B25660" w14:textId="77C6ED5B" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357089" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432933" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357089 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432933 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06941CBD" w14:textId="3B2617FB" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="3FA88A73" w14:textId="248F1789" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357090" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432934" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00D275E9">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357090 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432934 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B1F28EB" w14:textId="2EB730B6" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="3FD434FF" w14:textId="68A8C4C0" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357091" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432935" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357091 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432935 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7571AA4A" w14:textId="762AE3CF" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="4B01DE99" w14:textId="2D33BE6D" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357092" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432936" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357092 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432936 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="249EE0E1" w14:textId="3775F874" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="21C563C2" w14:textId="3BFF8237" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357093" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432937" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357093 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432937 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E25E549" w14:textId="5D42A220" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="2C90CA97" w14:textId="4E022C0A" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357094" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432938" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357094 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432938 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EDA21A6" w14:textId="39C4E633" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="49B8D6C6" w14:textId="4198D3A7" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357095" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432939" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357095 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432939 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6149A828" w14:textId="419F9D14" w:rsidR="00870EF7" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
-[...60 lines deleted...]
-    <w:p w14:paraId="61C4F1FA" w14:textId="6F353C0F" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="5314548D" w14:textId="569452AB" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357097" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432940" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357097 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432940 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B83EFCA" w14:textId="4A8415BD" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="4DFC9145" w14:textId="586A972A" w:rsidR="00627921" w:rsidRDefault="00627921">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432941" w:history="1">
+        <w:r w:rsidRPr="00595604">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432941 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D5DDB0E" w14:textId="1254C6BA" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357098" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432942" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432942 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44A9A3DE" w14:textId="33CB95FD" w:rsidR="00627921" w:rsidRDefault="00627921">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432943" w:history="1">
+        <w:r w:rsidRPr="00595604">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357098 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432943 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F930EC4" w14:textId="3A8B68B7" w:rsidR="00870EF7" w:rsidRDefault="00870EF7">
+    <w:p w14:paraId="3B00582F" w14:textId="273D58BF" w:rsidR="00627921" w:rsidRDefault="00627921">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357099" w:history="1">
-        <w:r w:rsidRPr="00D275E9">
+      <w:hyperlink w:anchor="_Toc235432944" w:history="1">
+        <w:r w:rsidRPr="00595604">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357099 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432944 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="77AA751A" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="1743E96E" w:rsidR="0089360D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="067F3CDB" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C420BD" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181F48D6" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387AE233" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007B4A0C" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DEA73F" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE50202" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F073DCE" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCCAD78" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A85EBD" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E110FB" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2DFADA" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5881D67B" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373185C6" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C19CF15" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D36B2AB" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168729EF" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762F7D86" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65555958" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735C489D" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29955C97" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595289F9" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE956DB" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3988A742" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D89B31F" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30607203" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405CC22F" w14:textId="77777777" w:rsidR="00167B13" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F98567" w14:textId="77777777" w:rsidR="00167B13" w:rsidRPr="00C40B5D" w:rsidRDefault="00167B13" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214357064"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235432907"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3217,123 +3849,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00F04A7C" w:rsidRPr="00165CD1" w:rsidRDefault="00F04A7C" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00F04A7C" w:rsidRPr="00165CD1" w:rsidRDefault="00F04A7C" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
-[...53 lines deleted...]
-              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21E68EB0" w14:textId="39964177" w:rsidR="00F04A7C" w:rsidRPr="00165CD1" w:rsidRDefault="00111D7A" w:rsidP="00111D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3373,148 +3950,111 @@
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00F04A7C" w:rsidRPr="00165CD1" w:rsidRDefault="00F04A7C" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> accounts.</w:t>
+              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60E967A5" w14:textId="545A39DC" w:rsidR="00F04A7C" w:rsidRPr="00165CD1" w:rsidRDefault="00111D7A" w:rsidP="00111D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04A7C" w:rsidRPr="00C40B5D" w14:paraId="1BE50C1B" w14:textId="5367BDA2" w:rsidTr="00F04A7C">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="00F04A7C" w:rsidRPr="00355156" w:rsidRDefault="00F04A7C" w:rsidP="006D1DF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
@@ -3525,51 +4065,50 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9F49F6" w14:textId="6FB0FC89" w:rsidR="00F04A7C" w:rsidRPr="00355156" w:rsidRDefault="00F04A7C" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3602,51 +4141,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214357065"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235432908"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="67159B1D" w14:textId="77777777" w:rsidR="00E44965" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3671,142 +4210,102 @@
       <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
       <w:r w:rsidR="00114C8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>expectations</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078AC1C6" w14:textId="77777777" w:rsidR="00E44965" w:rsidRDefault="00E44965" w:rsidP="00C61FC6">
+    <w:p w14:paraId="1B31D056" w14:textId="6D1ED8B4" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="42EC8A84" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00C1279B" w:rsidP="00C61FC6">
-[...44 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214357066"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235432909"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214357067"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235432910"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="098FB366" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
+    <w:p w14:paraId="790E16E1" w14:textId="2233FA4A" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00167B13" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -3876,50 +4375,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dates of the requested rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFB2FE5" w14:textId="77777777" w:rsidR="00DD45BC" w:rsidRDefault="00DD45BC" w:rsidP="00E44965">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1944"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Name of the attending physician if known.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6918CB" w14:textId="77777777" w:rsidR="00DD45BC" w:rsidRDefault="00DD45BC" w:rsidP="00E44965">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1944"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Proof of acceptance of the rotation (i.e., email from VSAS, email from an attending or coordinator, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E8EADA" w14:textId="77777777" w:rsidR="00DD45BC" w:rsidRDefault="00DD45BC" w:rsidP="00E44965">
       <w:pPr>
@@ -4003,79 +4503,83 @@
       <w:r w:rsidRPr="00C24778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>involve working with and being supervised by DO and/or MD attending</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C24778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or resident/fellow psychiatrists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490B3ED0" w14:textId="13BC742D" w:rsidR="00A176D7" w:rsidRPr="00F52F2C" w:rsidRDefault="00A176D7" w:rsidP="00E44965">
+    <w:p w14:paraId="7DFAC042" w14:textId="1B4B7ECF" w:rsidR="00DD45BC" w:rsidRPr="00167B13" w:rsidRDefault="00A176D7" w:rsidP="00167B13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-base hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
@@ -4106,51 +4610,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8F1852" w14:textId="77777777" w:rsidR="00F968DA" w:rsidRDefault="00F968DA" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="38B5551D" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214357068"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235432911"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4170,51 +4674,51 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214357069"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235432912"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4248,55 +4752,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4307,65 +4819,51 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E44965">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1944"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> schedule.</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E44965">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4434,98 +4932,149 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+    <w:p w14:paraId="61A07168" w14:textId="799FAB0E" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="3BB22F9F" w:rsidP="02A9DEE8">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235432913"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ROTATION FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3646306B" w14:textId="42EC8A84" w:rsidR="3BB22F9F" w:rsidRDefault="3BB22F9F" w:rsidP="02A9DEE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    </w:p>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02A9DEE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geriatric Psychiatry is a 3 or 6 credit hour; two or four weeklong, elective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="02A9DEE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="02A9DEE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designed to give students interested in Psychiatry a more focused experience in Geriatric Psychiatry. The student will work with attending physicians and/or residents in a variety of settings that may include inpatient units, addiction units, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="02A9DEE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>consult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="02A9DEE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; liaison services, and outpatient clinics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084FFCDC" w14:textId="7696A7FA" w:rsidR="02A9DEE8" w:rsidRDefault="02A9DEE8" w:rsidP="02A9DEE8"/>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214357070"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235432914"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00E44965" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214357071"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235432915"/>
       <w:r w:rsidRPr="00E44965">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="46D00151" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="000357B1" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide students with experience in a variety of different settings and with a diverse patient population.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="14B0BA9D" w:rsidR="006630FF" w:rsidRDefault="000357B1" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4561,205 +5110,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide the students with information regarding the field of adult psychiatry as a career choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00E44965" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214357072"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235432916"/>
       <w:r w:rsidRPr="00E44965">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5EA746E2" w14:textId="4F057358" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="000357B1" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe diagnosis and treatment of a variety of patients with geriatric psychiatric conditions in a specialized setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="140178BC" w:rsidR="0064673A" w:rsidRPr="005E20F6" w:rsidRDefault="00050F41" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Be able to apply understanding of geriatric psychiatry as a profession to own career choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492289C5" w14:textId="190750D7" w:rsidR="009D3F69" w:rsidRPr="00E44965" w:rsidRDefault="267176F6" w:rsidP="38B33A80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation in the following areas: cognitive, behavioral, and central nervous system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BDD46C" w14:textId="005FF187" w:rsidR="009D3F69" w:rsidRPr="00E44965" w:rsidRDefault="267176F6" w:rsidP="38B33A80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9CBA06" w14:textId="61B15BBC" w:rsidR="009D3F69" w:rsidRPr="00E44965" w:rsidRDefault="267176F6" w:rsidP="38B33A80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a management plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and after the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="7440447D" w:rsidR="009D3F69" w:rsidRPr="00E44965" w:rsidRDefault="009D3F69" w:rsidP="38B33A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00E44965" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235432917"/>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00E44965">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FDE2DFF" w14:textId="5892A7C2" w:rsidR="00017972" w:rsidRPr="005E20F6" w:rsidRDefault="00050F41" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="3D3CB27F" w14:textId="15299AE2" w:rsidR="058B244A" w:rsidRDefault="058B244A" w:rsidP="38B33A80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="69BC2012" w14:textId="005FF187" w:rsidR="0064673A" w:rsidRDefault="00162204" w:rsidP="000602B1">
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246039D2" w14:textId="4505C418" w:rsidR="058B244A" w:rsidRDefault="058B244A" w:rsidP="38B33A80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and after the patient encounter.</w:t>
+      <w:r w:rsidRPr="38B33A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214357074"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235432918"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4794,104 +5370,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214357075"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235432919"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214357076"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235432920"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="0767B24D" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4999,103 +5575,104 @@
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="002755F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BABF779" w14:textId="77777777" w:rsidR="00552C55" w:rsidRPr="00C40B5D" w:rsidRDefault="00552C55" w:rsidP="002755F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214357077"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235432921"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214357078"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235432922"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="04E44918" w:rsidR="00DD4FC2" w:rsidRDefault="00B95D50" w:rsidP="00B95D50">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75B2E84F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The American Psychiatric Publishing Textbook of Geriatric Psychiatry</w:t>
       </w:r>
       <w:r w:rsidRPr="75B2E84F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5253,55 +5830,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214357079"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235432923"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="36C353C6" w14:textId="77777777" w:rsidR="009B6032" w:rsidRPr="00156337" w:rsidRDefault="009B6032" w:rsidP="009B6032">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
@@ -5392,56 +5969,55 @@
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C" w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0084562E">
+      <w:r w:rsidRPr="002675D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 </w:t>
       </w:r>
       <w:r w:rsidR="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pm </w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5465,56 +6041,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="619D0A23" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="006573C7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. </w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It should be dated no later than the 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="0084562E">
+      <w:r w:rsidRPr="002675D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59</w:t>
       </w:r>
       <w:r w:rsidR="0084562E" w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5543,497 +6118,347 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0084562E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214357080"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235432924"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc214357081"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235432925"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="761961A5" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00165CD1">
+        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Medtrics</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004556CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student </w:t>
+      </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Medtrics</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> profiles.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214357082"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235432926"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> accounts</w:t>
+        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214357083"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235432927"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6068,55 +6493,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE7781" w14:textId="4A4ABCA5" w:rsidR="00390EC1" w:rsidRPr="0084562E" w:rsidRDefault="0022491F" w:rsidP="0084562E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214357084"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235432928"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6169,55 +6594,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214357085"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235432929"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6340,106 +6765,100 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214357086"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235432930"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="02CCF179" w:rsidR="00A16BF1" w:rsidRPr="0084562E" w:rsidRDefault="00A16BF1" w:rsidP="0084562E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course. Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6" w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...6 lines deleted...]
-        <w:t>submitted</w:t>
+        <w:t xml:space="preserve"> and submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="0084562E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -7492,108 +7911,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214357087"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235432931"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="195E0E1C" w:rsidR="00A16BF1" w:rsidRPr="00E44965" w:rsidRDefault="00A16BF1" w:rsidP="00E44965">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214357088"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235432932"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="1186638F" w14:textId="77777777" w:rsidR="00F42613" w:rsidRDefault="00F42613" w:rsidP="00F42613">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>During the 2 – 4 weeks of the rotation, the student is required to meet clinical and academic responsibilities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE1C16" w14:textId="1C158291" w:rsidR="00FA2531" w:rsidRPr="00625FC3" w:rsidRDefault="00625FC3" w:rsidP="00F42613">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -7621,51 +8040,65 @@
         <w:t>clinical responsibilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478D8DF1" w14:textId="77777777" w:rsidR="00F26E47" w:rsidRDefault="00F26E47" w:rsidP="00F26E47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Daily clinical rounds with preceptor.</w:t>
+        <w:t xml:space="preserve">Daily clinical rounds with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preceptor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8B2275" w14:textId="77777777" w:rsidR="00F26E47" w:rsidRDefault="00F26E47" w:rsidP="00F26E47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prompt attendance for all rounds, team meetings, patient interviews, and any other clinical activities as directed by preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B5960F" w14:textId="77777777" w:rsidR="00F26E47" w:rsidRDefault="00F26E47" w:rsidP="00F26E47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7821,512 +8254,663 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Follow-up clinical questions with a thoughtful review of pertinent literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6316D2" w14:textId="77777777" w:rsidR="00697313" w:rsidRDefault="00697313" w:rsidP="00697313">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Complete all paperwork associated with the experience in a timely manner.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="476F6C73" w14:textId="77777777" w:rsidR="00697313" w:rsidRDefault="00697313" w:rsidP="00697313">
+        <w:t xml:space="preserve">Complete all paperwork associated with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476F6C73" w14:textId="5216C414" w:rsidR="00697313" w:rsidRDefault="00697313" w:rsidP="00697313">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret, and apply medical evidence contained in the scientific literature related to patient’s health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret, and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A319F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patient’s health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCEBBA1" w14:textId="7E004964" w:rsidR="00F26E47" w:rsidRPr="00697313" w:rsidRDefault="00697313" w:rsidP="00697313">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
+        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="004556CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214357089"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235432933"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="1522C437" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00B87399">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B325A2E" w14:textId="77777777" w:rsidR="00B87399" w:rsidRDefault="00B87399" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7957C71A" w14:textId="43032607" w:rsidR="00B87399" w:rsidRDefault="00B87399" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies/procedures, please visit the Clerkship Student Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A76BDE7" w14:textId="431AD0B0" w:rsidR="00B87399" w:rsidRPr="00C40B5D" w:rsidRDefault="00B87399" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00B87399">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...56 lines deleted...]
-    <w:p w14:paraId="582E6479" w14:textId="13FD06EE" w:rsidR="006E1B5D" w:rsidRPr="00B017FD" w:rsidRDefault="00902AE6" w:rsidP="00B017FD">
+    <w:p w14:paraId="5B112128" w14:textId="77777777" w:rsidR="00D32C27" w:rsidRPr="00C40B5D" w:rsidRDefault="00D32C27" w:rsidP="00D32C27">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214357091"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235432934"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3B31D692" w14:textId="77777777" w:rsidR="00D32C27" w:rsidRPr="00A52D20" w:rsidRDefault="00D32C27" w:rsidP="00D32C27">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02016D1E" w14:textId="77777777" w:rsidR="00D32C27" w:rsidRPr="000044D5" w:rsidRDefault="00D32C27" w:rsidP="00D32C27">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235432935"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="51B028EA" w14:textId="2180598B" w:rsidR="00B87399" w:rsidRDefault="00D32C27" w:rsidP="00D32C27">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69B0CDED" w14:textId="77777777" w:rsidR="00D32C27" w:rsidRPr="00200481" w:rsidRDefault="00D32C27" w:rsidP="00D32C27">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="13FD06EE" w:rsidR="006E1B5D" w:rsidRPr="00B017FD" w:rsidRDefault="00902AE6" w:rsidP="00B017FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235432936"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="742A149E" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214357092"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235432937"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214357093"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235432938"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214357094"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235432939"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="7673A33F" w14:textId="77777777" w:rsidR="00457DBB" w:rsidRDefault="00E20D8B" w:rsidP="00457DBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+        <w:lastRenderedPageBreak/>
+        <w:t>addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
-[...7 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00457DBB" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="007D7F19">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214357095"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235432940"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8347,51 +8931,50 @@
         </w:rPr>
         <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00023D21">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
@@ -8404,145 +8987,173 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="04882956" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004556CD" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B7EDDB" w14:textId="77777777" w:rsidR="00870EF7" w:rsidRPr="00556A65" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214357096"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235432941"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="302CC67F" w14:textId="77777777" w:rsidR="00870EF7" w:rsidRPr="005F7800" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="5CE74296" w14:textId="4B9EF3D2" w:rsidR="004A3539" w:rsidRDefault="00870EF7" w:rsidP="00870EF7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A319F6" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes. The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF26F4D" w14:textId="77777777" w:rsidR="004A3539" w:rsidRPr="005F7800" w:rsidRDefault="00D32E8A" w:rsidP="004A3539">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="004A3539" w:rsidRPr="004A3539">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r w:rsidR="004A3539">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="004A3539">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
@@ -8594,246 +9205,187 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214357097"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235432942"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="47531EF5" w14:textId="77777777" w:rsidR="00E827E7" w:rsidRPr="00A871DA" w:rsidRDefault="00E827E7" w:rsidP="00E827E7">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD77172" w14:textId="77777777" w:rsidR="00E827E7" w:rsidRPr="00A871DA" w:rsidRDefault="00E827E7" w:rsidP="00E827E7">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="16281774" w14:textId="77777777" w:rsidR="00E827E7" w:rsidRPr="00987E7B" w:rsidRDefault="00E827E7" w:rsidP="00E827E7">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214357098"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235432943"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -8916,93 +9468,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9067,59 +9619,60 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve">to use </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
+        <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9326,105 +9879,113 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0009749C">
-          <w:headerReference w:type="default" r:id="rId35"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214357099"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235432944"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9608,67 +10169,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="6C6C1C33" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
-[...15 lines deleted...]
-              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
             <w:r w:rsidR="0084562E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
@@ -9892,67 +10437,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="3484EAB8" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> profiles</w:t>
+              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
             <w:r w:rsidR="0084562E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="6A2D719A" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10080,143 +10609,124 @@
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00CB3828">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00B04C75">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314AB395" w14:textId="5C53926B" w:rsidR="00ED750F" w:rsidRPr="00A31C50" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D82370" w14:textId="237AAE7E" w:rsidR="00ED750F" w:rsidRPr="009275FB" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
             <w:r w:rsidR="0084562E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> dropbox.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="009C3C16">
@@ -10352,82 +10862,80 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505C712D" w14:textId="61A71EB1" w:rsidR="00ED750F" w:rsidRPr="2FA7D722" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6351654F" w14:textId="3B6B395E" w:rsidR="00ED750F" w:rsidRPr="004A0178" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
             <w:r w:rsidR="0084562E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -10446,100 +10954,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39" cstate="print">
+                    <a:blip r:embed="rId41" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10700,64 +11208,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="500FB3C4" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="0032278B" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0032278B" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="004D36D9" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10945,51 +11461,65 @@
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -11467,56 +11997,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -11535,56 +12074,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11681,245 +12229,253 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="178DEFCB" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5" w:rsidP="00E756E0">
+    <w:p w14:paraId="39D3E8EC" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4B7A38" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5" w:rsidP="00E756E0">
+    <w:p w14:paraId="13FE8D26" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6272F1D9" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5">
+    <w:p w14:paraId="00B136B6" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14678828" w14:textId="57EBDEC2" w:rsidR="00875A04" w:rsidRDefault="00875A04">
+  <w:p w14:paraId="14678828" w14:textId="6E5BA3A8" w:rsidR="00875A04" w:rsidRDefault="00875A04">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00627921">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>7/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EAE8DD6" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5" w:rsidP="00E756E0">
+    <w:p w14:paraId="4599B876" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FEEDDAF" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5" w:rsidP="00E756E0">
+    <w:p w14:paraId="667D627F" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2268109B" w14:textId="77777777" w:rsidR="00F63CD5" w:rsidRDefault="00F63CD5">
+    <w:p w14:paraId="59F02C5E" w14:textId="77777777" w:rsidR="00A55148" w:rsidRDefault="00A55148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A31D361" w14:textId="67AA47AE" w:rsidR="00B0481F" w:rsidRDefault="00B0481F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OST 634 Geriatric Psychiatry</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
@@ -15771,84 +16327,86 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
+    <w:rsid w:val="00012337"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00017DCB"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="000357B1"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
+    <w:rsid w:val="000436A3"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="00050F41"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00064802"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
@@ -15859,149 +16417,153 @@
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="0009749C"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B4DA2"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D5854"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="00111D7A"/>
+    <w:rsid w:val="00111F2A"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="00152AEB"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
+    <w:rsid w:val="00160973"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00162204"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
+    <w:rsid w:val="00167B13"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="00172D97"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00174228"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
@@ -16050,105 +16612,108 @@
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
+    <w:rsid w:val="002124C3"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216318"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="00221ABC"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="002321B2"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442AC"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
+    <w:rsid w:val="00253777"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
+    <w:rsid w:val="002675D7"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="0028162C"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
@@ -16285,213 +16850,219 @@
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C41A3"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15B1"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="004200D5"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="004556CD"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00457DBB"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="004903C3"/>
+    <w:rsid w:val="00492DAD"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="0049349D"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A3539"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A45EE"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D36D9"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
+    <w:rsid w:val="004F0C1E"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="005035CB"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
@@ -16612,65 +17183,68 @@
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625FC3"/>
     <w:rsid w:val="006260D5"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
+    <w:rsid w:val="00627921"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
+    <w:rsid w:val="00631CEC"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
@@ -16739,55 +17313,57 @@
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F6484"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
+    <w:rsid w:val="007164DB"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
+    <w:rsid w:val="00726782"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="0073349A"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00735CBD"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
@@ -16832,50 +17408,51 @@
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7F19"/>
     <w:rsid w:val="007E0FC4"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
@@ -16960,107 +17537,110 @@
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C62F9"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F47FA"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00905B37"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
+    <w:rsid w:val="00920D11"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="00936DFA"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
@@ -17077,64 +17657,66 @@
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985B25"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
+    <w:rsid w:val="009A0F0A"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
+    <w:rsid w:val="009B6AE7"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C7CC5"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
@@ -17144,96 +17726,99 @@
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A03E23"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A14716"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15947"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A176D7"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
+    <w:rsid w:val="00A319F6"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35021"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
+    <w:rsid w:val="00A55148"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
@@ -17292,109 +17877,113 @@
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF3118"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B017FD"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B0481F"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B13F7D"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
+    <w:rsid w:val="00B57D75"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B61A58"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
+    <w:rsid w:val="00B87399"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B95D50"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA0FAA"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
@@ -17482,50 +18071,51 @@
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C67243"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C76F8C"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
@@ -17565,62 +18155,66 @@
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10047"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
+    <w:rsid w:val="00D32C27"/>
+    <w:rsid w:val="00D32E8A"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
+    <w:rsid w:val="00D36EF5"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D4680E"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
@@ -17657,181 +18251,185 @@
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD45BC"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD6C4D"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E37AAD"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E44965"/>
     <w:rsid w:val="00E461BE"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E827E7"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00ED7F0F"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F02D9B"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F04A7C"/>
@@ -17899,117 +18497,121 @@
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F968DA"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
+    <w:rsid w:val="00FA614B"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC0310"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD2506"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF06E5"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
+    <w:rsid w:val="02A9DEE8"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
+    <w:rsid w:val="058B244A"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
@@ -18112,50 +18714,51 @@
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="218F8AD4"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
+    <w:rsid w:val="267176F6"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2B942D2E"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
@@ -18197,61 +18800,63 @@
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
+    <w:rsid w:val="38B33A80"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B1F9D3C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
+    <w:rsid w:val="3BB22F9F"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
@@ -18268,50 +18873,51 @@
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
+    <w:rsid w:val="4EB1488C"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
@@ -20130,51 +20736,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="774401168">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1150563841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643540740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -20229,51 +20861,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615375196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615375196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20544,52 +21176,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -20828,152 +21460,180 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E780AF1-C941-4E26-BB40-03BCB3F31A33}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFD12235-F7D3-4734-8126-0D8D2241791E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>24666</Characters>
+  <Pages>14</Pages>
+  <Words>4567</Words>
+  <Characters>26036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>216</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28936</CharactersWithSpaces>
+  <CharactersWithSpaces>30542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>