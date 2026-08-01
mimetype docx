--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -236,67 +239,83 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OSTEOPATHIC MEDICAL SPECIALTIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7FC31B" w14:textId="77777777" w:rsidR="006A1C8B" w:rsidRPr="001613D1" w:rsidRDefault="006A1C8B" w:rsidP="006A1C8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MARY HUGHES, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6CE0D6" w14:textId="77777777" w:rsidR="006A1C8B" w:rsidRPr="001613D1" w:rsidRDefault="006A1C8B" w:rsidP="006A1C8B">
+    <w:p w14:paraId="6F6CE0D6" w14:textId="426E4F8F" w:rsidR="006A1C8B" w:rsidRPr="001613D1" w:rsidRDefault="006A1C8B" w:rsidP="006A1C8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>CHAIRPERSON and INSTRUCTOR of RECORD</w:t>
+        <w:t xml:space="preserve">CHAIRPERSON and INSTRUCTOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00163EB2" w:rsidRPr="48FBF98B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="48FBF98B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFA5FAA" w14:textId="4B3B4442" w:rsidR="006A1C8B" w:rsidRPr="001613D1" w:rsidRDefault="006A1C8B" w:rsidP="006A1C8B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="48FBF98B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
@@ -316,105 +335,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B15F693" w14:textId="77777777" w:rsidR="00792554" w:rsidRPr="001613D1" w:rsidRDefault="00792554" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="12DD3DFC" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00371962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00371962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A15B04" w14:textId="77777777" w:rsidR="003919B6" w:rsidRPr="001613D1" w:rsidRDefault="003919B6" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -473,70 +501,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC1CCDF" w14:textId="77777777" w:rsidR="00252843" w:rsidRDefault="00252843" w:rsidP="00252843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD7441" w14:textId="77777777" w:rsidR="00252843" w:rsidRPr="001613D1" w:rsidRDefault="00252843" w:rsidP="00252843">
+    <w:p w14:paraId="78DD7441" w14:textId="4F25DB85" w:rsidR="00252843" w:rsidRPr="001613D1" w:rsidRDefault="00252843" w:rsidP="00252843">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="330AB93F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="005522A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C1DB85" w14:textId="77777777" w:rsidR="00252843" w:rsidRDefault="00252843" w:rsidP="00252843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="48FBF98B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -563,51 +599,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="222E65F2" w14:textId="77777777" w:rsidR="003919B6" w:rsidRPr="00C40B5D" w:rsidRDefault="003919B6" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="17FB1586" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -631,2957 +667,2739 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6488A" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45428FC2" w14:textId="77777777" w:rsidR="006A2F36" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="7986D912" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E20F6">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7465502C" w14:textId="6E433A35" w:rsidR="00DC50E3" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0E13FE15" w14:textId="676D6823" w:rsidR="00045431" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213846971" w:history="1">
-        <w:r w:rsidR="00DC50E3" w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432229" w:history="1">
+        <w:r w:rsidR="00045431" w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00DC50E3">
+        <w:r w:rsidR="00045431">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DC50E3">
+        <w:r w:rsidR="00045431">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DC50E3">
-[...10 lines deleted...]
-        <w:r w:rsidR="00DC50E3">
+        <w:r w:rsidR="00045431">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432229 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00045431">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00045431">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC50E3">
+        <w:r w:rsidR="00045431">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00DC50E3">
+        <w:r w:rsidR="00045431">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DC19527" w14:textId="69E5ECA5" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="30073596" w14:textId="332CF6AC" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846972" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432230" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846972 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3683EC09" w14:textId="696374C2" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="1F9F79AF" w14:textId="1CE6922C" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846973" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432231" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846973 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E02DA46" w14:textId="3A4187A8" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
+    <w:p w14:paraId="440BFF46" w14:textId="2A6DFB00" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846974" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432232" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846974 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E7CBACC" w14:textId="25F999EB" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
+    <w:p w14:paraId="1B4CEBF6" w14:textId="1E947355" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846975" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432233" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846975 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2216F842" w14:textId="7EDDA0FA" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
+    <w:p w14:paraId="7104F370" w14:textId="24059D5E" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846976" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432234" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846976 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432234 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="663EAEC7" w14:textId="31F974BF" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="65FBFCEE" w14:textId="023FE52D" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846977" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432235" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846977 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DC3E7FB" w14:textId="62B4BC80" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="0F23305F" w14:textId="1CEE24F8" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846978" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432236" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FA739F0" w14:textId="63B00A9C" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="5403744B" w14:textId="4ABB303F" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846979" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432237" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846979 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D66770B" w14:textId="0A2CB5F4" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="23913B89" w14:textId="73E7DDBC" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846980" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432238" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF1A615" w14:textId="18E5856F" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="15A5CBE4" w14:textId="26E10C1D" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846981" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432239" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846981 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="377D393D" w14:textId="12D4753B" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="148BAA7F" w14:textId="19B19FF6" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846982" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432240" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846982 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A09A92F" w14:textId="6CA700B9" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="4D18743F" w14:textId="496F9FBB" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846983" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432241" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846983 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FAC499D" w14:textId="1BA3E88B" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="3E3071E0" w14:textId="3F465385" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846984" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432242" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846984 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432242 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F90E832" w14:textId="735768CC" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="638D61CF" w14:textId="5A43820A" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846985" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432243" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846985 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0528B00B" w14:textId="07A1B67A" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="41EE2E52" w14:textId="44A5F935" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846986" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432244" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846986 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04F63C5D" w14:textId="021F99C8" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="6973DDBF" w14:textId="3CCBF711" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846987" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432245" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT activity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846987 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75766F42" w14:textId="2FBA7B32" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
-[...182 lines deleted...]
-    <w:p w14:paraId="00A87FA7" w14:textId="5A0BB914" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="1D0EE00D" w14:textId="50808832" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846991" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432246" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432246 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EB60945" w14:textId="0B770E23" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432247" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432247 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="088E7EE7" w14:textId="7369050E" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432248" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432248 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DA7076F" w14:textId="0C987FD8" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432249" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432249 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B35ED2D" w14:textId="36889296" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="6BD50AE8" w14:textId="645BA7AE" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846992" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432250" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432250 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ED8CA70" w14:textId="4D861B24" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="67106176" w14:textId="52A42E39" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846993" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432251" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432251 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7A77DD61" w14:textId="0D49343F" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432252" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432252 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DDB0FFE" w14:textId="6A9352FE" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
+    <w:p w14:paraId="6374D98F" w14:textId="00927284" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846994" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432253" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432253 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78014CED" w14:textId="7C08CBA6" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="14CB1E97" w14:textId="647D1F39" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846995" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432254" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432254 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64F10F24" w14:textId="6DD72DF6" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="4F613FF3" w14:textId="07EEEFD7" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846996" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432255" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846996 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432255 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EDEB96A" w14:textId="374AEBDE" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="60DF36DA" w14:textId="197F937D" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846997" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432256" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0036216C">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432256 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="117BC91D" w14:textId="3779EE8E" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="6E482069" w14:textId="06340260" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846998" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432257" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846998 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432257 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54DF1A73" w14:textId="4DD5FD22" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="60104677" w14:textId="3C7093C3" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846999" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432258" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846999 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432258 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E06A178" w14:textId="12676BBF" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="6B6C39D7" w14:textId="770E4DFB" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847000" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432259" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432259 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6D3D74" w14:textId="7675C515" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="31F3DB8D" w14:textId="7C7B5EBA" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847001" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432260" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847001 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432260 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CDB6236" w14:textId="4CA40181" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="733A802B" w14:textId="79C2B851" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847002" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432261" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847002 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432261 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="575367A4" w14:textId="029C441D" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
-[...60 lines deleted...]
-    <w:p w14:paraId="35BBD6FF" w14:textId="249E2EB7" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="2653EA8F" w14:textId="50D19111" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847004" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432262" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847004 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432262 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0233B501" w14:textId="2D15A8DB" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="7C5A2A04" w14:textId="158964CF" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847005" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432263" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432263 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A0AD2E4" w14:textId="6A9BFF90" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432264" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432264 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C493CFB" w14:textId="34AC6B12" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432265" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432265 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20B56651" w14:textId="3B246BAF" w:rsidR="00045431" w:rsidRDefault="00045431">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432266" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847005 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432266 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14B39BF7" w14:textId="76663CF4" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3">
+    <w:p w14:paraId="6A22F216" w14:textId="6DB492CC" w:rsidR="00045431" w:rsidRDefault="00045431">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213847006" w:history="1">
-        <w:r w:rsidRPr="0036216C">
+      <w:hyperlink w:anchor="_Toc235432267" w:history="1">
+        <w:r w:rsidRPr="001D3D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213847006 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432267 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="789DA08A" w:rsidR="0089360D" w:rsidRDefault="005A4CDC" w:rsidP="007E7E11">
+    <w:p w14:paraId="66B5776B" w14:textId="59AE2CD4" w:rsidR="002D2D6B" w:rsidRDefault="005A4CDC" w:rsidP="007E7E11">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:sectPr w:rsidR="002D2D6B" w:rsidSect="00455B2D">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgBorders w:display="firstPage" w:offsetFrom="page">
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+          </w:pgBorders>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D696AEF" w14:textId="77777777" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="007E7E11">
-[...458 lines deleted...]
-    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
+    <w:p w14:paraId="26043485" w14:textId="4302A1E9" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc213846971"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235432229"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="5059"/>
         <w:gridCol w:w="1885"/>
       </w:tblGrid>
       <w:tr w:rsidR="004011C1" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="72C81347" w:rsidTr="00BE054F">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00515EC5" w:rsidRDefault="004011C1" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00515EC5" w:rsidRDefault="004011C1" w:rsidP="003D6FF0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="004011C1" w:rsidRDefault="004011C1" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="004011C1" w:rsidRDefault="004011C1" w:rsidP="003D6FF0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="004011C1" w:rsidRPr="00515EC5" w:rsidRDefault="004011C1" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="004011C1" w:rsidRPr="00515EC5" w:rsidRDefault="004011C1" w:rsidP="003D6FF0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01A68762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(For</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
@@ -3590,51 +3408,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00988CCC" w14:textId="538733DB" w:rsidR="004011C1" w:rsidRPr="00515EC5" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="215081AD" w14:textId="475A24E0" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="215081AD" w14:textId="475A24E0" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A32C0D3" w14:textId="38777D42" w:rsidR="004011C1" w:rsidRPr="00605EF8" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3653,75 +3471,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681C50B1" w14:textId="0F3AE65B" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68458F19" w14:textId="1459DF0C" w:rsidR="004011C1" w:rsidRPr="00355156" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="68458F19" w14:textId="1459DF0C" w:rsidR="004011C1" w:rsidRPr="00355156" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="07D4691A" w14:textId="54731AA9" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="07D4691A" w14:textId="54731AA9" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F5D618" w14:textId="05D83CE4" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3740,73 +3559,74 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D2321CC" w14:textId="5172BE53" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED2A5D3" w14:textId="56CE9C4F" w:rsidR="004011C1" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="5ED2A5D3" w14:textId="56CE9C4F" w:rsidR="004011C1" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="3027797A" w14:textId="6D60C99D" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="3027797A" w14:textId="6D60C99D" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12BA87E9" w14:textId="2F60F08F" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3825,73 +3645,74 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FCAA8C" w14:textId="2E7C29BE" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00605EF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35237B28" w14:textId="4F4F7171" w:rsidR="004011C1" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="35237B28" w14:textId="4F4F7171" w:rsidR="004011C1" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="66EC6986" w14:textId="16049C74" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="66EC6986" w14:textId="16049C74" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="520E08F5" w14:textId="69BC25B1" w:rsidR="004011C1" w:rsidRPr="0025079C" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-73"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025079C">
@@ -3952,75 +3773,76 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5059" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B10A7F" w14:textId="5635E95F" w:rsidR="004011C1" w:rsidRPr="00896257" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
             <w:r w:rsidRPr="60498B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box (70% required to pass)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F2D792" w14:textId="35BFE7B9" w:rsidR="004011C1" w:rsidRPr="60498B7A" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="49F2D792" w14:textId="35BFE7B9" w:rsidR="004011C1" w:rsidRPr="60498B7A" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="32C03F19" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="32C03F19" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -4039,328 +3861,374 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="144171CF" w14:textId="1E297EB9" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="144171CF" w14:textId="1E297EB9" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004011C1" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5A8ABBD6" w:rsidTr="00BE054F">
+      <w:tr w:rsidR="004011C1" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5A8ABBD6" w:rsidTr="00D80C12">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00896257">
+          <w:p w14:paraId="6474B9EE" w14:textId="25E1F718" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="004011C1" w:rsidP="00896257">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1754DBA2" w14:textId="38EF42DE" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="00BE054F" w:rsidP="00BE054F">
+          <w:p w14:paraId="1754DBA2" w14:textId="38EF42DE" w:rsidR="004011C1" w:rsidRPr="00165CD1" w:rsidRDefault="00BE054F" w:rsidP="00D80C12">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213846972"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235432230"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="0616D047" w:rsidR="00BE1988" w:rsidRPr="00BE054F" w:rsidRDefault="00B67C75" w:rsidP="00BE054F">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2C77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The cardiology rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to cardiology</w:t>
+        <w:t xml:space="preserve">The cardiology rotation is intended to provide the student with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="48FBF98B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hands on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="48FBF98B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience in the evaluation and treatment of various conditions related to cardiology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAFE340" w14:textId="77777777" w:rsidR="00AE7916" w:rsidRPr="00C40B5D" w:rsidRDefault="00AE7916" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213846973"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235432231"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc213846974"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235432232"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261DFCCF" w14:textId="77777777" w:rsidR="00177D52" w:rsidRPr="00177D52" w:rsidRDefault="00177D52" w:rsidP="00177D52">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213846975"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235432233"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
@@ -4383,51 +4251,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213846976"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235432234"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4463,78 +4331,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4647,78 +4523,110 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213846977"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235432235"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:lastRenderedPageBreak/>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4F37B74B" w14:textId="1E7EDC6C" w:rsidR="00CD013D" w:rsidRPr="003D6188" w:rsidRDefault="00CD013D" w:rsidP="00CD013D">
+    <w:p w14:paraId="4F37B74B" w14:textId="494602A5" w:rsidR="00CD013D" w:rsidRPr="003D6188" w:rsidRDefault="00CD013D" w:rsidP="00CD013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk73962029"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rotations are typically four weeks, six credit hours in duration</w:t>
       </w:r>
       <w:r w:rsidR="006D1789">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, but may be 2 weeks, 3 credit hours, if approved</w:t>
+        <w:t xml:space="preserve">, but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006D1789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>may be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D10E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> two</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D10E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1789">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> credit hours, if approved</w:t>
       </w:r>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_pUMMnYhT"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_zrF6TY7D"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4743,58 +4651,86 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="58C2173C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="58C2173C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_b2LEV88Z"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="58C2173C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="58C2173C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="3A8D450D" w14:textId="77777777" w:rsidR="00CD013D" w:rsidRPr="003D6188" w:rsidRDefault="00CD013D" w:rsidP="00CD013D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4816,75 +4752,75 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213846978"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235432236"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00195F15" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc213846979"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235432237"/>
       <w:r w:rsidRPr="00195F15">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="32058C3B" w14:textId="77777777" w:rsidR="00F64D14" w:rsidRDefault="00F64D14" w:rsidP="00F64D14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of cardiology as related to the specialty of the preceptor.</w:t>
       </w:r>
@@ -5043,51 +4979,51 @@
           <w:rFonts w:ascii="Arial Nova" w:eastAsia="Arial Nova" w:hAnsi="Arial Nova" w:cs="Arial Nova"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00195F15" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc213846980"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235432238"/>
       <w:r w:rsidRPr="00195F15">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3DE22E34" w14:textId="77777777" w:rsidR="00142081" w:rsidRDefault="00142081" w:rsidP="00142081">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medical Knowledge:</w:t>
       </w:r>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -6264,51 +6200,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48FBF98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Appreciate the importance of functional assessment and physical rehabilitation as well as the role of physical and occupational therapists, nutritionists, and rehabilitation/skill nursing care facility in elderly patients (professionalism and sensitivity to disability issues).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00195F15" w:rsidRDefault="002D4AE9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc213846981"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235432239"/>
       <w:r w:rsidRPr="00195F15">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="34BE14D3" w14:textId="77777777" w:rsidR="00E02161" w:rsidRDefault="00E02161" w:rsidP="001F4D20">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient Care: The student will be able to complete an accurate history and physical exam and accurately document the findings, write daily notes to </w:t>
@@ -6576,206 +6512,206 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc213846982"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235432240"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D519966" w14:textId="654993EA" w:rsidR="00620414" w:rsidRDefault="00620414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6FBE9471" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213846983"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235432241"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc213846984"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235432242"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="5E3BBA5D" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00165CD1">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="6014C8D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
@@ -6871,162 +6807,151 @@
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="00702488">
-[...9 lines deleted...]
-    <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
+    <w:p w14:paraId="6DF8CB0A" w14:textId="637CCDA2" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="003D50AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc213846985"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235432243"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="13C3B75A" w:rsidR="00746A6C" w:rsidRPr="0010510A" w:rsidRDefault="009B6032" w:rsidP="0010510A">
+    <w:p w14:paraId="174C56A5" w14:textId="13C3B75A" w:rsidR="00746A6C" w:rsidRPr="0010510A" w:rsidRDefault="009B6032" w:rsidP="00C85D4B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00C85D4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
       </w:r>
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two- and four-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009709A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23417D1A" w14:textId="5E5834AB" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="23417D1A" w14:textId="5E5834AB" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00C85D4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation: This will need to be completed by the Attending or </w:t>
       </w:r>
       <w:r w:rsidR="00C304F7">
         <w:rPr>
@@ -7056,53 +6981,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00077A6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237C2EB8" w14:textId="5CED17A9" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00702488">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="237C2EB8" w14:textId="5CED17A9" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00C85D4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on</w:t>
@@ -7131,51 +7056,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc213846986"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235432244"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="18FD0881" w14:textId="2E9A0842" w:rsidR="00805CEC" w:rsidRPr="00C40B5D" w:rsidRDefault="00805CEC" w:rsidP="00805CEC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For a 2-week rotation:</w:t>
       </w:r>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
@@ -7216,83 +7141,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3C0385" w14:textId="77777777" w:rsidR="00805CEC" w:rsidRPr="00C40B5D" w:rsidRDefault="00805CEC" w:rsidP="00805CEC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558938E1" w14:textId="07108C13" w:rsidR="005F6355" w:rsidRDefault="00805CEC" w:rsidP="00201932">
+    <w:p w14:paraId="558938E1" w14:textId="539722B9" w:rsidR="005F6355" w:rsidRDefault="00805CEC" w:rsidP="00201932">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Available through Access Medicine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="0F1AC61A">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00F37F71" w:rsidRPr="00E725D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F37F71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="005F6355">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59221935" w14:textId="20DA6981" w:rsidR="00805CEC" w:rsidRPr="00C40B5D" w:rsidRDefault="00805CEC" w:rsidP="00201932">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -7354,192 +7282,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>o achieve the score.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BE4198" w14:textId="77777777" w:rsidR="00805CEC" w:rsidRPr="00C40B5D" w:rsidRDefault="00805CEC" w:rsidP="00805CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E75849" w14:textId="117BCE36" w:rsidR="00805CEC" w:rsidRPr="00C40B5D" w:rsidRDefault="00805CEC" w:rsidP="00805CEC">
+    <w:p w14:paraId="38E75849" w14:textId="681BFB21" w:rsidR="00805CEC" w:rsidRDefault="00805CEC" w:rsidP="00805CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Available through Access Medicine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="006D115A" w:rsidRPr="0F1AC61A">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00E725D8" w:rsidRPr="00E725D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E725D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="006D115A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9C9EBA" w14:textId="77777777" w:rsidR="00A22460" w:rsidRDefault="00A22460" w:rsidP="00805CEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BCF33A" w14:textId="77777777" w:rsidR="00B57FE0" w:rsidRPr="00E70794" w:rsidRDefault="00B57FE0" w:rsidP="00B57FE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc222819248"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226119256"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235432245"/>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>STUDENT activity LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="754D2EC1" w14:textId="25CBA9AD" w:rsidR="003922DE" w:rsidRPr="00C40B5D" w:rsidRDefault="00B57FE0" w:rsidP="00B57FE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit the ‘Patient Types and Procedure Log’ to the D2L drop box by 11:59pm on the last day (Sunday) of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc213846987"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235432246"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc213846988"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235432247"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="20C46637" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00090F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -7618,185 +7601,185 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc213846989"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235432248"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="1AC3A193" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the respective rotation</w:t>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc213846990"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235432249"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7809,92 +7792,106 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc213846991"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235432250"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="648B7470" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00090F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -7986,64 +7983,82 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Harrison’s Quiz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="147E1EB9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7B8F" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -8272,176 +8287,116 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="462731C7" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="4C03D995" w14:textId="77777777" w:rsidR="005C3AAB" w:rsidRDefault="005C3AAB" w:rsidP="005C3AAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not successfully completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00652459">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E96387C">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
-[...50 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc213846992"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235432251"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -8556,83 +8511,67 @@
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="2C663CBD" w14:textId="300CB6E5" w:rsidR="00A16BF1" w:rsidRPr="005C3AAB" w:rsidRDefault="00A16BF1" w:rsidP="005C3AAB">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc213846993"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235432252"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="4DF050C2" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -9734,58 +9673,58 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213846994"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235432253"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="001D687B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -9794,64 +9733,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213846995"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235432254"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4E42FA60" w14:textId="77777777" w:rsidR="00B912BC" w:rsidRDefault="00B912BC" w:rsidP="00B912BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8C2018" w14:textId="77777777" w:rsidR="00B912BC" w:rsidRDefault="00B912BC" w:rsidP="00B912BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10034,51 +9973,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="34C484E2" w14:textId="77777777" w:rsidR="00B912BC" w:rsidRDefault="00B912BC" w:rsidP="00B912BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="60AC456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722AB4C8" w14:textId="02088B93" w:rsidR="00B912BC" w:rsidRDefault="00B912BC" w:rsidP="00B912BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58C2173C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
@@ -10096,69 +10051,70 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B663EF6" w14:textId="77777777" w:rsidR="00B912BC" w:rsidRDefault="00B912BC" w:rsidP="00B912BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="60AC456E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and follow all MSUCOM COVID policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="60AC456E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10207,75 +10163,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596E50DA" w14:textId="77777777" w:rsidR="00B24E09" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="45" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="46" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78209E8C" w14:textId="77777777" w:rsidR="00B24E09" w:rsidRPr="00016F1D" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10425,520 +10380,729 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7093D78F" w14:textId="77777777" w:rsidR="00B24E09" w:rsidRPr="00016F1D" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C18F5E" w14:textId="77777777" w:rsidR="00B24E09" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
+    <w:p w14:paraId="72C18F5E" w14:textId="30BDA7C7" w:rsidR="00B24E09" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06A60442" w14:textId="3B3AB8B9" w:rsidR="00B24E09" w:rsidRPr="00551BCD" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB07D0" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A60442" w14:textId="0BF6FF36" w:rsidR="00B24E09" w:rsidRPr="00551BCD" w:rsidRDefault="00B24E09" w:rsidP="00B24E09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00090F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB07D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213846996"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235432255"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="1B8AD496" w14:textId="77777777" w:rsidR="006C0A5C" w:rsidRPr="006C0A5C" w:rsidRDefault="00C11B04" w:rsidP="006C0A5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="006C0A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A5C" w:rsidRPr="006C0A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380A45F0" w14:textId="77777777" w:rsidR="006C0A5C" w:rsidRPr="006C0A5C" w:rsidRDefault="006C0A5C" w:rsidP="006C0A5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="7D29D64C" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="006C0A5C" w:rsidP="006C0A5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="006C0A5C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc213846997"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235432256"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="552F60FD" w14:textId="7D79B3D9" w:rsidR="00C326F4" w:rsidRPr="00200481" w:rsidRDefault="00C326F4" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="46BA31F7" w14:textId="77777777" w:rsidR="001F52D7" w:rsidRPr="00361731" w:rsidRDefault="00C326F4" w:rsidP="001F52D7">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00090F30" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="001F52D7" w:rsidRPr="001F52D7">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="701B9BE2" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC7CD1D" w14:textId="77777777" w:rsidR="00F02FA0" w:rsidRPr="00F02FA0" w:rsidRDefault="00F02FA0" w:rsidP="00F02FA0">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc235432257"/>
+      <w:r w:rsidRPr="00F02FA0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="757D7DF9" w14:textId="77777777" w:rsidR="009664A2" w:rsidRPr="00EA7A22" w:rsidRDefault="00F02FA0" w:rsidP="009664A2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="009664A2" w:rsidRPr="009664A2">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="529A2D47" w14:textId="77777777" w:rsidR="00F02FA0" w:rsidRPr="00200481" w:rsidRDefault="00F02FA0" w:rsidP="009664A2">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="71CB99E3" w:rsidR="006E1B5D" w:rsidRPr="00F23784" w:rsidRDefault="00902AE6" w:rsidP="00F23784">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc213846998"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235432258"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="4F0910FB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="4F0910FB" w:rsidR="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="2A11C5A4" w14:textId="77777777" w:rsidR="0088608D" w:rsidRDefault="0088608D" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C8E399" w14:textId="77777777" w:rsidR="0088608D" w:rsidRPr="0088608D" w:rsidRDefault="0088608D" w:rsidP="0088608D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235432259"/>
+      <w:r w:rsidRPr="0088608D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="4D7CB4EB" w14:textId="4FD05F50" w:rsidR="00390D58" w:rsidRPr="00C50401" w:rsidRDefault="0088608D" w:rsidP="0088608D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0088608D">
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213846999"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235432260"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc213847000"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235432261"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc213847001"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235432262"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="1876CC86" w14:textId="77777777" w:rsidR="00824AB5" w:rsidRDefault="00E20D8B" w:rsidP="00824AB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1AA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1AA4" w:rsidRPr="00CC1AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00824AB5" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CF71FF8" w14:textId="2090DD90" w:rsidR="00395AFE" w:rsidRDefault="00395AFE" w:rsidP="00CC1AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
-[...15 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc213847002"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235432263"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11022,447 +11186,389 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="248903C8" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00090F30" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B715D7" w14:textId="77777777" w:rsidR="00DC50E3" w:rsidRPr="00556A65" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc213847003"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235432264"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="75CDD230" w14:textId="77777777" w:rsidR="00DC50E3" w:rsidRPr="005F7800" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="75CDD230" w14:textId="011ED2DF" w:rsidR="00DC50E3" w:rsidRDefault="00DC50E3" w:rsidP="00DC50E3">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="531BE637" w14:textId="0C6C0341" w:rsidR="007A382B" w:rsidRPr="005F7800" w:rsidRDefault="008C542A" w:rsidP="00DC50E3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="008C542A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc213847004"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235432265"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="256ED6B8" w14:textId="77777777" w:rsidR="004839F2" w:rsidRPr="00A871DA" w:rsidRDefault="004839F2" w:rsidP="004839F2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28300CB7" w14:textId="77777777" w:rsidR="004839F2" w:rsidRPr="00A871DA" w:rsidRDefault="004839F2" w:rsidP="004839F2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="566480FA" w14:textId="77777777" w:rsidR="004839F2" w:rsidRPr="00987E7B" w:rsidRDefault="004839F2" w:rsidP="004839F2">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc213847005"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235432266"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -11525,113 +11631,114 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Disabilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11699,52 +11806,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -11951,105 +12063,106 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00F44CD2">
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId37"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="002D2D6B">
+          <w:footerReference w:type="default" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:pgBorders w:display="firstPage" w:offsetFrom="page">
-[...4 lines deleted...]
-          </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="61" w:name="_Toc213847006"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235432267"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="2423"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="001A3BE1">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
@@ -12457,51 +12570,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA57EEE" w14:textId="596B0388" w:rsidR="008A5D3E" w:rsidRPr="389FCA9F" w:rsidRDefault="008A5D3E" w:rsidP="008A5D3E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004118D5" w:rsidRPr="00C40B5D" w14:paraId="70D4CEDA" w14:textId="77777777" w:rsidTr="001A3BE1">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E39E208" w14:textId="3F35FC0B" w:rsidR="004118D5" w:rsidRPr="007C354A" w:rsidRDefault="004118D5" w:rsidP="004118D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -12532,146 +12661,193 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pload into D2L Drop Box for the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAB18C7" w14:textId="7C4218EF" w:rsidR="004118D5" w:rsidRPr="1125DAF6" w:rsidRDefault="004118D5" w:rsidP="004118D5">
+          <w:p w14:paraId="4DAB18C7" w14:textId="3BD3BAAC" w:rsidR="004118D5" w:rsidRPr="1125DAF6" w:rsidRDefault="004118D5" w:rsidP="004118D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CC1AA4" w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00316E2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00316E2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37E26B7A" w14:textId="0EC37ADE" w:rsidR="004118D5" w:rsidRPr="1125DAF6" w:rsidRDefault="004118D5" w:rsidP="004118D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D1AD43" w14:textId="77777777" w:rsidR="00620414" w:rsidRDefault="004118D5" w:rsidP="004118D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="62" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="69" w:name="_Int_6B0kDYv3"/>
           </w:p>
           <w:p w14:paraId="0441F15A" w14:textId="372007A2" w:rsidR="004118D5" w:rsidRPr="389FCA9F" w:rsidRDefault="004118D5" w:rsidP="004118D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="69"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047514E" w:rsidRPr="00C40B5D" w14:paraId="21B75FA9" w14:textId="77777777" w:rsidTr="001A3BE1">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D347B9C" w14:textId="0EA02321" w:rsidR="0047514E" w:rsidRPr="007C354A" w:rsidRDefault="0047514E" w:rsidP="0047514E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -12793,70 +12969,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="589A6BA2" w14:textId="77777777" w:rsidR="00620414" w:rsidRDefault="0047514E" w:rsidP="0047514E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="63" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="70" w:name="_Int_yxaTuieQ"/>
           </w:p>
           <w:p w14:paraId="4C02C7CA" w14:textId="1BFD1EFC" w:rsidR="0047514E" w:rsidRPr="389FCA9F" w:rsidRDefault="0047514E" w:rsidP="0047514E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="70"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A0234" w:rsidRPr="00C40B5D" w14:paraId="34121CFB" w14:textId="77777777" w:rsidTr="001A3BE1">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B778E7" w14:textId="77777777" w:rsidR="003106A5" w:rsidRPr="001A3BE1" w:rsidRDefault="003106A5" w:rsidP="003106A5">
             <w:pPr>
               <w:ind w:right="-73"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13020,51 +13196,75 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AFBFF20" w14:textId="3617564C" w:rsidR="006A0234" w:rsidRPr="1125DAF6" w:rsidRDefault="006A0234" w:rsidP="0050004C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40A0C1AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>70% required to pass</w:t>
+              <w:t xml:space="preserve">70% </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="40A0C1AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="40A0C1AA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4077526E" w14:textId="7006C38E" w:rsidR="006A0234" w:rsidRPr="1125DAF6" w:rsidRDefault="006A0234" w:rsidP="006A0234">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
@@ -13488,100 +13688,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -13742,64 +13942,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="0ED04847" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00077A6B" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00077A6B" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00077A6B" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -13864,53 +14072,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:rect w14:anchorId="571A665C" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13939,99 +14147,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:rect w14:anchorId="3DD99776" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -14055,53 +14277,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:rect w14:anchorId="6FCD5C15" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -14137,53 +14359,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:rect w14:anchorId="74E92B66" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -14509,56 +14731,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -14577,56 +14808,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14723,84 +14963,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="143BF65D" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="32C3175E" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D35713" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="7EFCA4D2" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77DE4CF2" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2">
+    <w:p w14:paraId="298DDACD" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14849,176 +15089,181 @@
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...42 lines deleted...]
-  <w:p w14:paraId="3226CF74" w14:textId="7A8B60BF" w:rsidR="007B3967" w:rsidRDefault="00F44CD2" w:rsidP="00F44CD2">
+  <w:p w14:paraId="3226CF74" w14:textId="448E5D74" w:rsidR="007B3967" w:rsidRDefault="00C43588" w:rsidP="00C43588">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00045431">
+      <w:t>7/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
-[...25 lines deleted...]
-  </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-620296464"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6BCF2660" w14:textId="0F2DDD01" w:rsidR="002E3258" w:rsidRDefault="002E3258">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="64D612D5" w14:textId="19C3C240" w:rsidR="002E3258" w:rsidRDefault="007E3011" w:rsidP="00C43588">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00045431">
+      <w:t>7/18/26</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F55B7AF" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="2A17B726" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61D5BB2D" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2" w:rsidP="00E756E0">
+    <w:p w14:paraId="4674D9B0" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DA92B30" w14:textId="77777777" w:rsidR="006D57E2" w:rsidRDefault="006D57E2">
+    <w:p w14:paraId="45B75247" w14:textId="77777777" w:rsidR="00A84E1B" w:rsidRDefault="00A84E1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD84B4A" w14:textId="043A7F95" w:rsidR="00C43588" w:rsidRDefault="007919E3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t>IM 651 Cardiology</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -15036,51 +15281,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -20384,109 +20629,115 @@
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="00024E9B"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
+    <w:rsid w:val="00041B8A"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00045431"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052F37"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077A6B"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="0008501A"/>
     <w:rsid w:val="00085214"/>
+    <w:rsid w:val="000860E7"/>
     <w:rsid w:val="00086603"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="00090F30"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B5A67"/>
     <w:rsid w:val="000B7DCB"/>
+    <w:rsid w:val="000C05BB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1E3D"/>
     <w:rsid w:val="000C1F9D"/>
     <w:rsid w:val="000C25F5"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D19E1"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
@@ -20523,152 +20774,157 @@
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="00142081"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="00144293"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
+    <w:rsid w:val="00163EB2"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="0017223A"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177D52"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00190904"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00195F15"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A3BE1"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
+    <w:rsid w:val="001A6C6C"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2265"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D687B"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F4D20"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
+    <w:rsid w:val="001F52D7"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="00201932"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
@@ -20698,455 +20954,492 @@
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
+    <w:rsid w:val="002736F3"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="00276C0F"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A36CC"/>
     <w:rsid w:val="002A46C7"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B52D4"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D2D6B"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
+    <w:rsid w:val="002E3258"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002E7A81"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="003106A5"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
+    <w:rsid w:val="00316E2A"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00332E55"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="00345A22"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="00371962"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="003766D8"/>
     <w:rsid w:val="00384F12"/>
+    <w:rsid w:val="00385B63"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
+    <w:rsid w:val="00390D58"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003911EC"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="003919B6"/>
+    <w:rsid w:val="003922DE"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00395AFE"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6D16"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B059C"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B2E84"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
+    <w:rsid w:val="003B6D29"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C7B8F"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
+    <w:rsid w:val="003D50AB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D6FF0"/>
     <w:rsid w:val="003D7D1F"/>
+    <w:rsid w:val="003E01A2"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E5E14"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
+    <w:rsid w:val="004004BE"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="004011C1"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004118D5"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00425B6D"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00445A4A"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00455B2D"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
+    <w:rsid w:val="00464667"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="0047513F"/>
     <w:rsid w:val="0047514E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00482FDC"/>
+    <w:rsid w:val="004839F2"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
+    <w:rsid w:val="00487254"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A3514"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A79F4"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
+    <w:rsid w:val="004C753F"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D710D"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
+    <w:rsid w:val="004F08D3"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F3F5A"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050004C"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
+    <w:rsid w:val="00505FCF"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="0050740A"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00513CFF"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520762"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="0052799C"/>
+    <w:rsid w:val="00530325"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="00533225"/>
     <w:rsid w:val="00533A5A"/>
+    <w:rsid w:val="00533DF4"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="0054035C"/>
     <w:rsid w:val="00541D28"/>
+    <w:rsid w:val="00542A20"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00547112"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
+    <w:rsid w:val="005522A1"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
@@ -21160,239 +21453,253 @@
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A13EC"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
+    <w:rsid w:val="005C3AAB"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
+    <w:rsid w:val="005D10E0"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
+    <w:rsid w:val="005F433B"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F6355"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
+    <w:rsid w:val="00601517"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="00605EF8"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620414"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
+    <w:rsid w:val="0063416B"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006452E8"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652459"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00683D4E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A0234"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A1C8B"/>
+    <w:rsid w:val="006A2F36"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
+    <w:rsid w:val="006B4140"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
+    <w:rsid w:val="006C0A5C"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D115A"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D1789"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D57E2"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E08DF"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E2691"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
+    <w:rsid w:val="006E6DEC"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00700FA8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
+    <w:rsid w:val="0071670B"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007209BA"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="007307D6"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
@@ -21403,316 +21710,332 @@
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0076704C"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007762B0"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="007832E8"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="007919E3"/>
     <w:rsid w:val="00792554"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A0B34"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
+    <w:rsid w:val="007A382B"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B6C28"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C21EA"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C3332"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BA9"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
+    <w:rsid w:val="007E3011"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E3210"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007E7E11"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6A37"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="00805CEC"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="00824AB5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
+    <w:rsid w:val="008274FF"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
+    <w:rsid w:val="00855D0F"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873AC8"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876B0A"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
+    <w:rsid w:val="0088608D"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896257"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A5D3E"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
+    <w:rsid w:val="008B4B6A"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
+    <w:rsid w:val="008C02BF"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
+    <w:rsid w:val="008C4819"/>
     <w:rsid w:val="008C517A"/>
+    <w:rsid w:val="008C542A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C6477"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D52"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E71CC"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F21F3"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F37C3"/>
     <w:rsid w:val="008F3805"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F799B"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911241"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="00946F2C"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00947997"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
+    <w:rsid w:val="009664A2"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
+    <w:rsid w:val="00974711"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986883"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
@@ -21720,178 +22043,186 @@
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B67C7"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C2D24"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C6F1E"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A0534D"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
+    <w:rsid w:val="00A22460"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A261AB"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A75A48"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
+    <w:rsid w:val="00A84E1B"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A858F8"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A91579"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
+    <w:rsid w:val="00A9428F"/>
+    <w:rsid w:val="00A95209"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
@@ -21927,500 +22258,537 @@
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24E09"/>
+    <w:rsid w:val="00B25460"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B5519B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B5726B"/>
+    <w:rsid w:val="00B57FE0"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
+    <w:rsid w:val="00B6488A"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
+    <w:rsid w:val="00B66025"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B67C75"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B83CF7"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B912BC"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
+    <w:rsid w:val="00BA1FDD"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
+    <w:rsid w:val="00BA4583"/>
     <w:rsid w:val="00BA6058"/>
+    <w:rsid w:val="00BA67E1"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4597"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE054F"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
+    <w:rsid w:val="00BE190B"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE4A99"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF4743"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
+    <w:rsid w:val="00C15BB8"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C24026"/>
+    <w:rsid w:val="00C25100"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C43588"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C557DC"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63254"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C76A20"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
+    <w:rsid w:val="00C85D4B"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
+    <w:rsid w:val="00C94A19"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC121B"/>
+    <w:rsid w:val="00CC1AA4"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD013D"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CD7C55"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
+    <w:rsid w:val="00CE5CF6"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CE7FC5"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
+    <w:rsid w:val="00CF450D"/>
     <w:rsid w:val="00CF564B"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51C19"/>
+    <w:rsid w:val="00D51D0F"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
+    <w:rsid w:val="00D80C12"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA2674"/>
+    <w:rsid w:val="00DA5B6B"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
+    <w:rsid w:val="00DC3798"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4D09"/>
     <w:rsid w:val="00DC50E3"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0CEE"/>
     <w:rsid w:val="00DF20BC"/>
+    <w:rsid w:val="00DF37B2"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E001A9"/>
+    <w:rsid w:val="00E00F26"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E02161"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
+    <w:rsid w:val="00E4035D"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
+    <w:rsid w:val="00E70EE5"/>
     <w:rsid w:val="00E72014"/>
+    <w:rsid w:val="00E725D8"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
+    <w:rsid w:val="00E80591"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E8208F"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
@@ -22442,137 +22810,147 @@
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0FCD"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF66D8"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F02FA0"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F11AD7"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F23784"/>
     <w:rsid w:val="00F269A6"/>
+    <w:rsid w:val="00F26F13"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
+    <w:rsid w:val="00F37F71"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F41E0C"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F44CD2"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64D14"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
+    <w:rsid w:val="00F658AD"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F94B0F"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
+    <w:rsid w:val="00FA037B"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
+    <w:rsid w:val="00FA34B3"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FB07D0"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
@@ -22963,50 +23341,51 @@
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
+    <w:rsid w:val="6014C8D4"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
@@ -23106,51 +23485,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{4AA4FDC7-F37F-41CA-AC00-92BB04B4BE18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24845,51 +25224,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25160,52 +25539,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -25432,164 +25869,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...61 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0652411-F317-40C4-803A-D37E4ED0D6F5}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F1515C5-B144-4B79-875B-BE87E676684C}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>31630</Characters>
+  <Pages>19</Pages>
+  <Words>5830</Words>
+  <Characters>33234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>263</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>276</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37104</CharactersWithSpaces>
+  <CharactersWithSpaces>38987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>128100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>