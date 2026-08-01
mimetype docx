--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -7,56 +7,57 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -364,224 +365,257 @@
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="7D25A557">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>kersche3@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="61D76F81" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00112095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00112095">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="27"/>
-          <w:szCs w:val="27"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1AC701" w14:textId="77777777" w:rsidR="0025424A" w:rsidRPr="001613D1" w:rsidRDefault="0025424A" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="38BE4DF6" w14:textId="77777777" w:rsidR="00E507A8" w:rsidRPr="001613D1" w:rsidRDefault="00E507A8" w:rsidP="00E507A8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C1A7F6" w14:textId="77777777" w:rsidR="00E507A8" w:rsidRPr="001613D1" w:rsidRDefault="00E507A8" w:rsidP="00E507A8">
+    <w:p w14:paraId="77C1A7F6" w14:textId="30E9DA8D" w:rsidR="00E507A8" w:rsidRPr="001613D1" w:rsidRDefault="00E507A8" w:rsidP="00E507A8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00983AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="5B558126" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E507A8" w:rsidP="00E507A8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7D25A557">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -596,51 +630,51 @@
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="7D25A557">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="69F3555A" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -664,51 +698,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="0025424A" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -724,2251 +780,2560 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1795962C" w14:textId="293FA8CC" w:rsidR="001A7110" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="568E51AA" w14:textId="361B12A9" w:rsidR="00F374C2" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214002575" w:history="1">
-        <w:r w:rsidR="001A7110" w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912861" w:history="1">
+        <w:r w:rsidR="00F374C2" w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="001A7110">
+        <w:r w:rsidR="00F374C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001A7110">
+        <w:r w:rsidR="00F374C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001A7110">
-[...10 lines deleted...]
-        <w:r w:rsidR="001A7110">
+        <w:r w:rsidR="00F374C2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912861 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F374C2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F374C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001A7110">
+        <w:r w:rsidR="00F374C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001A7110">
+        <w:r w:rsidR="00F374C2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60AEC483" w14:textId="2266B7E9" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="2CDFD235" w14:textId="07AED02A" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002576" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912862" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002576 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912862 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BB5CE13" w14:textId="21D8076D" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="219000DD" w14:textId="08F0E6DB" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002577" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912863" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002577 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912863 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78AF8BBC" w14:textId="49341CB3" w:rsidR="001A7110" w:rsidRDefault="001A7110" w:rsidP="001A7110">
+    <w:p w14:paraId="2C7DEE4F" w14:textId="336527AB" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002578" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912864" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Required Prerequisites</w:t>
+          <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002578 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0190AD87" w14:textId="2511589F" w:rsidR="001A7110" w:rsidRDefault="001A7110" w:rsidP="001A7110">
+    <w:p w14:paraId="762C263C" w14:textId="4F8C00B6" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002579" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912865" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Required Prerequisites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912865 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16C3CE53" w14:textId="3E9B480E" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912866" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="265DBBD5" w14:textId="17C12C5E" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="70CF09CF" w14:textId="2B810910" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002580" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912867" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002580 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74FB9F29" w14:textId="64D8DC20" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="51B84B3A" w14:textId="565AC833" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002581" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912868" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7415E9DB" w14:textId="57229879" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="262AC1D2" w14:textId="0A5A515B" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002582" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912869" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07B965D5" w14:textId="1365231F" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="515A4F48" w14:textId="186CC49E" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002583" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912870" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E8445D0" w14:textId="29D7B96D" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="10A06DA0" w14:textId="180935A6" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002584" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912871" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLINICAL SKILLS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6377278F" w14:textId="782E6488" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="759A5F40" w14:textId="41B9D16F" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002585" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912872" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912872 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D358179" w14:textId="7BEAE5D6" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="3E450912" w14:textId="0BE51EA5" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002586" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912873" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002586 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912873 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38B4E7B5" w14:textId="11FB75EE" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="7979C3E3" w14:textId="64FC8C68" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002587" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912874" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F29E233" w14:textId="19CFA5A7" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="4F5CDF30" w14:textId="5EAFE366" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002588" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912875" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912875 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54D77107" w14:textId="2C95B80C" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="38EB1ADD" w14:textId="31E16F54" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002589" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912876" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912876 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="681803B7" w14:textId="30563767" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="2E7275BD" w14:textId="2355D275" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002590" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912877" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912877 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C536C14" w14:textId="07958538" w:rsidR="001A7110" w:rsidRDefault="001A7110" w:rsidP="001A7110">
-[...182 lines deleted...]
-    <w:p w14:paraId="3108B605" w14:textId="7C301D1C" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="781BAB40" w14:textId="3DA8D9D6" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002594" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912878" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>STUDENT activity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912878 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="363BA23A" w14:textId="54ACD336" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="58859D0D" w14:textId="1AB40D1E" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002595" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912879" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912879 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28CB5EB1" w14:textId="7C02CDE6" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="18E6DDA8" w14:textId="197228DF" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912880" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912880 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BD23904" w14:textId="70973763" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912881" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912881 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AE23720" w14:textId="257D9C15" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912882" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912882 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5369BD63" w14:textId="5C974EAA" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002596" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912883" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912883 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A93550F" w14:textId="44FFFF02" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912884" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912884 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2132EEFA" w14:textId="501A4DFC" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912885" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912885 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CFC7B0E" w14:textId="1A02BEAB" w:rsidR="001A7110" w:rsidRDefault="001A7110" w:rsidP="001A7110">
+    <w:p w14:paraId="3A06AE15" w14:textId="436B98B4" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002597" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912886" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912886 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D0977E5" w14:textId="51A6BCAC" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="2D513D7D" w14:textId="29FBD7D0" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002598" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912887" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912887 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F493B53" w14:textId="184C5446" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="20B0A06E" w14:textId="4D2A054D" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002599" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912888" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002599 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912888 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07759C4C" w14:textId="4EF8122A" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="33076265" w14:textId="68CA9CD6" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002600" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912889" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A476BE">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002600 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912889 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45F9CB7A" w14:textId="524F9B4C" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="3D568CA4" w14:textId="67856A8E" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002601" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912890" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002601 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912890 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AFFE62F" w14:textId="029EFC6B" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="3C5E4226" w14:textId="675C7C62" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002602" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912891" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002602 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912891 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="662E4AE6" w14:textId="706CFCE0" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="071C8C17" w14:textId="0277A9DC" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002603" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912892" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002603 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912892 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18FC51BE" w14:textId="2734B6C3" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="6D37117D" w14:textId="1E66C668" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002604" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912893" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002604 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912893 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22D8A6FD" w14:textId="496B5E81" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="74A6DF05" w14:textId="2362AA80" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002605" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912894" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002605 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912894 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C8AFDE4" w14:textId="638C6C52" w:rsidR="001A7110" w:rsidRDefault="001A7110" w:rsidP="001A7110">
-[...60 lines deleted...]
-    <w:p w14:paraId="2B3B06B2" w14:textId="6A8434C9" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="40C6B156" w14:textId="28DE4BB5" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002607" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912895" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002607 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912895 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="218E0716" w14:textId="0DF4AE82" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912896" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912896 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="127C9FAD" w14:textId="1509D027" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="60B29E79" w14:textId="2BA33802" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002608" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912897" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912897 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F766CBC" w14:textId="6B717059" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912898" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912898 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D364DE6" w14:textId="07B34D78" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912899" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002608 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912899 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52066E7D" w14:textId="56B63D79" w:rsidR="001A7110" w:rsidRDefault="001A7110">
+    <w:p w14:paraId="67575615" w14:textId="627644B5" w:rsidR="00F374C2" w:rsidRDefault="00F374C2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002609" w:history="1">
-        <w:r w:rsidRPr="00A476BE">
+      <w:hyperlink w:anchor="_Toc234912900" w:history="1">
+        <w:r w:rsidRPr="00AE0A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002609 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912900 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="5BC9858E" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="000251E6">
+    <w:p w14:paraId="0E3674E5" w14:textId="1C8E4231" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="000251E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3008,51 +3373,51 @@
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214002575"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc234912861"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3150,51 +3515,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="612B6800" w14:textId="34AA1100" w:rsidR="00E10B33" w:rsidRPr="00515EC5" w:rsidRDefault="00E67057" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="3088175B" w14:textId="4C99C5CE" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="3088175B" w14:textId="4C99C5CE" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7004A2CD" w14:textId="5FF9894C" w:rsidR="00E10B33" w:rsidRPr="00FF61B6" w:rsidRDefault="00E10B33" w:rsidP="00FF61B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3213,75 +3578,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CE6779F" w14:textId="6DBF2E36" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00AF42A3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42465A76" w14:textId="52498A28" w:rsidR="00E10B33" w:rsidRPr="00355156" w:rsidRDefault="00E67057" w:rsidP="00E67057">
+          <w:p w14:paraId="42465A76" w14:textId="52498A28" w:rsidR="00E10B33" w:rsidRPr="00355156" w:rsidRDefault="00E67057" w:rsidP="006803D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="66C93BA4" w14:textId="43790166" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="66C93BA4" w14:textId="43790166" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C62EE15" w14:textId="66D5BFEA" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="006C3C49">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3311,75 +3677,76 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14378298" w14:textId="6A460F20" w:rsidR="00E10B33" w:rsidRDefault="00E67057" w:rsidP="00E67057">
+          <w:p w14:paraId="14378298" w14:textId="6A460F20" w:rsidR="00E10B33" w:rsidRDefault="00E67057" w:rsidP="006803D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="7889CD2C" w14:textId="33A7EA60" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="7889CD2C" w14:textId="33A7EA60" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61EEFB17" w14:textId="3E9D7533" w:rsidR="00E10B33" w:rsidRPr="00EF5C9A" w:rsidRDefault="00E10B33" w:rsidP="004044CC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3419,71 +3786,72 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="282397F8" w14:textId="2CDB9202" w:rsidR="00E10B33" w:rsidRPr="00DA2A50" w:rsidRDefault="00E10B33" w:rsidP="004044CC">
             <w:pPr>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD724F0" w14:textId="1CBF27D4" w:rsidR="00E10B33" w:rsidRPr="7D25A557" w:rsidRDefault="00E67057" w:rsidP="00E67057">
+          <w:p w14:paraId="4BD724F0" w14:textId="1CBF27D4" w:rsidR="00E10B33" w:rsidRPr="7D25A557" w:rsidRDefault="00E67057" w:rsidP="006803D8">
             <w:pPr>
               <w:spacing w:after="0" w:line="230" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="2B9084F6" w14:textId="50A9A76C" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="2B9084F6" w14:textId="50A9A76C" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2CA640" w14:textId="18E9688B" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00247A2A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3522,66 +3890,67 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F2D2E0" w14:textId="27098F62" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1788BC2B" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="7D25A557" w:rsidRDefault="00E10B33" w:rsidP="00E67057">
+          <w:p w14:paraId="1788BC2B" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="7D25A557" w:rsidRDefault="00E10B33" w:rsidP="006803D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="4C626DF2" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="4C626DF2" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3600,413 +3969,420 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7720B301" w14:textId="6C67A463" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E67057" w:rsidP="00E67057">
+          <w:p w14:paraId="7720B301" w14:textId="6C67A463" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E67057" w:rsidP="006803D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10B33" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="40C2EB3B" w:rsidTr="00E67057">
+      <w:tr w:rsidR="00E10B33" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="40C2EB3B" w:rsidTr="006803D8">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4902" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
+          <w:p w14:paraId="6474B9EE" w14:textId="6DF71821" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E10B33" w:rsidP="00E70DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C718D1" w14:textId="5F1A68E4" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E67057" w:rsidP="00E67057">
+          <w:p w14:paraId="10C718D1" w14:textId="5F1A68E4" w:rsidR="00E10B33" w:rsidRPr="00165CD1" w:rsidRDefault="00E67057" w:rsidP="006803D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214002576"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234912862"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="731F4C86" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00A6207A" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214002577"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc234912863"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4A1D3096" w14:textId="48E68480" w:rsidR="00CE2397" w:rsidRPr="00D036F9" w:rsidRDefault="00CE2397" w:rsidP="00D036F9">
-[...8 lines deleted...]
-    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
+    <w:p w14:paraId="4A1D3096" w14:textId="32BF96F8" w:rsidR="00CE2397" w:rsidRPr="00D036F9" w:rsidRDefault="00A97CA7" w:rsidP="00A97CA7">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234912864"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Preapproval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="027FD66D" w14:textId="2C17BEFD" w:rsidR="0063088B" w:rsidRDefault="1653AD18" w:rsidP="00A97CA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027FD66D" w14:textId="65165751" w:rsidR="0063088B" w:rsidRDefault="0063088B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="6CDE4346" w14:textId="77777777" w:rsidR="00A97CA7" w:rsidRPr="00A97CA7" w:rsidRDefault="00A97CA7" w:rsidP="00A97CA7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="6BDCE08F" w:rsidR="00CE2397" w:rsidRPr="006416C6" w:rsidRDefault="7C0CB614" w:rsidP="006416C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214002578"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234912865"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214002579"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234912866"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00A03AD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00A03AD2">
       <w:pPr>
         <w:numPr>
@@ -4183,98 +4559,98 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214002580"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234912867"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6658811C" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Int_d0uLDZid"/>
+      <w:bookmarkStart w:id="8" w:name="_Int_d0uLDZid"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Int_sIKD5SNj"/>
+      <w:bookmarkStart w:id="9" w:name="_Int_sIKD5SNj"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="6C5DF778" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BEBB0CD" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -4282,59 +4658,59 @@
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_gi47qQLe"/>
+      <w:bookmarkStart w:id="10" w:name="_Int_gi47qQLe"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEA8C34" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4364,226 +4740,255 @@
     <w:p w14:paraId="392B6720" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51200BD2" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Course participants will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55724C8E" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop an appreciation of the practice of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Int_nSiXb0bo"/>
+      <w:bookmarkStart w:id="11" w:name="_Int_nSiXb0bo"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>medicine as</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to gastroenterology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEFD88D" w14:textId="77777777" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
+    <w:p w14:paraId="1CEFD88D" w14:textId="5996C6BA" w:rsidR="00C10482" w:rsidRDefault="00C10482" w:rsidP="00C10482">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Int_wKBV65mA"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="12" w:name="_Int_wKBV65mA"/>
+      <w:r w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback </w:t>
+      </w:r>
+      <w:r w:rsidR="3C182F44" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the preceptor.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2F7F9DA9" w14:textId="77777777" w:rsidR="0002116B" w:rsidRDefault="00C10482" w:rsidP="0002116B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134F90E5" w14:textId="6A2884E8" w:rsidR="00BE1988" w:rsidRPr="0002116B" w:rsidRDefault="00C10482" w:rsidP="0002116B">
+    <w:p w14:paraId="134F90E5" w14:textId="45470CC4" w:rsidR="00BE1988" w:rsidRPr="0002116B" w:rsidRDefault="00C10482" w:rsidP="0002116B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002116B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Understand the common procedures performed by gastroenterologist and appropriate indications for use.</w:t>
+        <w:t xml:space="preserve">Understand the common procedures performed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34C9E" w:rsidRPr="0002116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gastroenterologists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and appropriate indications for use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214002581"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234912868"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255B5869" w14:textId="4C9B832A" w:rsidR="00EF0020" w:rsidRPr="00317494" w:rsidRDefault="006630FF" w:rsidP="00317494">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214002582"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234912869"/>
       <w:r w:rsidRPr="00317494">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3C5B8C7C" w14:textId="77777777" w:rsidR="00EF0020" w:rsidRDefault="00EF0020" w:rsidP="00EF0020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Int_0fPfmgfZ"/>
+      <w:bookmarkStart w:id="15" w:name="_Int_0fPfmgfZ"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Gastroenterology rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to gastroenterology.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1F2950CF" w14:textId="77777777" w:rsidR="00EF0020" w:rsidRDefault="00EF0020" w:rsidP="00317494">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute and chronic gastroenterology diseases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0DCDEC" w14:textId="77777777" w:rsidR="00EF0020" w:rsidRDefault="00EF0020" w:rsidP="00317494">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4678,294 +5083,308 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common gastroenterology disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1610ACEE" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00F4460B" w:rsidRDefault="002042B4" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc157767000"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc214002583"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc157767000"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc173325410"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234912870"/>
       <w:r w:rsidRPr="00F4460B">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="18C6D13F" w14:textId="77777777" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC7A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medical Knowledge:</w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student is expected to be able to describe the clinical presentation, pathophysiology, diagnosis, and management of a variety of GI diseases and conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E562CDD" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00AF40B7" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B03DEFE" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00EC7A42" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc173325411"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214002584"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc173325411"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234912871"/>
       <w:r w:rsidRPr="0099223A">
         <w:t xml:space="preserve">CLINICAL </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1846">
         <w:t>SKILLS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0E8EA5C5" w14:textId="77777777" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student should complete a medical history including details of current symptoms, previous GI issues and management efforts, and risk factors that could impact the diagnosis or management of their current problem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117A34D6" w14:textId="77777777" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perform a complete physical exam with appropriate emphasis on the GI exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1849A70C" w14:textId="77777777" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="002042B4">
+    <w:p w14:paraId="1849A70C" w14:textId="43A01DBA" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D25A557">
-[...4 lines deleted...]
-        <w:t>Interpret common GI lab abnormalities such as elevated liver function tests and amylase, lipase.</w:t>
+      <w:r w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Interpret common GI lab abnormalities such as elevated liver function tests and amylase</w:t>
+      </w:r>
+      <w:r w:rsidR="2033D155" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, lipase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9A3EC4" w14:textId="77777777" w:rsidR="002042B4" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Understand basic GI pathology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2466C304" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00F4460B" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155433D1" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00F4460B" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc157767001"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc214002585"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc157767001"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc173325412"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc234912872"/>
       <w:r w:rsidRPr="00F4460B">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5A5497B7" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00C40B5D" w:rsidRDefault="002042B4" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient Care: The student will be able to complete an accurate history and physical exam and accurately document the findings, write daily notes to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Int_M7Hv3Fpm"/>
+      <w:bookmarkStart w:id="24" w:name="_Int_M7Hv3Fpm"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>accurately and concisely project the status of the patient’s condition</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, and recognize unstable patients in need of urgent evaluation and management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4D298F" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00C40B5D" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="9" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical Knowledge: The student can demonstrate knowledge of the criteria for diagnosis of common clinical problems, develop a differential diagnosis, know the </w:t>
+        <w:t xml:space="preserve">Medical Knowledge: The student can demonstrate knowledge of the criteria for diagnosis of common clinical problems, develop a differential diagnosis, know the first line therapies for common clinical problems, and demonstrate a knowledge of </w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>first line therapies for common clinical problems, and demonstrate a knowledge of the interpretation of diagnostic tests.</w:t>
+        <w:t>the interpretation of diagnostic tests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D404A3B" w14:textId="77777777" w:rsidR="002042B4" w:rsidRPr="00C40B5D" w:rsidRDefault="002042B4" w:rsidP="002042B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="9" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Communication Skills: The student can effectively present the clinical evaluation of a new patient and /or the clinical progress of a continuing patient, and communicate effectively with patients, clinical support staff, and supervising residents and attending physicians.</w:t>
       </w:r>
@@ -5074,58 +5493,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00901566">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practices: The student should be able to integrate osteopathic principles and treatments in the management of the hematologic patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214002586"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234912873"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5160,106 +5579,106 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214002587"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc234912874"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214002588"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234912875"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="1EA8852E" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00941C3B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5373,266 +5792,325 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108043CC" w14:textId="77777777" w:rsidR="00A74809" w:rsidRDefault="00A74809" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="075463DB" w14:textId="1D70D3D1" w:rsidR="00A74809" w:rsidRPr="00A74809" w:rsidRDefault="00A74809" w:rsidP="00A74809">
+    <w:p w14:paraId="075463DB" w14:textId="7EFBB0F6" w:rsidR="00A74809" w:rsidRPr="00A74809" w:rsidRDefault="00A74809" w:rsidP="00A74809">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Harrison’s Principles of Internal Medicine 21</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> edition:</w:t>
+        <w:t>Harrison’s Principles of Internal Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="0091428D" w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22</w:t>
+      </w:r>
+      <w:r w:rsidR="5E8847FE" w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nd edition (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00F913FC" w:rsidRPr="00F913FC">
+        <w:r w:rsidR="00F53B78" w:rsidRPr="05234B4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095</w:t>
+          <w:t xml:space="preserve"> https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00497F0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="002323E4">
+    <w:p w14:paraId="76371007" w14:textId="267E9337" w:rsidR="002426A5" w:rsidRPr="00D919AE" w:rsidRDefault="00A50CB0" w:rsidP="00D919AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214002589"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc234912876"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0346BF2D" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0346BF2D" w14:textId="1C1CD056" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D25A557">
-[...22 lines deleted...]
-    <w:p w14:paraId="4C20D127" w14:textId="116166EA" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:r w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Readings from Harrison’s Principles of Internal Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B78" w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22nd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>edition</w:t>
+      </w:r>
+      <w:r w:rsidR="5029BA0C" w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20D127" w14:textId="5557A50D" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Part 10: Disorders of the Gastrointestinal System </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="265396326">
-        <w:r w:rsidRPr="7D25A557">
+      <w:hyperlink r:id="rId25" w:anchor="292052876" w:history="1">
+        <w:r w:rsidR="00531DCE" w:rsidRPr="008E7C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095#265396326</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541#292052876</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="7D25A557">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00531DCE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="22049AAA" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:r w:rsidRPr="05234B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22049AAA" w14:textId="32605134" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90FDF" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>332</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="25AE3FE7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve"> Approach to the Patient with Gastrointestinal Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AE3FE7" w14:textId="34181819" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01D7" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>334</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 323: Diseases of the Esophagus</w:t>
+        <w:t xml:space="preserve"> Diseases of the Esophagus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D65A16" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00272422" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272422">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Symptoms of Esophageal Disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424AB750" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00272422" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272422">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Diagnostic Studies</w:t>
@@ -5740,117 +6218,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272422">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Esophageal Manifestations of Systematic Disease </w:t>
       </w:r>
       <w:r w:rsidRPr="00272422">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(4 week only)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8EC3CD" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:firstLine="1440"/>
+    <w:p w14:paraId="28FA6904" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="00136DE3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28FA6904" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
-[...10 lines deleted...]
-    <w:p w14:paraId="299B7441" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="299B7441" w14:textId="1B61599E" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01D7" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>335</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 324: Peptic Ulcer Disease and Related Disorders</w:t>
+        <w:t xml:space="preserve"> Peptic Ulcer Disease and Related Disorders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC7A520" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4516895A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="009A37CE" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="4516895A" w14:textId="00B7B069" w:rsidR="001F3CA0" w:rsidRPr="009A37CE" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01D7" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>336</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A37CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 325: Disorders of Absorption</w:t>
+        <w:t>: Disorders of Absorption</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA01B8A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="009A37CE" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A37CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>INTESTINAL MUCOSAL DISORDERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754D2870" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="009A37CE" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
@@ -5913,66 +6424,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Celiac</w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C1C86A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="103278BB" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="103278BB" w14:textId="21F74D7D" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01D7" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>337</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 326: Inflammatory Bowel Disease</w:t>
+        <w:t>Inflammatory Bowel Disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4E58D3" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ETIOLOGY AND PATHOGENESIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B28E04" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
@@ -6015,340 +6553,538 @@
         </w:rPr>
         <w:t>CLINICAL PRESENTATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5FBE99" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DIFFERENTIAL DIAGNOSIS OF UC AND CD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061FB7D8" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="061FB7D8" w14:textId="6895C59D" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">EXTRAINTESTINAL MANIFESTATIONS </w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(4 week only)</w:t>
+        <w:t xml:space="preserve">(4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>WEEK ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DC9F28" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CANCER IN IBD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD27228" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7772644F" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="7772644F" w14:textId="276487BC" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01D7" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>338</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 327: Irritable Bowel Syndrome</w:t>
+        <w:t xml:space="preserve"> Irritable Bowel Syndrome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7F2D99" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C052D01" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="7C052D01" w14:textId="56B7F5AC" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="0089080A" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>339</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 328: Diverticular Disease and Common Anorectal Disorders</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D9C8B40" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve"> Diverticular Disease and Common Anorectal Disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29971B40" w14:textId="203FA709" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FD299D" w14:textId="56AF39B5" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F322AD4" w14:textId="48E3CCB0" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3995" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Nutrient Requirements and Dietary Assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>WEEK ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A1C2BB" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29971B40" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="72B87737" w14:textId="73169518" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3995" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 329: Mesenteric Vascular Insufficiency</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t xml:space="preserve"> Approach to the Patient with Liver Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C27FC7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F322AD4" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="25ACC671" w14:textId="4462A05F" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D25A557">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="7D25A557">
+      <w:r w:rsidRPr="00136DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(4 week only)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62A1C2BB" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3995" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation of Liver Function</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7045AC06" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B87737" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="3BE54D41" w14:textId="16AF30A9" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3995" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 336: Approach to the Patient with Liver Disease</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29C27FC7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve"> The Hyperbilirubinemias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D17FD1" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25ACC671" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="0E216087" w14:textId="59EA7632" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="001909EC" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>350</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 337: Evaluation of Liver Function</w:t>
-[...57 lines deleted...]
-        <w:t>Chapter 339: Acute Viral Hepatitis</w:t>
+        <w:t xml:space="preserve"> Acute Viral Hepatitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3180C83A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>VIROLOGY AND ETIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348E20DA" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
@@ -6384,66 +7120,93 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>COMPLICATIONS AND SEQUELAE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9DDB2A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BEDC149" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="3BEDC149" w14:textId="12C53BDA" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="001909EC" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 340: Toxic and Drug-Induced Hepatitis</w:t>
+        <w:t xml:space="preserve"> Toxic and Drug-Induced Hepatitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1CDDFE" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -6471,132 +7234,177 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DRUG METABOLISM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17976BC7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LIVER INJURY CAUSED BY DRUGS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270E770E" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="270E770E" w14:textId="6CC7B271" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ACETAMINOPHEN HEPATOTOXICITY (DIRECT TOXIN) </w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(4 week only)</w:t>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:r w:rsidR="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WEEK ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FA0BAE" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="439F09DF" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="439F09DF" w14:textId="3395CBF3" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00C558DC" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 341: Chronic Hepatitis</w:t>
+        <w:t>Chronic Hepatitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474A8CFF" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120FFC70" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CLASSIFICATION OF CHRONIC HEPATITIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A541A73" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
@@ -6630,66 +7438,93 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>AUTOIMMUNE HEPATITIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0048E52D" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="078CA5E6" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="078CA5E6" w14:textId="14BDF422" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00C558DC" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>353</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 342: Alcohol-Associated Liver Disease</w:t>
+        <w:t xml:space="preserve"> Alcohol-Associated Liver Disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C52506" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2A2F6F" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
@@ -6806,66 +7641,170 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DIAGNOSIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B27ED1F" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C0A489" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="75C0A489" w14:textId="29B16B4C" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="00136DE3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:ind w:left="720" w:firstLine="720"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00467597" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>354</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 343: Nonalcoholic Fatty Liver Diseases and Nonalcoholic Steatohepatitis</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00481745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metabolic</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00481745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>dys</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00481745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00481745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ction</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00481745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ass</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ociated</w:t>
+      </w:r>
+      <w:r w:rsidR="00782246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Steatotic Liver Disease and Steatohepatitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7519B9" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>INCIDENCE, PREVALENCE, AND NATURAL HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7968B515" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
@@ -6887,200 +7826,298 @@
         </w:rPr>
         <w:t>PATHOGENESIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F7CF9B" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DIAGNOSIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE43337" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="7DE43337" w14:textId="166E12A3" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>CLINICAL FEATURES OF NAFLD</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="368DB0E1" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve">CLINICAL FEATURES OF </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9277E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MASLD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368DB0E1" w14:textId="17CDAA65" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>TREATMENT OF NAFLD</w:t>
+        <w:t xml:space="preserve">TREATMENT OF </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9277E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MASL</w:t>
+      </w:r>
+      <w:r w:rsidR="006B030F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C770CA" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223EF969" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="223EF969" w14:textId="480E9A7D" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8022F" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>355</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 344: Cirrhosis and Its Complications</w:t>
+        <w:t xml:space="preserve"> Cirrhosis and Its Complications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F2E6B7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5589F5D0" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="5589F5D0" w14:textId="67EDC908" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ALCOHOL-ASSOCIATED CIRRHOSIS </w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(4 week only)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28A805A7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+        <w:t xml:space="preserve">(4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>WEEK ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A805A7" w14:textId="5D0F3BDB" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">CIRRHOSIS FROM AUTOIMMUNE HEPATITIS AND NONALCOHOLIC FATTY LIVER DISEASE </w:t>
+        <w:t xml:space="preserve">CIRRHOSIS FROM AUTOIMMUNE HEPATITIS AND </w:t>
+      </w:r>
+      <w:r w:rsidR="00F202A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> METABOLIC DYSFUNCTION-ASSOCIATED STEATOTIC LIVER DISEASE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(4 week only)</w:t>
+        <w:t xml:space="preserve">(4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>WEEK ONLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D25A557">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EDB062" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>OTHER TYPES OF CIRRHOSIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49947BD7" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
@@ -7092,116 +8129,170 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MAJOR COMPLICATIONS OF CIRRHOSIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605FB195" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="522C9019" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="522C9019" w14:textId="693D983E" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="006949BB" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>357</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 346: Diseases of the Gallbladder and Bile Ducts</w:t>
+        <w:t xml:space="preserve"> Diseases of the Gallbladder and Bile Ducts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A0E94C" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DISEASES OF THE GALLBLADDER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4222D6C3" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D95BBA0" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
+    <w:p w14:paraId="4D95BBA0" w14:textId="7B0682B9" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapter </w:t>
+      </w:r>
+      <w:r w:rsidR="006949BB" w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>359</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Chapter 348: Acute and Chronic Pancreatitis</w:t>
+        <w:t xml:space="preserve"> Acute and Chronic Pancreatitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044BB93A" w14:textId="77777777" w:rsidR="001F3CA0" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CA0" w:rsidP="002323E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ACUTE PANCREATITIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC83605" w14:textId="1C1FF34F" w:rsidR="001F3CA0" w:rsidRPr="009D685E" w:rsidRDefault="001F3CA0" w:rsidP="009D685E">
       <w:pPr>
@@ -7363,149 +8454,307 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="008F2B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13813AE8" w14:textId="125849D5" w:rsidR="00B7447A" w:rsidRPr="00897016" w:rsidRDefault="009B6032" w:rsidP="00897016">
+    <w:p w14:paraId="13813AE8" w14:textId="125849D5" w:rsidR="00B7447A" w:rsidRDefault="009B6032" w:rsidP="00897016">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">third </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5616E1D5" w14:textId="77777777" w:rsidR="00417A35" w:rsidRPr="00C40B5D" w:rsidRDefault="00417A35" w:rsidP="00417A35">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc222819246"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc234912877"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+        <w:t>QUIZZES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="1A410C11" w14:textId="470F4952" w:rsidR="00417A35" w:rsidRPr="00346B5B" w:rsidRDefault="00E31354" w:rsidP="00897016">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00080D08" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D441CB" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16-question </w:t>
+      </w:r>
+      <w:r w:rsidR="00080D08" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">End-of-Rotation </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7BB3" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exam </w:t>
+      </w:r>
+      <w:r w:rsidR="00080D08" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must be completed in D2L, with a score of at least 70%</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7BB3" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, by 11:59pm on the last day (Sunday) of the rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="008378E4" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27ACD" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Materials will come specifically from the required readings from Harrison’s textbook of Internal Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="1F5D3F8A" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A230B" w:rsidRPr="3CB25B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  There are no other quizzes, just the End-of-Rotation exam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747A3EC6" w14:textId="77777777" w:rsidR="00BA1A60" w:rsidRPr="00E70794" w:rsidRDefault="00BA1A60" w:rsidP="00BA1A60">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc222819248"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc234912878"/>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>STUDENT activity LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="02300164" w14:textId="42F8D048" w:rsidR="26910FCD" w:rsidRPr="00E70794" w:rsidRDefault="00E82096" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit t</w:t>
+      </w:r>
+      <w:r w:rsidR="00033F3C" w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he ‘Patient Types and Procedure Log’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to the D2L drop box</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3EC0" w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 11:59pm on the last day (Sunday</w:t>
+      </w:r>
+      <w:r w:rsidR="00D677AF" w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3EC0" w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70610BB7" w14:textId="77777777" w:rsidR="005B6E71" w:rsidRPr="00E70794" w:rsidRDefault="005B6E71" w:rsidP="000602B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc43478267"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0096296A">
+      <w:bookmarkStart w:id="34" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234912879"/>
+      <w:r w:rsidRPr="00E70794">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214002591"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc234912880"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="674CF81B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00941C3B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -7634,63 +8883,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc214002592"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234912881"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00941C3B">
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="7A65A0C7" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00941C3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -7730,154 +8979,150 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00941C3B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214002593"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc234912882"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00941C3B">
+    <w:p w14:paraId="08F3B119" w14:textId="68539996" w:rsidR="005A2923" w:rsidRPr="00136DE3" w:rsidRDefault="0022491F" w:rsidP="00136DE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214002594"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234912883"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="6AC78436" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8008,75 +9253,75 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC766BD" w14:textId="77777777" w:rsidR="00B87350" w:rsidRDefault="00B87350" w:rsidP="00B87350">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="center" w:pos="4500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1656"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Int_G90quVlJ"/>
+      <w:bookmarkStart w:id="46" w:name="_Int_G90quVlJ"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student will be required to take a 16-question post-test examination following the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Materials will come specifically from the required readings from Harrison’s textbook of Internal Medicine, found in access medicine through MSU library. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Int_Ucs4pD3L"/>
+      <w:bookmarkStart w:id="47" w:name="_Int_Ucs4pD3L"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Exam</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be found in D2L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BD5E2A" w14:textId="77777777" w:rsidR="00B87350" w:rsidRDefault="00B87350" w:rsidP="00B87350">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="center" w:pos="4500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1656"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -8087,107 +9332,125 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student is then required to receive a score of 70% (12 points) to pass this portion of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D254B0" w14:textId="77777777" w:rsidR="00B87350" w:rsidRDefault="00B87350" w:rsidP="00B87350">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="center" w:pos="4500"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1656"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Int_Hm9b7fll"/>
+      <w:bookmarkStart w:id="48" w:name="_Int_Hm9b7fll"/>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If a student does not pass the exam a remediation exam will be offered one week after the end of rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="5EA93E09" w14:textId="5107BF46" w:rsidR="005A2923" w:rsidRPr="006573C7" w:rsidRDefault="00B87350" w:rsidP="004451B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student who fails to turn in required paperwork, who has a verifiable reason they failed to do so, will be allowed a 2-week grace period, or more depending on circumstances. Failure to meet this two-week deadline will result in an N grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00941C3B">
+    <w:p w14:paraId="16D44669" w14:textId="0BADA187" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="005E2CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2CD1" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -8416,176 +9679,121 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00941C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="462731C7" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00941C3B">
+    <w:p w14:paraId="5FCDE9CB" w14:textId="77777777" w:rsidR="001F7A26" w:rsidRDefault="001F7A26" w:rsidP="001F7A26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">As determined by the </w:t>
-[...5 lines deleted...]
-        <w:t>IOR</w:t>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, the student will receive an </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">ction process are </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
-[...5 lines deleted...]
-        <w:t>except for</w:t>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
-[...11 lines deleted...]
-        <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214002595"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc234912884"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -8708,59 +9916,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="51905B76" w:rsidR="00A16BF1" w:rsidRPr="00897016" w:rsidRDefault="00A16BF1" w:rsidP="00897016">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214002596"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234912885"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="32D3039B" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -9861,122 +11069,122 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214002597"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234912886"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214002598"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc234912887"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="2C4BC8D2" w14:textId="77777777" w:rsidR="00D74BF0" w:rsidRPr="00C13898" w:rsidRDefault="00D74BF0" w:rsidP="00BE11B9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="31" w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7263E944" w14:textId="77777777" w:rsidR="00D74BF0" w:rsidRPr="00C13898" w:rsidRDefault="00D74BF0" w:rsidP="00D74BF0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="31" w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="43"/>
@@ -10181,50 +11389,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA68A4A" w14:textId="30FF8A4E" w:rsidR="00D74BF0" w:rsidRPr="00901566" w:rsidRDefault="00D74BF0" w:rsidP="00D74BF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="007D1B9F" w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice</w:t>
       </w:r>
       <w:r w:rsidRPr="79522A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0200F4E4" w14:textId="77777777" w:rsidR="00897016" w:rsidRDefault="00897016" w:rsidP="00F94B27">
@@ -10281,132 +11490,118 @@
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and follow all MSUCOM COVID policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="7D25A557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="000602B1">
+    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="001F7A26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="000602B1">
+    <w:p w14:paraId="26167C47" w14:textId="539FA224" w:rsidR="00B24D78" w:rsidRPr="00BE11B9" w:rsidRDefault="22A3AEB6" w:rsidP="00BE11B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AA8596" w14:textId="77777777" w:rsidR="00B24D78" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="53" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="54" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D3A481" w14:textId="2FDE0611" w:rsidR="00B24D78" w:rsidRPr="00016F1D" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B8AA418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r w:rsidR="3B1F12FE" w:rsidRPr="1B8AA418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10556,521 +11751,648 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E495743" w14:textId="77777777" w:rsidR="00B24D78" w:rsidRPr="00016F1D" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0234F03D" w14:textId="77777777" w:rsidR="007637E8" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
+    <w:p w14:paraId="0234F03D" w14:textId="2142B60F" w:rsidR="007637E8" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown</w:t>
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7A26" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown</w:t>
       </w:r>
       <w:r w:rsidR="007637E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2241EB8D" w14:textId="2BBD7187" w:rsidR="3AFD8C84" w:rsidRPr="007637E8" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
+    <w:p w14:paraId="2241EB8D" w14:textId="5217C570" w:rsidR="3AFD8C84" w:rsidRPr="007637E8" w:rsidRDefault="00B24D78" w:rsidP="00F94B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007637E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="007D1B9F" w:rsidRPr="007637E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="007637E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7A26" w:rsidRPr="007637E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD5A379" w14:textId="77777777" w:rsidR="00F94B27" w:rsidRPr="00C40B5D" w:rsidRDefault="00F94B27" w:rsidP="00B24D78">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00DF2C04">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214002599"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234912888"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00DF2C04">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="0B127458" w14:textId="77777777" w:rsidR="00BC5823" w:rsidRPr="0059106D" w:rsidRDefault="00C11B04" w:rsidP="00BC5823">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00DF2C04">
+      <w:r w:rsidR="00BC5823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5823" w:rsidRPr="0059106D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E061CA6" w14:textId="77777777" w:rsidR="00BC5823" w:rsidRPr="0059106D" w:rsidRDefault="00BC5823" w:rsidP="00BC5823">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="507D55D9" w14:textId="5252CEB8" w:rsidR="001F7A26" w:rsidRPr="001F7A26" w:rsidRDefault="00BC5823" w:rsidP="00DF2C04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059106D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="0059106D">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00DF2C04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214002600"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234912889"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="502B25F5" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00B83D50">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1B9F" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00B83D50" w:rsidRPr="00B83D50">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F96DB5E" w14:textId="77777777" w:rsidR="002C5F0C" w:rsidRPr="002C5F0C" w:rsidRDefault="002C5F0C" w:rsidP="002C5F0C">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234912890"/>
+      <w:r w:rsidRPr="002C5F0C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="7446C90C" w14:textId="77777777" w:rsidR="007806C3" w:rsidRPr="00EA7A22" w:rsidRDefault="002C5F0C" w:rsidP="007806C3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="002C5F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="007806C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="007806C3" w:rsidRPr="007806C3">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10AD556F" w14:textId="5A9BBA55" w:rsidR="00A90B6D" w:rsidRPr="00200481" w:rsidRDefault="00A90B6D" w:rsidP="002C5F0C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="605C8F81" w:rsidR="006E1B5D" w:rsidRPr="00BE11B9" w:rsidRDefault="00902AE6" w:rsidP="00BE11B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214002601"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc234912891"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="15064088" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214002602"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234912892"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214002603"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234912893"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00DF2C04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214002604"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234912894"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00DF2C04">
+    <w:p w14:paraId="2B2132F0" w14:textId="77777777" w:rsidR="00D96E16" w:rsidRDefault="00E20D8B" w:rsidP="00D96E16">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00D96E16" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00AF3CE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00DF2C04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214002605"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc234912895"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00DF2C04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11139,438 +12461,446 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00A96018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00DF2C04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6901697E" w14:textId="675F9BCB" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00DF2C04">
+    <w:p w14:paraId="6901697E" w14:textId="6014B5B4" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00DF2C04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D1B9F" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0038EBDF" w14:textId="77777777" w:rsidR="009A16B7" w:rsidRDefault="009A16B7" w:rsidP="00DF2C04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7DD3DA2E" w14:textId="77777777" w:rsidR="00FB1895" w:rsidRPr="00556A65" w:rsidRDefault="00FB1895" w:rsidP="00FB1895">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc214002606"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc234912896"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="02DABCAD" w14:textId="3C7CB22F" w:rsidR="002952A5" w:rsidRPr="00FB1895" w:rsidRDefault="00FB1895" w:rsidP="00FB1895">
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="45C8DD31" w14:textId="2E9431DC" w:rsidR="00595482" w:rsidRDefault="00FB1895" w:rsidP="00FB1895">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="008378E4" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="008378E4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="008378E4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00596B1A" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="008378E4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DABCAD" w14:textId="704B5663" w:rsidR="002952A5" w:rsidRPr="00FB1895" w:rsidRDefault="007C2D06" w:rsidP="00FB1895">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00B011C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00DF2C04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00D03B08">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc234912897"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00DF2C04">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00DF2C04">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00DF2C04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00DF2C04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc214002607"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234912898"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="2B97C98C" w14:textId="77777777" w:rsidR="00540059" w:rsidRPr="00A871DA" w:rsidRDefault="00540059" w:rsidP="00540059">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791BBCA0" w14:textId="77777777" w:rsidR="00540059" w:rsidRPr="00A871DA" w:rsidRDefault="00540059" w:rsidP="00540059">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="38202BE1" w14:textId="77777777" w:rsidR="00540059" w:rsidRPr="00987E7B" w:rsidRDefault="00540059" w:rsidP="00540059">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc214002608"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234912899"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -11653,93 +12983,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11834,50 +13164,51 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12059,90 +13390,90 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00753F38">
-          <w:footerReference w:type="default" r:id="rId41"/>
-          <w:footerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc214002609"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc234912900"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
@@ -12635,135 +13966,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00870B24" w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pload into D2L Drop Box for the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="060D1E7B" w14:textId="7E336096" w:rsidR="00870B24" w:rsidRPr="1125DAF6" w:rsidRDefault="00AD7476" w:rsidP="00870B24">
+          <w:p w14:paraId="060D1E7B" w14:textId="1C2E602E" w:rsidR="00870B24" w:rsidRPr="1125DAF6" w:rsidRDefault="00AD7476" w:rsidP="00870B24">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00870B24" w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7499" w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="00870B24" w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7499">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00870B24" w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40570C6E" w14:textId="78088693" w:rsidR="00870B24" w:rsidRPr="1125DAF6" w:rsidRDefault="00870B24" w:rsidP="00870B24">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6684B731" w14:textId="2C6A39C9" w:rsidR="00870B24" w:rsidRPr="389FCA9F" w:rsidRDefault="00870B24" w:rsidP="00870B24">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="68" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="78" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C5115" w:rsidRPr="00C40B5D" w14:paraId="0680CD93" w14:textId="77777777" w:rsidTr="004A5077">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060150F7" w14:textId="0505177A" w:rsidR="007C5115" w:rsidRPr="007C354A" w:rsidRDefault="007C5115" w:rsidP="004A5077">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -12929,59 +14296,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BE40AD8" w14:textId="058D14CD" w:rsidR="007C5115" w:rsidRPr="389FCA9F" w:rsidRDefault="007C5115" w:rsidP="004A5077">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="79" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="79"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E0D35" w:rsidRPr="00C40B5D" w14:paraId="063F959A" w14:textId="77777777" w:rsidTr="002A52A3">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64CA5EAA" w14:textId="356AAEE7" w:rsidR="006E0D35" w:rsidRPr="007C354A" w:rsidRDefault="006E0D35" w:rsidP="002A52A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -13085,59 +14452,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ACF1AAF" w14:textId="2DBA0CA1" w:rsidR="006E0D35" w:rsidRPr="389FCA9F" w:rsidRDefault="006E0D35" w:rsidP="002A52A3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="_Int_qAtbja6W"/>
+            <w:bookmarkStart w:id="80" w:name="_Int_qAtbja6W"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="80"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E0D35" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="006E0D35" w:rsidRPr="00CC6A27" w:rsidRDefault="006E0D35" w:rsidP="006E0D35">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -13533,100 +14900,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44" cstate="print">
+                    <a:blip r:embed="rId46" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -13909,53 +15276,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="1BD55C99">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="16C0E30E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13984,53 +15351,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="551BBBDA">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="284BFEBD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -14100,53 +15467,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="35FB2685">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="38EEE439" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -14182,53 +15549,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="156163D8">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="565E84DF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -14768,182 +16135,187 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId47"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD98FA9" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B" w:rsidP="00E756E0">
+    <w:p w14:paraId="171738FC" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612079D0" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B" w:rsidP="00E756E0">
+    <w:p w14:paraId="0912BA2C" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0904AC8E" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B">
+    <w:p w14:paraId="080C40C0" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Times New Roman">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="191D7923" w14:textId="3ADA1DD0" w:rsidR="006D4074" w:rsidRDefault="006D4074">
+  <w:p w14:paraId="191D7923" w14:textId="6CCC2A13" w:rsidR="006D4074" w:rsidRDefault="001351F0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00F374C2">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -14967,124 +16339,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="00BB7404" w14:textId="6CB8DD0B" w:rsidR="00F7503E" w:rsidRDefault="006D4074">
+  <w:p w14:paraId="00BB7404" w14:textId="60E71E7B" w:rsidR="00F7503E" w:rsidRDefault="00745510">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00F374C2">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B34FEF7" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B" w:rsidP="00E756E0">
+    <w:p w14:paraId="4945E4DC" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A56FEC" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B" w:rsidP="00E756E0">
+    <w:p w14:paraId="03E6A894" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24BCF3B9" w14:textId="77777777" w:rsidR="00507D6B" w:rsidRDefault="00507D6B">
+    <w:p w14:paraId="555B2BEE" w14:textId="77777777" w:rsidR="004662CE" w:rsidRDefault="004662CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="61EFD270" w:rsidR="004A166C" w:rsidRDefault="00753F38">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>IM 652 Gastroenterology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -20468,51 +21843,51 @@
   <w:num w:numId="43" w16cid:durableId="198015426">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="202253780">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2059041219">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="36048009">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="211498487">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20535,429 +21910,453 @@
     <w:rsid w:val="000173AC"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="000176E7"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="0002116B"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000251E6"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
+    <w:rsid w:val="00033F3C"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003529F"/>
+    <w:rsid w:val="0003569C"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
+    <w:rsid w:val="0004328D"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="00080D08"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A69C0"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6233"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
+    <w:rsid w:val="000F0E66"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
+    <w:rsid w:val="00112095"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="001351F0"/>
     <w:rsid w:val="001369D7"/>
+    <w:rsid w:val="00136DE3"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="00152FA1"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="001572D2"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
+    <w:rsid w:val="00163998"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="00164403"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="001832BB"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
+    <w:rsid w:val="00187AE9"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="001905FC"/>
+    <w:rsid w:val="001909EC"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
+    <w:rsid w:val="00192AE4"/>
     <w:rsid w:val="001946EA"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
+    <w:rsid w:val="001A230B"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A6F9F"/>
     <w:rsid w:val="001A7110"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001C77E8"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3BBE"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001E7294"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F3CA0"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
+    <w:rsid w:val="001F7A26"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002000B5"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002042B4"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="002159D1"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="00223DF1"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="002323E4"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="00235466"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002426A5"/>
+    <w:rsid w:val="00242B79"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00247A2A"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="00251399"/>
     <w:rsid w:val="002530B5"/>
+    <w:rsid w:val="0025424A"/>
     <w:rsid w:val="002544AC"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="00277555"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A52A3"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6226"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C5F0C"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
+    <w:rsid w:val="002D7BB3"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311633"/>
     <w:rsid w:val="00311A22"/>
@@ -20972,50 +22371,51 @@
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
+    <w:rsid w:val="00346B5B"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
@@ -21025,880 +22425,928 @@
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
+    <w:rsid w:val="003B4538"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003E7B12"/>
+    <w:rsid w:val="003F0AD9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="004044CC"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="004055F5"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00417A35"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00425B6D"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004413C9"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="004451B3"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
+    <w:rsid w:val="004662CE"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
+    <w:rsid w:val="00467597"/>
     <w:rsid w:val="004679D7"/>
+    <w:rsid w:val="00472B22"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
+    <w:rsid w:val="00481745"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="0048604A"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="00497F0B"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5077"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B6874"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
+    <w:rsid w:val="004D3EC0"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
+    <w:rsid w:val="004E0597"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E512F"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2D6E"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
+    <w:rsid w:val="0050475A"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="00504925"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00507D6B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
+    <w:rsid w:val="00531DCE"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="00540059"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="00553B19"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00557F27"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00585573"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="0059106D"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
+    <w:rsid w:val="00595482"/>
+    <w:rsid w:val="00596B1A"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B6E71"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
+    <w:rsid w:val="005E2CD1"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616A3C"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
+    <w:rsid w:val="006225DC"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="0063088B"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="006416C6"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00643EDC"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
+    <w:rsid w:val="006658ED"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00667FBE"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
+    <w:rsid w:val="00673878"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
+    <w:rsid w:val="006803D8"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006906B6"/>
+    <w:rsid w:val="006949BB"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A21A1"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A4363"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
+    <w:rsid w:val="006B030F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B237E"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C3C49"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4074"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E0D35"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
+    <w:rsid w:val="006E5E9F"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F09FE"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E44"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707539"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="0071628A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="0073542F"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00744023"/>
     <w:rsid w:val="007454B2"/>
+    <w:rsid w:val="00745510"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00753F38"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="007637E8"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
+    <w:rsid w:val="007806C3"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="00782246"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
+    <w:rsid w:val="00784537"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="00797D57"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C2D06"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C5115"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D1B9F"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
+    <w:rsid w:val="007D3FB3"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00801F02"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00815863"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008268E4"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
+    <w:rsid w:val="008378E4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
+    <w:rsid w:val="00863ABC"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870B24"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
+    <w:rsid w:val="0089080A"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A12"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="0089658A"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897016"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A1040"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
+    <w:rsid w:val="008E7C05"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F2B95"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
+    <w:rsid w:val="00903497"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="009128A5"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00913AF5"/>
+    <w:rsid w:val="0091428D"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
+    <w:rsid w:val="009177A3"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941C3B"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
+    <w:rsid w:val="00946FBA"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C26"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
+    <w:rsid w:val="00983AD6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099223A"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00996E74"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
+    <w:rsid w:val="009A16B7"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
+    <w:rsid w:val="009B119C"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C7A9C"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D685E"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
@@ -21925,663 +23373,704 @@
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A03AD2"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
+    <w:rsid w:val="00A24AE7"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A34666"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36137"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
+    <w:rsid w:val="00A43215"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A4629C"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A51FA7"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A619F1"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6207A"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
+    <w:rsid w:val="00A73D59"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A74809"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A90B6D"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
+    <w:rsid w:val="00A97CA7"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
+    <w:rsid w:val="00AB44F1"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC27E0"/>
+    <w:rsid w:val="00AC4457"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD24C0"/>
     <w:rsid w:val="00AD2536"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AD7476"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
+    <w:rsid w:val="00AF3CE0"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF42A3"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF6C35"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00B011C2"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24D78"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
+    <w:rsid w:val="00B34C9E"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B61B97"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B83D50"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
+    <w:rsid w:val="00B85136"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B87350"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
+    <w:rsid w:val="00BA115A"/>
+    <w:rsid w:val="00BA1A60"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA1DC9"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
+    <w:rsid w:val="00BB14F7"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC5823"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
+    <w:rsid w:val="00BD0333"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5854"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE11B9"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF296F"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3756"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C0538A"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C10482"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
+    <w:rsid w:val="00C20B8B"/>
     <w:rsid w:val="00C21D6E"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C27ACD"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
+    <w:rsid w:val="00C419B0"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C558DC"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
+    <w:rsid w:val="00CA01D7"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
+    <w:rsid w:val="00CA6F07"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CA7A75"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CB7499"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD100A"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D027C5"/>
     <w:rsid w:val="00D036F9"/>
+    <w:rsid w:val="00D03B08"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
+    <w:rsid w:val="00D11321"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37A49"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D441CB"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D66D8D"/>
+    <w:rsid w:val="00D677AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D74BF0"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D90FDF"/>
+    <w:rsid w:val="00D91663"/>
+    <w:rsid w:val="00D919AE"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00D96E16"/>
     <w:rsid w:val="00DA2A50"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB62B4"/>
     <w:rsid w:val="00DC057B"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2B69"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF2C04"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E00E36"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10B33"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
+    <w:rsid w:val="00E31354"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E507A8"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E6300E"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E67057"/>
     <w:rsid w:val="00E70706"/>
+    <w:rsid w:val="00E70794"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E70DB4"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74874"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E82096"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
+    <w:rsid w:val="00E9277E"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC0FD8"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
@@ -22609,196 +24098,203 @@
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0020"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF5C9A"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F1406B"/>
     <w:rsid w:val="00F14D86"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F202A0"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F273C7"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37142"/>
+    <w:rsid w:val="00F374C2"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F4618D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
+    <w:rsid w:val="00F53B78"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F7503E"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F8022F"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F913FC"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F94B27"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA2B29"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB1895"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2997"/>
+    <w:rsid w:val="00FB3995"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FB7BA9"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD043E"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
+    <w:rsid w:val="00FF33BF"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF61B6"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
+    <w:rsid w:val="05234B4E"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
@@ -22872,85 +24368,88 @@
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B8AA418"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
+    <w:rsid w:val="1F5D3F8A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
+    <w:rsid w:val="2033D155"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
+    <w:rsid w:val="27B86D34"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
@@ -22973,75 +24472,78 @@
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
+    <w:rsid w:val="364A4B2F"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B1F12FE"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
+    <w:rsid w:val="3C182F44"/>
+    <w:rsid w:val="3CB25B71"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
@@ -23063,50 +24565,51 @@
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
+    <w:rsid w:val="5029BA0C"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
@@ -23125,50 +24628,51 @@
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
+    <w:rsid w:val="5E8847FE"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
@@ -25009,51 +26513,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kersche3@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kersche3@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25324,65 +26828,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -25609,151 +27100,198 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F99E2B8-8ED9-4920-A882-0F7B446672ED}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>31768</Characters>
+  <Pages>19</Pages>
+  <Words>5872</Words>
+  <Characters>33474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37267</CharactersWithSpaces>
+  <CharactersWithSpaces>39268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>128200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>