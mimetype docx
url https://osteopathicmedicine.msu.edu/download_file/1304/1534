--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -7,94 +7,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -351,105 +352,114 @@
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00B06401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>gulick@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="34512CFB" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00022750">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00022750">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -496,70 +506,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CE3463" w14:textId="77777777" w:rsidR="00685F1A" w:rsidRPr="00B06401" w:rsidRDefault="00685F1A" w:rsidP="00685F1A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBC8D10" w14:textId="77777777" w:rsidR="00685F1A" w:rsidRPr="00B06401" w:rsidRDefault="00685F1A" w:rsidP="00685F1A">
+    <w:p w14:paraId="3FBC8D10" w14:textId="69AE1FD2" w:rsidR="00685F1A" w:rsidRPr="00B06401" w:rsidRDefault="00685F1A" w:rsidP="00685F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00166C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="3F7C6326" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00685F1A" w:rsidP="00685F1A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00B06401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -574,143 +592,141 @@
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00B06401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="658DD7B3" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:r w:rsidR="00B72C2C" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005E20F6">
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>force</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E169E8" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">also </w:t>
+        <w:t>implemented from</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -726,2434 +742,2558 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE8CE72" w14:textId="4447A7FF" w:rsidR="00045A69" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="1E7F9CCD" w14:textId="538A47A2" w:rsidR="00BA518E" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214002816" w:history="1">
-        <w:r w:rsidR="00045A69" w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913084" w:history="1">
+        <w:r w:rsidR="00BA518E" w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002816 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00045A69">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913084 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00045A69">
+        <w:r w:rsidR="00BA518E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5144D510" w14:textId="3759CBDD" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="20AF340C" w14:textId="255D2910" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002817" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913085" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002817 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913085 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58AEA525" w14:textId="286182F8" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="7C6C8673" w14:textId="669F35E8" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002818" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913086" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002818 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913086 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F027095" w14:textId="4ED8C19C" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="6A6EDEAA" w14:textId="3A5752DC" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002819" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913087" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002819 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BA5CC6F" w14:textId="7F290D8B" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="3A610762" w14:textId="3D052CF8" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002820" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913088" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002820 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913088 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02A0A308" w14:textId="73E522DC" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="37651C75" w14:textId="74DE0213" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002821" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913089" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002821 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="679B222D" w14:textId="62DCDE12" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="3D0196E3" w14:textId="7042B674" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002822" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913090" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002822 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913090 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="457B0200" w14:textId="1252721E" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="010648E7" w14:textId="25F8A718" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002823" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913091" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002823 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913091 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B0888D4" w14:textId="1A7D9997" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="69276F80" w14:textId="5C2678C9" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002824" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913092" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002824 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913092 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3175E3CA" w14:textId="0D5A9EB9" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="28ED7A70" w14:textId="25CA5E0D" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002825" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913093" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Educational Goals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002825 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913093 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12B08DC2" w14:textId="136267C8" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="397EE012" w14:textId="51F2AB16" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002826" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913094" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002826 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913094 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A3B08FF" w14:textId="108CE207" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="5366F405" w14:textId="6AC54BBF" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002827" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913095" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002827 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913095 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D4D6FB" w14:textId="40ADA604" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="2FAC49B8" w14:textId="16BED43A" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002828" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913096" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002828 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913096 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31484BCD" w14:textId="05F47DCD" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="7F94F2E1" w14:textId="0A6DA525" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002829" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913097" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002829 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913097 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D90D189" w14:textId="7A3F67D9" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="1036962E" w14:textId="6519EE76" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002830" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913098" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002830 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913098 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77C35B58" w14:textId="63E199E7" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="192C20AE" w14:textId="1994A87C" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002831" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913099" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002831 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913099 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C94325C" w14:textId="5253A26F" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="4CEE6F01" w14:textId="47E556BD" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002832" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913100" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002832 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913100 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C5CC2C5" w14:textId="44618520" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="72255140" w14:textId="04F76D7C" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002833" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913101" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002833 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913101 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA8E71F" w14:textId="1EF8499F" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="1CAB06ED" w14:textId="7DC6708A" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002834" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913102" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913102 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23B744F0" w14:textId="189CCDA0" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
-[...182 lines deleted...]
-    <w:p w14:paraId="1B39398A" w14:textId="39653285" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="6835838B" w14:textId="47575E9C" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002838" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913103" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002838 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913103 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68045657" w14:textId="7EE9E77D" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913104" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913104 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09714890" w14:textId="5ADAD88E" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913105" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913105 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D611CE6" w14:textId="0BFB890D" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="59F96094" w14:textId="18BFE4BC" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913106" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913106 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EFAE44F" w14:textId="429F67A2" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002839" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913107" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002839 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="119EA57C" w14:textId="0240AF38" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="0A157CAD" w14:textId="51299BE3" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002840" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913108" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913108 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="755CA162" w14:textId="0694565B" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913109" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002840 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913109 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3F3854" w14:textId="5D20412D" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+    <w:p w14:paraId="7DA810B4" w14:textId="351E556D" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002841" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913110" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002841 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913110 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A609D6C" w14:textId="4BA45F45" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="3395BD02" w14:textId="4A6696D9" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002842" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913111" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913111 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="578406D5" w14:textId="70CA3336" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="1280B3B2" w14:textId="47894809" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002843" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913112" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913112 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F0707F8" w14:textId="0F768E3E" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="6E7A6F74" w14:textId="48F384E0" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002844" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913113" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="0031406C">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913113 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BC9B931" w14:textId="1FC5020F" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="6A12B364" w14:textId="6CB978C9" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002845" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913114" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913114 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14D26FA2" w14:textId="15A604DE" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="6A790613" w14:textId="30B6B84E" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002846" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913115" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913115 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="681163BB" w14:textId="5FE77168" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="3FEB05AE" w14:textId="01A62E1B" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002847" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913116" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913116 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E2BDA84" w14:textId="041F88B4" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="3645CAF0" w14:textId="39BDC5C8" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002848" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913117" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913117 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="736AF522" w14:textId="421C780F" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="2E873427" w14:textId="3D0C162F" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002849" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913118" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913118 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="694B0ADE" w14:textId="1E71AB4E" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
-[...60 lines deleted...]
-    <w:p w14:paraId="7EECC7AD" w14:textId="76B8EBC7" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="13E88347" w14:textId="2A2DDA7C" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002851" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913119" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002851 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913119 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A00FCBB" w14:textId="390ECD9E" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913120" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913120 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CB540AA" w14:textId="55B9D945" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="72EC65C7" w14:textId="10C7510D" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002852" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913121" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913121 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="720966F2" w14:textId="5E6A7C4B" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913122" w:history="1">
+        <w:r w:rsidRPr="00477616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913122 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="307EADAC" w14:textId="4AF46310" w:rsidR="00045A69" w:rsidRDefault="00045A69">
+    <w:p w14:paraId="6DBF423B" w14:textId="4ABDA504" w:rsidR="00BA518E" w:rsidRDefault="00BA518E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002853" w:history="1">
-        <w:r w:rsidRPr="0031406C">
+      <w:hyperlink w:anchor="_Toc234913123" w:history="1">
+        <w:r w:rsidRPr="00477616">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913123 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="06D97941" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="5D5CB610" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3207,51 +3347,51 @@
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214002816"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc234913084"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3723,51 +3863,51 @@
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00863CD4" w:rsidRPr="00165CD1" w:rsidRDefault="00863CD4" w:rsidP="00BD6008">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00863CD4" w:rsidRPr="00165CD1" w:rsidRDefault="00863CD4" w:rsidP="00BD6008">
+          <w:p w14:paraId="6474B9EE" w14:textId="2694E4AF" w:rsidR="00863CD4" w:rsidRPr="00165CD1" w:rsidRDefault="00863CD4" w:rsidP="00BD6008">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -3798,189 +3938,217 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214002817"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234913085"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="4DBE9939" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="005D7585" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Int_dHIIpKlo"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This syllabus provides an overview </w:t>
       </w:r>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Oncology and Hematology.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214002818"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc234913086"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="78C0B613" w:rsidR="00CE2397" w:rsidRPr="005F2A24" w:rsidRDefault="5742764E" w:rsidP="005F2A24">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214002819"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234913087"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="54829941" w:rsidRPr="005F2A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="591E5A80" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="1653AD18" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The student should follow the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">directions for elective course confirmation </w:t>
+        <w:t>directions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E70749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="2F9B172E" w:rsidR="00CE2397" w:rsidRPr="00E70749" w:rsidRDefault="7C0CB614" w:rsidP="00E70749">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214002820"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234913088"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00404276">
       <w:pPr>
@@ -4003,51 +4171,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214002821"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234913089"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4083,55 +4251,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00404276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00404276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4267,82 +4443,84 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214002822"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234913090"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="7F1A082F" w14:textId="77777777" w:rsidR="009C3629" w:rsidRPr="00B06401" w:rsidRDefault="009C3629" w:rsidP="009C3629">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_7y84bz0i"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hour</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_ANte1cXx"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_zV22JCIB"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="29937623">
@@ -4380,59 +4558,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_Uk8U4zgG"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B543E5" w14:textId="77777777" w:rsidR="009C3629" w:rsidRPr="00B06401" w:rsidRDefault="009C3629" w:rsidP="009C3629">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4469,166 +4679,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214002823"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc234913091"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00B643B9" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214002824"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234913092"/>
       <w:r w:rsidRPr="00B643B9">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7482E0D1" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Course participants will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF79521" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_p4Nj6Yc9"/>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of Hematology/Oncology as related to the specialty of the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="4420FFB6" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00404276">
+    <w:p w14:paraId="4420FFB6" w14:textId="47A86E35" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Int_BJVSJURs"/>
-      <w:r w:rsidRPr="00B643B9">
-[...3 lines deleted...]
-        <w:t>Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback </w:t>
+      </w:r>
+      <w:r w:rsidR="4F054CFB" w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="40FEB219" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00404276">
+    <w:p w14:paraId="06033FC7" w14:textId="07165F7C" w:rsidR="003D07AA" w:rsidRPr="00E169E8" w:rsidRDefault="003D07AA" w:rsidP="003D07AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06033FC7" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="003D07AA"/>
     <w:p w14:paraId="45B26ED6" w14:textId="77A0B6DD" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="006D0A9B" w:rsidP="00160258">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214002825"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc234913093"/>
       <w:r>
         <w:t>Educational Goals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="6952F4C3" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Int_8iIWJ3Mx"/>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>The hematology/oncology rotation is intended to provide the student with hands on experience in the evaluation and treatment of various hematological and oncological conditions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2E84C1B2" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -4648,62 +4869,62 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The clinical experience will emphasize the diagnosis and management of acute and chronic hematology/oncology </w:t>
       </w:r>
       <w:r w:rsidR="00923C65" w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>diseases,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the management of the risk factors associated with each disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B273F6B" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB8CACF" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
+    <w:p w14:paraId="0BB8CACF" w14:textId="7473AB3D" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Learning objectives highlight the complete and accurate patient history and physical exam, indications appropriate diagnostic studies and the understanding of first line therapy for common hematological/oncological conditions. </w:t>
+        <w:t>Learning objectives highlight the complete and accurate patient history and physical exam, indications appropriate diagnostic studies and the understanding of first line therapy for common hematological/oncological conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B491FFF" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00D4375B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F5D4756" w14:textId="77777777" w:rsidR="003D07AA" w:rsidRPr="00B643B9" w:rsidRDefault="003D07AA" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B643B9">
         <w:rPr>
@@ -4794,113 +5015,103 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common Hematology/Oncology disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00B643B9" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00B643B9" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214002826"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234913094"/>
       <w:r w:rsidRPr="00B643B9">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="7DB3C93E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00C7641F" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="7DB3C93E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00C7641F" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7641F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medical Knowledge: The student is expected to be able to describe the clinical presentation, pathophysiology, and management of the following hematologic/oncologic issues:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753C4515" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00C7641F" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243336AF" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00C7641F" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="5BC59B62" w14:textId="40F1E42B" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7641F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lab evaluation</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="46E6E734" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="19" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the role of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
@@ -4940,118 +5151,108 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Identify and list the significance of the various red blood cell abnormalities including microcytosis, macrocytosis, schistocytes, target cells, Howell-Jolly bodies etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5E670E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="7" w:after="0" w:line="248" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Identify and list the significance of the various white blood cell abnormalities including hyper segmented neutrophils, blast cells, Auer rods, hairy cells, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA475C0" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="220" w:after="220" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Be familiar with the significance and indications of a bone marrow biopsy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4635B8" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="220" w:after="220" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C87AE10" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="005105E2" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="4C2D4399" w14:textId="5040135A" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc170139135"/>
       <w:r w:rsidRPr="005105E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>White blood cell disorders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F872FBA" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Define and identify causes of the following white blood cell disorders:</w:t>
       </w:r>
     </w:p>
@@ -5139,80 +5340,68 @@
         <w:ind w:left="1944" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Leukocytosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AECA9C5" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0439A520" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="0068390F" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="32808173" w14:textId="6A680BC0" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc170139136"/>
       <w:r w:rsidRPr="0068390F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Red blood cell disorders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="06F2D92F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Understand the definition of anemia for both men and women.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8284FA" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
@@ -5972,51 +6161,50 @@
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Eclampsia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004B154D" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="3060" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Malignant hypertension</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7CC964" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2664" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Microangiopathic hemolytic anemia</w:t>
@@ -6085,50 +6273,51 @@
         </w:rPr>
         <w:t>Physical and chemical trauma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE933E7" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Infection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29790FB1" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hypersplenism</w:t>
@@ -6146,74 +6335,88 @@
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Paroxysmal nocturnal hemoglobinuria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D1487B" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00571AFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D69337" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="27D69337" w14:textId="29C83C77" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B06401">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B06401">
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand the approach, </w:t>
+      </w:r>
+      <w:r w:rsidR="08FF78F0" w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pathophysiology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and diagnosis of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>anemias associated with decreased production of red blood cells.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDA7A9F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2300"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6405,79 +6608,67 @@
         <w:ind w:left="2808"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Myelodysplasia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55560C66" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6126937F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="005105E2" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="1FF5654D" w14:textId="464F65F6" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc170139137"/>
       <w:r w:rsidRPr="005105E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Platelet disorders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="243BFF9C" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Thrombocytopenia</w:t>
@@ -6845,79 +7036,67 @@
         <w:ind w:left="1944" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Understand causes of reactive thrombocytosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285547C3" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAED117" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="005105E2" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="4F98439C" w14:textId="06764A04" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc170139138"/>
       <w:r w:rsidRPr="005105E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Deep vein thrombosis and pulmonary embolism</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6692DD" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with the risk factors associated with </w:t>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="_Int_nf0NFumd"/>
       <w:r w:rsidRPr="29937623">
@@ -7041,108 +7220,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the importance of prevention of DVT/PE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379630D2" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17DBB2C5" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="6265F82C" w14:textId="1E7A8359" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc170139139"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Thrombophilia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7CEE8A32" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand the clinical and laboratory manifestations of the various causes of </w:t>
-[...7 lines deleted...]
-        <w:t>thrombophilia.</w:t>
+        <w:t>Understand the clinical and laboratory manifestations of the various causes of thrombophilia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="663894AD" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -7288,80 +7449,67 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the clinical and laboratory features of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>antiphospholipid syndrome.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3E3C3D" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3099B745" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="14189402" w14:textId="3CF4A68C" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc170139140"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coagulopathy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0DF2BE36" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the presentation, diagnosis, and treatment of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
@@ -7429,78 +7577,67 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the presentation, diagnosis, and treatment of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Von Willebrand Disease</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6436A064" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="15" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB41BA2" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="7E94E0A0" w14:textId="1FA4CD2C" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc170139141"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pancytopenia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="307A64F8" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Understand the etiology and classification of pancytopenia.</w:t>
       </w:r>
     </w:p>
@@ -7543,80 +7680,67 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Be familiar with the proper workup for pancytopenia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F985EE" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="14" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73939FF3" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="016C18BB" w14:textId="647C143A" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc170139142"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bone marrow failure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2AFD5D55" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
@@ -7665,78 +7789,67 @@
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly discuss the classifications of myelodysplasia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211AC07F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A579BAF" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="2DFC505B" w14:textId="6273B54B" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc170139143"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aplastic anemia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43A38D59" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
@@ -7812,90 +7925,79 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the diagnosis and treatment of aplastic anemia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E12CC8E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623E4969" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00701887" w:rsidRDefault="00D23F11" w:rsidP="00701887">
+    <w:p w14:paraId="0A933BA8" w14:textId="35E72F74" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc170139144"/>
       <w:bookmarkStart w:id="30" w:name="_Toc173325547"/>
       <w:r w:rsidRPr="00701887">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Paroxysmal nocturnal hemoglobinuria (PNH</w:t>
       </w:r>
       <w:r w:rsidRPr="00701887">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4D644ED5" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Explain the pathogenesis and presentation of PNH.</w:t>
       </w:r>
     </w:p>
@@ -7912,76 +8014,67 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the diagnosis and treatment of PNH.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CE3AEE" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="67" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B78751" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="50CEF382" w14:textId="703CDA5F" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc170139145"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Myeloproliferative disorders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2E60AE33" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with the background, epidemiology, and clinical presentation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
@@ -8123,226 +8216,206 @@
         <w:t>Discuss the treatment options of ET.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C82BB49" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="7" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E57B131" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="7" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75357E30" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00571AFB">
+    <w:p w14:paraId="2036EC07" w14:textId="53FBB69D" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc170139146"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transfusions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7609944B" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the indications, risks, and benefits of the following transfusions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688AF396" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="688AF396" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Red cell transfusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AFA286" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="35AFA286" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Platelet transfusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFAD123" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="2DFAD123" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Plasma products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A35F91F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc170139147"/>
     </w:p>
-    <w:p w14:paraId="53A2BFBA" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="25A21585" w14:textId="45609BA4" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sickle cell disease (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SCD</w:t>
       </w:r>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="562045B7" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the pathophysiology of </w:t>
       </w:r>
       <w:bookmarkStart w:id="34" w:name="_Int_tTNNp97y"/>
@@ -8422,78 +8495,67 @@
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the important acute complications of SCD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EB52D2" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="6" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42D5104A" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="02DEC419" w14:textId="76EBDD94" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc170139148"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plasma cell disorders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3715A50F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the pathophysiology and clinical presentation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
@@ -8505,74 +8567,91 @@
         </w:rPr>
         <w:t>Multiple Myeloma (MM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546A1036" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Review the diagnosis and proper work up of MM.</w:t>
+        <w:t xml:space="preserve">Review the diagnosis and proper </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>work up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of MM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FCB758" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Briefly review the treatment options of MM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111268A3" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
@@ -8667,149 +8746,152 @@
         </w:rPr>
         <w:t xml:space="preserve">Discuss the causes, presentation, and treatment of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>amyloidosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3105B1F4" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4288A7E5" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="0F9DD642" w14:textId="703C92BC" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc170139149"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Breast cancer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="35316231" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the risk factors associated with breast cancer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4290BED4" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the recommended screening modalities for the early detection of breast cancer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F59A5D" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="45F59A5D" w14:textId="5C77B908" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explain the various pathologic subtypes of breast cancer. </w:t>
+        <w:t xml:space="preserve">Explain the various </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pathological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subtypes of breast cancer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2FC955" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Types of Adenocarcinomas</w:t>
       </w:r>
@@ -8888,136 +8970,139 @@
     </w:p>
     <w:p w14:paraId="050A3ABE" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the diagnosis and work up of a breast mass.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747C4C35" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="747C4C35" w14:textId="50ED1C86" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Discuss the prognosis of breast cancer regarding estrogen, progesterone receptors and Her-2 overexpression.</w:t>
+        <w:t xml:space="preserve">Discuss the prognosis of breast cancer regarding estrogen, progesterone </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>receptors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Her-2 overexpression.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F848E81" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly review treatment options for the various forms of breast cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5BD170" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="7" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C7EA915" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="7229339D" w14:textId="725EA49E" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc170139150"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lung cancer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="31ADF596" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the risk factors associated with lung cancer.</w:t>
       </w:r>
     </w:p>
@@ -9056,81 +9141,140 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the various classifications, presentation, and management of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Non-Small-Cell Lung Cancer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0173EC04" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="0173EC04" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="009274E6" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the presentation, associated syndromes, and management of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Small-Cell Lung Cancer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF2D6F9" w14:textId="6B0DC830" w:rsidR="002E680B" w:rsidRPr="00B06401" w:rsidRDefault="003737F0" w:rsidP="00404276">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Review the recommendations for lung cancer screening in patients with a 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9107C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pack</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6748">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>year history of cigarette smoking at any time in their life</w:t>
+      </w:r>
+      <w:r w:rsidR="009274E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57321152" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36CF55A6" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc170139151"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
@@ -9197,122 +9341,119 @@
     </w:p>
     <w:p w14:paraId="24F8DD9A" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Review the recommendations regarding screening for colorectal cancer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5A35E2" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly discuss the work-up, diagnosis and treatment of colorectal cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D2103E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C5FF27" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="20DA52E9" w14:textId="54EC667F" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc170139152"/>
+      <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc170139152"/>
+        <w:t xml:space="preserve">Gastrointestinal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Gastrointestinal cancers</w:t>
+        <w:t>cancers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="72AB8304" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the presentation, risk factors, diagnosis, and treatment of the following GI malignancies:</w:t>
       </w:r>
     </w:p>
@@ -9448,167 +9589,159 @@
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cholangiocarcinoma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39030B40" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D3697F" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="7D82FF68" w14:textId="5DA51A5D" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc170139153"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Malignant melanoma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="7D82FF68" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
-[...10 lines deleted...]
-    <w:p w14:paraId="258D238E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="258D238E" w14:textId="348E9E22" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B06401">
-[...4 lines deleted...]
-        <w:t>Review the incidence, epidemiology and risk factors associated with melanoma.</w:t>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review the incidence, </w:t>
+      </w:r>
+      <w:r w:rsidR="248C1083" w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>epidemiology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and risk factors associated with melanoma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3299D248" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the clinical presentation, diagnosis, and treatment options for melanoma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5224E9E0" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2D086B" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="73A8ED19" w14:textId="431CD965" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc170139154"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prostate cancer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="329CDE94" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the epidemiology and risk factors associated with prostate cancer.</w:t>
       </w:r>
     </w:p>
@@ -9648,101 +9781,104 @@
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Explain the presentation, diagnosis, prognosis, and treatment options of prostate cancer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB237F4" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43193C7E" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="3A329819" w14:textId="13C15F10" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc170139155"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Leukemia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="3A329819" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
-[...10 lines deleted...]
-    <w:p w14:paraId="4201C741" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="4201C741" w14:textId="2C07903F" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Differentiate the various leukemias regarding presentation, cytogenetics, diagnostic workup, treatment options and prognosis.</w:t>
+        <w:t xml:space="preserve">Differentiate the various leukemias regarding presentation, cytogenetics, diagnostic workup, treatment </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>options,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and prognosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5945F017" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Acute Myelogenous Leukemia</w:t>
       </w:r>
@@ -9833,78 +9969,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hairy Cell Leukemia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2DC543" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
       <w:pPr>
         <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F551E3" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00273243" w:rsidRDefault="00D23F11" w:rsidP="00D23F11">
+    <w:p w14:paraId="6F53544B" w14:textId="34A73F31" w:rsidR="00D23F11" w:rsidRPr="00E169E8" w:rsidRDefault="00D23F11" w:rsidP="00E169E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc170139156"/>
       <w:r w:rsidRPr="00273243">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Lymphoma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6AD5B17D" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Differentiate </w:t>
       </w:r>
       <w:r w:rsidRPr="29937623">
@@ -10138,51 +10263,50 @@
         </w:rPr>
         <w:t>Bladder Cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68935385" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Testicular Cancer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F8100C" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Gynecological Cancers</w:t>
@@ -10411,144 +10535,159 @@
     </w:p>
     <w:p w14:paraId="4E64FCFB" w14:textId="77777777" w:rsidR="00D23F11" w:rsidRPr="00B06401" w:rsidRDefault="00D23F11" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Epidural Spinal Cord Compression</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3844E8B5" w14:textId="4634EE89" w:rsidR="0064673A" w:rsidRPr="0016710A" w:rsidRDefault="00D23F11" w:rsidP="00404276">
+    <w:p w14:paraId="3844E8B5" w14:textId="534C35CF" w:rsidR="0064673A" w:rsidRPr="0016710A" w:rsidRDefault="005F0E46" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Pathologic Fractures</w:t>
+        <w:t>Pathological</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23F11" w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fractures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006D7EA0" w:rsidRDefault="002D4AE9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214002827"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234913095"/>
       <w:r w:rsidRPr="006D7EA0">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="500B4728" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>he student should complete a thorough medical history including details of current symptoms, previous hematologic issues and management efforts, and risk factors that could impact on the diagnosis or management of their current problem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB5BA86" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00404276">
+    <w:p w14:paraId="5BB5BA86" w14:textId="22EAD347" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="563"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perform a complete physical exam with appropriate emphasis on the hematopoietic system exam. </w:t>
+        <w:t xml:space="preserve">Perform a complete physical exam with appropriate emphasis on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06401">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hematopoietic system exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C17D38" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="563"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Int_ByPKwAZH"/>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Interpret common diagnostic tests utilized in the evaluation of the patient with a hematologic or oncologic disorder.</w:t>
@@ -10810,59 +10949,51 @@
         </w:rPr>
         <w:t>Systems Based Practice: The student will be able to incorporate a team approach in the management of complicated patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B99246" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1728" w:right="203"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Osteopathic Principles and Practices: The student should be able to </w:t>
-[...7 lines deleted...]
-        <w:t>integrate osteopathic principles and treatments in the management of the hematologic patient.</w:t>
+        <w:t>Osteopathic Principles and Practices: The student should be able to integrate osteopathic principles and treatments in the management of the hematologic patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2D51E9" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00EF0F1C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="563"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28AC2040" w14:textId="77777777" w:rsidR="00EF0F1C" w:rsidRPr="00B06401" w:rsidRDefault="00EF0F1C" w:rsidP="00EF0F1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
@@ -10952,51 +11083,51 @@
       <w:r w:rsidRPr="003872C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: The student is encouraged to solicit feedback related to his/her clinical performance daily. The student should receive formative performance evaluations at the mid-point and end of the rotation that outlines faculty perceived strengths and weaknesses related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214002828"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234913096"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -11038,75 +11169,75 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214002829"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234913097"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214002830"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc234913098"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="778A55DE" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="3531C620">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -11270,156 +11401,166 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
+    <w:p w14:paraId="0DA8A430" w14:textId="2D6B032E" w:rsidR="002A6615" w:rsidRPr="00140B13" w:rsidRDefault="005B4C18" w:rsidP="00140B13">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214002831"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc234913099"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214002832"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234913100"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>Recommended Texts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="2754B3F4" w14:textId="76C5B717" w:rsidR="00BA6789" w:rsidRPr="00B06401" w:rsidRDefault="00BA6789" w:rsidP="005E4CFD">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review of the Hematology Modules from the Heme course OST 522 course pack will be of value to the student. There is no assigned textbook. Reading assignments are under the purview of the preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77885CCC" w14:textId="77777777" w:rsidR="00BA6789" w:rsidRPr="00B06401" w:rsidRDefault="00BA6789" w:rsidP="00BA6789">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONCOLOGY - HEMATOLOGY REFERENCE TEXTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455CF10D" w14:textId="77777777" w:rsidR="00BA6789" w:rsidRPr="00485940" w:rsidRDefault="00BA6789" w:rsidP="00404276">
+    <w:p w14:paraId="455CF10D" w14:textId="15C189C4" w:rsidR="00BA6789" w:rsidRPr="00485940" w:rsidRDefault="00BA6789" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hematology: Basic Principles and Practice, 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ed. Leslie Silbertein MD; John Anastasi MD, Ronald Hoffman MD. (Very good discussion of clinical and diagnostic methods.)</w:t>
+        <w:t xml:space="preserve"> Ed. Leslie Silber</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485940">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tein MD; John Anastasi MD, Ronald Hoffman MD. (Very good discussion of clinical and diagnostic methods.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00140B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19984BC7" w14:textId="417A626A" w:rsidR="00BA6789" w:rsidRPr="00B06401" w:rsidRDefault="0068390F" w:rsidP="0068390F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="008258F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=http://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190000052</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA6789">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11488,145 +11629,151 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://ezproxy.msu.edu/login?url=http://accessmedicine.mhmedical.com/book.aspx?bookid=2962</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA6789">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0823A85F" w14:textId="77777777" w:rsidR="00BA6789" w:rsidRPr="00B06401" w:rsidRDefault="00BA6789" w:rsidP="00BA6789">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AFF00D4" w14:textId="77777777" w:rsidR="00BA6789" w:rsidRPr="00485940" w:rsidRDefault="00BA6789" w:rsidP="00404276">
+    <w:p w14:paraId="5AFF00D4" w14:textId="62D81F54" w:rsidR="00BA6789" w:rsidRPr="00485940" w:rsidRDefault="00BA6789" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Int_wgsM1nNT"/>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Harrison’s Principles of Internal Medicine, 21</w:t>
-[...7 lines deleted...]
-        <w:t>st</w:t>
+        <w:t>Harrison’s Principles of Internal Medicine,</w:t>
+      </w:r>
+      <w:r w:rsidR="0053738E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22nd</w:t>
       </w:r>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ed. (Very good sections on hematology as well as oncology describing basic principles of the diseases as well as clinical presentation and diagnostic techniques.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00485940">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This text has particularly good discussions of the disease without getting into complicated details.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D897DC0" w14:textId="56C25CC6" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="005E4CFD" w:rsidP="005E4CFD">
+        <w:t xml:space="preserve"> This text has particularly good discussions of the disease without getting into complicated details</w:t>
+      </w:r>
+      <w:r w:rsidR="0067199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>). (2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D897DC0" w14:textId="6006F7F5" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="005E4CFD" w:rsidP="005E4CFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="008258F7">
+        <w:r w:rsidRPr="004C17F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=3095</w:t>
+          <w:t>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=3</w:t>
+        </w:r>
+        <w:r w:rsidR="004C17F9" w:rsidRPr="004C17F9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>541</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA6789">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214002833"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234913101"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="23162C47" w:rsidR="00746A6C" w:rsidRPr="005E4CFD" w:rsidRDefault="009B6032" w:rsidP="005E4CFD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -11776,101 +11923,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
+    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
+    <w:p w14:paraId="72FE382A" w14:textId="77777777" w:rsidR="006C50FB" w:rsidRPr="008E1B88" w:rsidRDefault="006C50FB" w:rsidP="006C50FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc214002834"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc222819248"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc226119256"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc234913102"/>
+      <w:r w:rsidRPr="008E1B88">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>STUDENT ACTIVITY LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="430383BE" w14:textId="1DBD9B38" w:rsidR="00E104B0" w:rsidRDefault="006C50FB" w:rsidP="002B71BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1B88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Submit the ‘Patient Types and Procedure Log’ to the D2L drop box by 11:59pm on the last day (Sunday) of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B491251" w14:textId="77777777" w:rsidR="00E104B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00E104B0" w:rsidP="00702488">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25139E78" w14:textId="2F538DAD" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234913103"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc214002835"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234913104"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="567261E0" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -11900,51 +12107,50 @@
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D4899">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -12000,63 +12206,64 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc214002836"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234913105"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="15EEA054" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -12096,55 +12303,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc214002837"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc234913106"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12184,55 +12391,55 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="0DB4BF9B" w:rsidR="005A2923" w:rsidRPr="005E4CFD" w:rsidRDefault="0022491F" w:rsidP="005E4CFD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc214002838"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc234913107"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="12206672" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12325,78 +12532,95 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Logs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA93E09" w14:textId="1ED376F1" w:rsidR="005A2923" w:rsidRPr="006573C7" w:rsidRDefault="009A63A4" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF3BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Clinical Shift Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="06634CBF" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00007AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00007AA7" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -12625,176 +12849,122 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="3B4AA9B3" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="005E4CFD">
+    <w:p w14:paraId="1AC6FB8A" w14:textId="77777777" w:rsidR="00A26067" w:rsidRDefault="00A26067" w:rsidP="00A26067">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">As determined by the </w:t>
-[...5 lines deleted...]
-        <w:t>IOR</w:t>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, the student will receive an </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">ction process are </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
-[...5 lines deleted...]
-        <w:t>except for</w:t>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
-[...11 lines deleted...]
-        <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc214002839"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234913108"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -12917,59 +13087,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="5CC4D9A4" w:rsidR="00A16BF1" w:rsidRPr="005E4CFD" w:rsidRDefault="00A16BF1" w:rsidP="005E4CFD">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc214002840"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc234913109"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="2368A3BE" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -14071,112 +14241,111 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc214002841"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc234913110"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="282FEA4E" w:rsidR="00A16BF1" w:rsidRPr="005E4CFD" w:rsidRDefault="00A16BF1" w:rsidP="005E4CFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc214002842"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc234913111"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="665A1B58" w14:textId="77777777" w:rsidR="00061584" w:rsidRPr="00B06401" w:rsidRDefault="00061584" w:rsidP="00061584">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D7F6EE" w14:textId="77777777" w:rsidR="00061584" w:rsidRPr="00B06401" w:rsidRDefault="00061584" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14304,1447 +14473,1604 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B9CB07" w14:textId="77777777" w:rsidR="00061584" w:rsidRPr="00B06401" w:rsidRDefault="00061584" w:rsidP="00404276">
+    <w:p w14:paraId="73B9CB07" w14:textId="647DE2C0" w:rsidR="00061584" w:rsidRPr="00B06401" w:rsidRDefault="00061584" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B06401">
-[...4 lines deleted...]
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are expected to identify, access, </w:t>
+      </w:r>
+      <w:r w:rsidR="2FE88EF8" w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>interpret,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF28F2" w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092EA93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AEC108" w14:textId="77777777" w:rsidR="00061584" w:rsidRDefault="00061584" w:rsidP="00404276">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="29937623">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it daily to continuously improve their clinical practice.</w:t>
+        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="29937623">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>knowledge, skills, or attitudes; and solicit feedback and use it daily to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A61B174" w14:textId="77777777" w:rsidR="005E4CFD" w:rsidRPr="00B06401" w:rsidRDefault="005E4CFD" w:rsidP="005E4CFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9A4D0A" w14:textId="0030228E" w:rsidR="3AFD8C84" w:rsidRPr="00C13898" w:rsidRDefault="00061584" w:rsidP="005E4CFD">
+    <w:p w14:paraId="3FEE1C16" w14:textId="34FAF85F" w:rsidR="00FA2531" w:rsidRPr="00A26067" w:rsidRDefault="00061584" w:rsidP="00A26067">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="00B06401">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B06401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="00702488">
+    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7743706C" w14:textId="0CE584F1" w:rsidR="00A114BE" w:rsidRDefault="22A3AEB6" w:rsidP="005E4CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ATTIRE AND ETIQUETTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABA172C" w14:textId="77777777" w:rsidR="00965A53" w:rsidRDefault="00965A53" w:rsidP="00F0526A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="77" w:name="_Int_MKVNvGL5"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>great</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="78" w:name="_Int_SFTgVZZ8"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a high level</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3017E254" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00F0526A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ress code during your clerkship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F528736" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Men should routinely dress in slacks, as well as a shirt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with tails tucked in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C19DC2A" w14:textId="77777777" w:rsidR="00965A53" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471FFDEA" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No blue jeans are allowed during any rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315CDEDD" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DE8A7E" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E73E52E" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2BF4A4" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54553D19" w14:textId="77777777" w:rsidR="00965A53" w:rsidRPr="00016F1D" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6515DC4B" w14:textId="48DD626C" w:rsidR="00965A53" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26067" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B11EE3" w14:textId="256C6425" w:rsidR="00965A53" w:rsidRDefault="00965A53" w:rsidP="00404276">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF28F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>excuse yourself, change into hospital scrubs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26067">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0994C1EC" w14:textId="77777777" w:rsidR="00A114BE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A114BE" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc234913112"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="41175EC3" w14:textId="457582E9" w:rsidR="004805F2" w:rsidRPr="005842CD" w:rsidRDefault="00C11B04" w:rsidP="004805F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6BFBEABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
+      </w:r>
+      <w:r w:rsidR="004805F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004805F2" w:rsidRPr="005842CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389B3DB3" w14:textId="77777777" w:rsidR="004805F2" w:rsidRPr="005842CD" w:rsidRDefault="004805F2" w:rsidP="004805F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="369ADFAF" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="004805F2" w:rsidP="004805F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005842CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="005842CD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc234913113"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t xml:space="preserve">CLERKSHIP </w:t>
+      </w:r>
+      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:t>ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="5EAD2A91" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00C06BCB">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>completion</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4899" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00C06BCB" w:rsidRPr="00C06BCB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="509A87FB" w14:textId="77777777" w:rsidR="00A06A18" w:rsidRPr="00807D6C" w:rsidRDefault="00A06A18" w:rsidP="00A06A18">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc234913114"/>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="4387A38C" w14:textId="7BA44B7B" w:rsidR="00E73889" w:rsidRDefault="00A06A18" w:rsidP="003824F9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="003824F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="003824F9" w:rsidRPr="003824F9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="709719E3" w14:textId="77777777" w:rsidR="003824F9" w:rsidRPr="00200481" w:rsidRDefault="003824F9" w:rsidP="003824F9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="2E173154" w:rsidR="006E1B5D" w:rsidRPr="005E4CFD" w:rsidRDefault="00902AE6" w:rsidP="005E4CFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc234913115"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="0EEFE3EF" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">environments. </w:t>
+      </w:r>
+      <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
+        <w:t>The Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
+        <w:t>supervision agreements and expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc234913116"/>
+      <w:r w:rsidRPr="00551027">
+        <w:t>MSUCOM Student Handbook</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>The Student Handbook is published electronically by MSU</w:t>
+      </w:r>
+      <w:r w:rsidR="007F26C9">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177AFE">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or guidelines.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055268A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="0055268A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0055268A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc234913117"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Common Ground Framework for Professional Conduct</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidR="00DC43A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85BED">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70D2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+      </w:r>
+      <w:r w:rsidR="001323D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc234913118"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Medical Student Rights and Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF77D5" w14:textId="5CE379ED" w:rsidR="00F7585F" w:rsidRPr="000834BE" w:rsidRDefault="00E20D8B" w:rsidP="000834BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="000834BE" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00F7585F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
+    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc234913119"/>
+      <w:r>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidR="001527B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are responsible for responding to </w:t>
+      </w:r>
+      <w:r w:rsidR="006317DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71802E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96018">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6901697E" w14:textId="415169E7" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006D4899" w:rsidRPr="0055268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="005E4CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEA9AE5" w14:textId="77777777" w:rsidR="00045A69" w:rsidRPr="00556A65" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc234913120"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="724544E4" w14:textId="1341C79D" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="00045A69">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7585F" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0E46" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B7B648" w14:textId="335A363A" w:rsidR="008B2ADB" w:rsidRPr="005F7800" w:rsidRDefault="0009215D" w:rsidP="00045A69">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00807D6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67351EC7" w14:textId="77777777" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="005E4CFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...291 lines deleted...]
-    <w:p w14:paraId="0994C1EC" w14:textId="77777777" w:rsidR="00A114BE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A114BE" w:rsidP="00702488">
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...189 lines deleted...]
-      <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...447 lines deleted...]
-        <w:r w:rsidRPr="005F7800">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67351EC7" w14:textId="77777777" w:rsidR="00045A69" w:rsidRDefault="00045A69" w:rsidP="005E4CFD">
-[...9 lines deleted...]
-    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...100 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc214002851"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc234913121"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="2B75629F" w14:textId="77777777" w:rsidR="00230648" w:rsidRPr="00A871DA" w:rsidRDefault="00230648" w:rsidP="00230648">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51552D3A" w14:textId="77777777" w:rsidR="00230648" w:rsidRPr="00A871DA" w:rsidRDefault="00230648" w:rsidP="00230648">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="4BB4DE24" w14:textId="77777777" w:rsidR="00230648" w:rsidRPr="00987E7B" w:rsidRDefault="00230648" w:rsidP="00230648">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc214002852"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc234913122"/>
       <w:r w:rsidRPr="0002378E">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -15827,93 +16153,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15981,77 +16307,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16234,98 +16566,106 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId42"/>
-          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="default" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc214002853"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc234913123"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -16718,66 +17058,66 @@
           </w:tcPr>
           <w:p w14:paraId="04604EFE" w14:textId="1DFFEDF6" w:rsidR="002F6854" w:rsidRPr="1125DAF6" w:rsidRDefault="002F6854" w:rsidP="002F6854">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC31CF8" w14:textId="39E282F6" w:rsidR="002F6854" w:rsidRPr="389FCA9F" w:rsidRDefault="002F6854" w:rsidP="002E7B00">
+          <w:p w14:paraId="7DC31CF8" w14:textId="42EBF8BF" w:rsidR="002F6854" w:rsidRPr="389FCA9F" w:rsidRDefault="002F6854" w:rsidP="002E7B00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t>Failure to complete 100% and upload 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E51315" w:rsidRPr="00C40B5D" w14:paraId="57D9FCE6" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18F1818D" w14:textId="7C9AF759" w:rsidR="00E51315" w:rsidRPr="007C354A" w:rsidRDefault="00E51315" w:rsidP="00E51315">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -17517,100 +17857,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:headerReference w:type="first" r:id="rId46"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45" cstate="print">
+                    <a:blip r:embed="rId47" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -17771,64 +18111,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="292A9368" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00FE1035" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE1035" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00FE1035" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -17894,52 +18242,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="7DE2B1CA">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="34E70BAF">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="386034BD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -17969,98 +18317,112 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="413A95FF">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="0A0D59F0">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="742DF5A4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00404276">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -18085,52 +18447,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="3473BABB">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7FEDBA7E">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="63CD5E43" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -18167,52 +18529,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="08E31E6E">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="3B8DDD50">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0152EA6E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -18538,56 +18900,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -18606,56 +18977,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -18752,84 +19132,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId46"/>
+      <w:headerReference w:type="first" r:id="rId48"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="207E05B0" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336" w:rsidP="00E756E0">
+    <w:p w14:paraId="7056B508" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="115293AD" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336" w:rsidP="00E756E0">
+    <w:p w14:paraId="492839E5" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7365B3FE" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336">
+    <w:p w14:paraId="22B5A1AE" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -18839,87 +19219,92 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="729AFD53" w14:textId="6A891E93" w:rsidR="005E2798" w:rsidRDefault="005E2798">
+  <w:p w14:paraId="729AFD53" w14:textId="70F6985A" w:rsidR="005E2798" w:rsidRPr="00D75BAF" w:rsidRDefault="00D75BAF" w:rsidP="00D75BAF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA518E">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18943,124 +19328,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="6327BF7A" w:rsidR="007B3967" w:rsidRDefault="005E2798">
+  <w:p w14:paraId="3226CF74" w14:textId="37C0EE9C" w:rsidR="007B3967" w:rsidRDefault="00D75BAF" w:rsidP="00D75BAF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BA518E">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D5B0384" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336" w:rsidP="00E756E0">
+    <w:p w14:paraId="480BA658" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58811674" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336" w:rsidP="00E756E0">
+    <w:p w14:paraId="53268ED7" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25A7EDF2" w14:textId="77777777" w:rsidR="005B7336" w:rsidRDefault="005B7336">
+    <w:p w14:paraId="5D7C943A" w14:textId="77777777" w:rsidR="00E04AEE" w:rsidRDefault="00E04AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="2D209670" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00AD1881">
       <w:t>653 Oncology and Hematology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -24374,50 +24762,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE8232E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F8AB7BE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="717CEE90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C01EFA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -24462,51 +24963,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F47777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1143DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -24551,51 +25052,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E83AD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE30528E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -24640,51 +25141,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79EAC866"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63368820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -24729,51 +25230,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A99FC7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BBBE08FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -24818,51 +25319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B204A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="033096D4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24931,51 +25432,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C94C051"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB403486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -25020,51 +25521,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -25133,51 +25634,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FCC0EE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB105C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -25229,138 +25730,138 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="279457362">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="969631907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="885069547">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="7104179">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1622612318">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="485780932">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="66849303">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1323506499">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1081098740">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="262763746">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1225725761">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1943874550">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1853758353">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="245698269">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1193769131">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="167016653">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="406657994">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1259486147">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="343672096">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1900433278">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="373509973">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="281958651">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="595229">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1322928059">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="112600885">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1820222403">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="83691359">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1438477799">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="107090678">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="13115417">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2061401017">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="812139558">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1752072076">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1300189426">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1668249335">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2028217002">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1921786992">
     <w:abstractNumId w:val="30"/>
   </w:num>
@@ -25370,222 +25871,232 @@
   <w:num w:numId="42" w16cid:durableId="194542418">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1665207681">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="237714049">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1425343174">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1165901220">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1180923699">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1336760329">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1722367580">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="804084585">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1412463267">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="2102753137">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1203516545">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="988171225">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="2116367887">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1523350581">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="357631764">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1560170148">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="505368581">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1370373815">
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="60"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
+    <w:rsid w:val="00007AA7"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="00022750"/>
     <w:rsid w:val="0002343B"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00045A69"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052567"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="0005690A"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00061584"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
+    <w:rsid w:val="00070061"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="000771F8"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="000834BE"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="0009215D"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00095E0B"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6062"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C0CBB"/>
     <w:rsid w:val="000C13D8"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C5121"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
@@ -25611,120 +26122,124 @@
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
+    <w:rsid w:val="00140B13"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160258"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="0016234D"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
+    <w:rsid w:val="00166C98"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="0016710A"/>
     <w:rsid w:val="00167796"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00175F66"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187CA3"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
+    <w:rsid w:val="001B431B"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
@@ -25738,242 +26253,255 @@
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
+    <w:rsid w:val="00230648"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
+    <w:rsid w:val="00254989"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261521"/>
     <w:rsid w:val="00261AED"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="00280348"/>
     <w:rsid w:val="002806DA"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A2BDD"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
+    <w:rsid w:val="002B71BF"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002E680B"/>
     <w:rsid w:val="002E7B00"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6854"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00314389"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00332841"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
+    <w:rsid w:val="003613C4"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003656FA"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
+    <w:rsid w:val="003737F0"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
+    <w:rsid w:val="00374BF2"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="003824F9"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="003872C6"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
@@ -26000,256 +26528,269 @@
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00404276"/>
+    <w:rsid w:val="004045A0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="004377F1"/>
+    <w:rsid w:val="00440172"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="004613A8"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="004756BD"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
+    <w:rsid w:val="004805F2"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="004952C8"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004C0BA6"/>
     <w:rsid w:val="004C1611"/>
+    <w:rsid w:val="004C17F9"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
+    <w:rsid w:val="004E2048"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2A2B"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F394D"/>
     <w:rsid w:val="004F4457"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
+    <w:rsid w:val="004F7480"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="005111A8"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
+    <w:rsid w:val="0053738E"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="00545F66"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055267E"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00571AFB"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="005842CD"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
@@ -26261,51 +26802,53 @@
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005D7585"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E2798"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E4CFD"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
+    <w:rsid w:val="005F029C"/>
     <w:rsid w:val="005F0799"/>
+    <w:rsid w:val="005F0E46"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F2A24"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
@@ -26342,95 +26885,98 @@
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
+    <w:rsid w:val="0067199E"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="006722CB"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="0068390F"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00685F1A"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="006957AD"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A380B"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
+    <w:rsid w:val="006A71AC"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
+    <w:rsid w:val="006C50FB"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D0A9B"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4899"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6593"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7EA0"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
@@ -26483,54 +27029,56 @@
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="007653E9"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782561"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="00791CB5"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
+    <w:rsid w:val="0079787C"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A69C4"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
@@ -26582,168 +27130,176 @@
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
+    <w:rsid w:val="00854324"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="00863CD4"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897A75"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A0E3A"/>
+    <w:rsid w:val="008A1040"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A266B"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A6E5F"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B2ADB"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F4268"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00923C65"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
+    <w:rsid w:val="009274E6"/>
     <w:rsid w:val="009275FB"/>
+    <w:rsid w:val="0092EA93"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="009418AD"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965A53"/>
@@ -26831,72 +27387,76 @@
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5ABB"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
+    <w:rsid w:val="00A02B2E"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A04554"/>
     <w:rsid w:val="00A053B1"/>
+    <w:rsid w:val="00A06A18"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A114BE"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A26067"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A36A79"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A41A2F"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
@@ -26926,451 +27486,469 @@
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A95F2F"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AB0398"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC1463"/>
     <w:rsid w:val="00AC3C7B"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD1881"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD625E"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5060"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF1DC6"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B25555"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
+    <w:rsid w:val="00B41D2C"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B643B9"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B73EE3"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B928D1"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
+    <w:rsid w:val="00BA518E"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA6789"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0818"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD6008"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
+    <w:rsid w:val="00BF1769"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
+    <w:rsid w:val="00BF28F2"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF4417"/>
+    <w:rsid w:val="00BF6748"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C06BCB"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30492"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
+    <w:rsid w:val="00C32C3A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4142B"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
+    <w:rsid w:val="00C50431"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C65E4F"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C72E71"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C750A7"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
+    <w:rsid w:val="00C9107C"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
+    <w:rsid w:val="00CB2BFA"/>
     <w:rsid w:val="00CB3305"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D02007"/>
+    <w:rsid w:val="00D031D9"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F11"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37A49"/>
     <w:rsid w:val="00D37EA5"/>
+    <w:rsid w:val="00D4144C"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D4375B"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
+    <w:rsid w:val="00D75BAF"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D808E4"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB131F"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
@@ -27383,179 +27961,186 @@
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE517C"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E002BB"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
+    <w:rsid w:val="00E04AEE"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E104B0"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E169E8"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E302DF"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E51315"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E556DB"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E70749"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
+    <w:rsid w:val="00E73889"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E2D"/>
+    <w:rsid w:val="00EB05ED"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED4462"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF0F1C"/>
+    <w:rsid w:val="00EF10BB"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F0526A"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F262ED"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F30868"/>
     <w:rsid w:val="00F31D78"/>
@@ -27575,101 +28160,104 @@
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F633EB"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
+    <w:rsid w:val="00F7585F"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F83D6F"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93C28"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
+    <w:rsid w:val="00FA07BE"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC3971"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD0D72"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD58F0"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE1035"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
@@ -27692,50 +28280,51 @@
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
+    <w:rsid w:val="08FF78F0"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
@@ -27810,100 +28399,103 @@
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
+    <w:rsid w:val="248C1083"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
+    <w:rsid w:val="2F5C306B"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
+    <w:rsid w:val="2FE88EF8"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
@@ -27974,50 +28566,51 @@
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
+    <w:rsid w:val="4F054CFB"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
@@ -28063,66 +28656,68 @@
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
+    <w:rsid w:val="650C4375"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
+    <w:rsid w:val="693723C7"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6DF19423"/>
     <w:rsid w:val="6E6BC675"/>
@@ -30072,51 +30667,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gulick@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=3095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190000052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://accessmedicine.mhmedical.com/book.aspx?bookid=2962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gulick@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=3541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://www.clinicalkey.com/dura/browse/bookChapter/3-s2.0-C20190000052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=http://accessmedicine.mhmedical.com/book.aspx?bookid=2962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30387,52 +30982,101 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -30659,164 +31303,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...52 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{789AA098-1775-4F5D-B3CD-B4BB36E91BEC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8522B658-0F01-454F-8DB4-B2549D4DE61F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>6829</Words>
-  <Characters>38930</Characters>
+  <Words>7061</Words>
+  <Characters>40254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>324</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>335</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45668</CharactersWithSpaces>
+  <CharactersWithSpaces>47221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>128900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>