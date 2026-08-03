--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -7,94 +7,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -322,105 +323,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6201022B" w14:textId="77777777" w:rsidR="00FC7C7A" w:rsidRPr="001613D1" w:rsidRDefault="00FC7C7A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7888F2BA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00A65B64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8471AA" w14:textId="77777777" w:rsidR="00FC7C7A" w:rsidRPr="001613D1" w:rsidRDefault="00FC7C7A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -479,70 +489,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52393B7B" w14:textId="77777777" w:rsidR="000B6DD2" w:rsidRDefault="000B6DD2" w:rsidP="000B6DD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ABB9EB" w14:textId="77777777" w:rsidR="000B6DD2" w:rsidRPr="001613D1" w:rsidRDefault="000B6DD2" w:rsidP="000B6DD2">
+    <w:p w14:paraId="78ABB9EB" w14:textId="27D57F76" w:rsidR="000B6DD2" w:rsidRPr="001613D1" w:rsidRDefault="000B6DD2" w:rsidP="000B6DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="6F085D36" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="000B6DD2" w:rsidP="000B6DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -569,51 +587,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="521836B4" w14:textId="77777777" w:rsidR="00FC7C7A" w:rsidRPr="00C40B5D" w:rsidRDefault="00FC7C7A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="1892775D" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -637,2663 +655,2765 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5E5F" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
+    <w:p w14:paraId="71DC9AF6" w14:textId="77777777" w:rsidR="00CA74DB" w:rsidRPr="00C40B5D" w:rsidRDefault="00CA74DB" w:rsidP="00CA74DB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFDF248" w14:textId="2F70BEF3" w:rsidR="00CD7E66" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="1626C57E" w14:textId="5232BCEF" w:rsidR="00194C45" w:rsidRDefault="00CA74DB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214002980" w:history="1">
-        <w:r w:rsidR="00CD7E66" w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913388" w:history="1">
+        <w:r w:rsidR="00194C45" w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00CD7E66">
+        <w:r w:rsidR="00194C45">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CD7E66">
+        <w:r w:rsidR="00194C45">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CD7E66">
-[...10 lines deleted...]
-        <w:r w:rsidR="00CD7E66">
+        <w:r w:rsidR="00194C45">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913388 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00194C45">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00194C45">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CD7E66">
+        <w:r w:rsidR="00194C45">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CD7E66">
+        <w:r w:rsidR="00194C45">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F448B5F" w14:textId="7D0D4BF9" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="68731EC1" w14:textId="7894BF36" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002981" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913389" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002981 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913389 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63A3B438" w14:textId="4458E622" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="236FC3DB" w14:textId="0F327CE3" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002982" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913390" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002982 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913390 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A45BA16" w14:textId="11457B2B" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="11B97810" w14:textId="252367F6" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002983" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913391" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002983 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0000AD7F" w14:textId="38911E63" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="133FA694" w14:textId="014AA6C2" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002984" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913392" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002984 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="350C89E6" w14:textId="2961E6D7" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="0BE6280D" w14:textId="27A67F3A" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002985" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913393" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002985 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D130F34" w14:textId="12B38ACF" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="179B3B9D" w14:textId="7275EB54" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002986" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913394" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002986 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F3B0C91" w14:textId="28F9B55A" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="394AB50D" w14:textId="7ED2A7EF" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002987" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913395" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002987 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913395 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="375DE5E0" w14:textId="6DD6FB97" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="02108459" w14:textId="6B749664" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002988" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913396" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002988 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913396 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28489BFE" w14:textId="6865FC37" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="4EB20EE4" w14:textId="7335B09B" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002989" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913397" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>EDUCATIONAL GOALS</w:t>
+          <w:t>EDUCATIONAL OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002989 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04951C0B" w14:textId="373B6E93" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="1FF22264" w14:textId="3BC3E5F7" w:rsidR="00194C45" w:rsidRDefault="00194C45">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913398" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913398 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="271E0D7A" w14:textId="4869E5AE" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002990" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913399" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002990 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67619162" w14:textId="45F184A6" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="46F7CF2C" w14:textId="23E16709" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002991" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913400" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913400 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25135011" w14:textId="5B1D8FAA" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="2BD39A43" w14:textId="74301F20" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002992" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913401" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F3727E" w14:textId="6EE1FCB7" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="6FD1B68E" w14:textId="721B1EAE" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002993" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913402" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="467C2F34" w14:textId="7586ABB0" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="5B556AF5" w14:textId="417A814F" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002994" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913403" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="252BB93B" w14:textId="5BE18347" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="76F51F21" w14:textId="37830ED9" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002995" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913404" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="196DD006" w14:textId="5932D0BB" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="34B824EF" w14:textId="7E30EEE8" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002996" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913405" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002996 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24D22383" w14:textId="7BABE990" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="176DA6B0" w14:textId="5631758F" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002997" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913406" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA92E4F" w14:textId="5550D183" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="64A07AD0" w14:textId="080B62CF" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002998" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913407" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002998 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71625EBE" w14:textId="6532A09F" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="7B946556" w14:textId="4E3AE1AA" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214002999" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913408" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214002999 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D99B41" w14:textId="3843249F" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="0700840A" w14:textId="6D6B9BB9" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003000" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913409" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6825ECBF" w14:textId="7791B2E0" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="39D62769" w14:textId="02F36536" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003001" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913410" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003001 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11F836F4" w14:textId="5B6BBD19" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="67B2AE53" w14:textId="641B2586" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003002" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913411" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003002 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A60E0C4" w14:textId="12B81B60" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="4CD6956C" w14:textId="18F238A5" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003003" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913412" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003003 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="719BACE5" w14:textId="11EB6E70" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="5F2F1FF5" w14:textId="39AE1CEC" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003004" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913413" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003004 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913413 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C44CA65" w14:textId="51781841" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="2DE9DE09" w14:textId="5A4C75E7" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003005" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913414" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003005 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913414 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7615729C" w14:textId="23F6BDF3" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+    <w:p w14:paraId="7FF7C58C" w14:textId="2B837041" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003006" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913415" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003006 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913415 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FDAB67F" w14:textId="483C4149" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="5F629A99" w14:textId="0B7B7A0C" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003007" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913416" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003007 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913416 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7497E84C" w14:textId="59E35471" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="64D1BA78" w14:textId="4A63C400" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003008" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913417" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003008 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913417 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02B7945D" w14:textId="7326E07B" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="5CEB7418" w14:textId="2139983F" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003009" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913418" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00CE2391">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003009 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913418 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57C364DD" w14:textId="49BF96EF" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="4FD1A924" w14:textId="43A57724" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003010" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913419" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003010 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913419 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E014B26" w14:textId="67B8262C" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="39529D8D" w14:textId="340C4694" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003011" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913420" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003011 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913420 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12ACF1FC" w14:textId="3866FE75" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="3172EB09" w14:textId="51AB87CF" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003012" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913421" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003012 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913421 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FCC09B8" w14:textId="44E9CA72" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="20AF96AE" w14:textId="76AA27BC" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003013" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913422" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003013 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913422 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="219DA206" w14:textId="53724349" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="0B3465F5" w14:textId="78C71DD5" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003014" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913423" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003014 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913423 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="375D9347" w14:textId="7D7F2FEE" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
-[...60 lines deleted...]
-    <w:p w14:paraId="1BE7CF21" w14:textId="37262153" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="74382C30" w14:textId="192CF6E2" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003016" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913424" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003016 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913424 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2701F1A4" w14:textId="723ACBBA" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="2A041284" w14:textId="67AC4DD6" w:rsidR="00194C45" w:rsidRDefault="00194C45">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913425" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913425 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79472D23" w14:textId="36DC12BF" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003017" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913426" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913426 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A9B9A17" w14:textId="1895B7C0" w:rsidR="00194C45" w:rsidRDefault="00194C45">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234913427" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003017 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913427 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="109FF374" w14:textId="2FDC8878" w:rsidR="00CD7E66" w:rsidRDefault="00CD7E66">
+    <w:p w14:paraId="7E73404A" w14:textId="7F3FECB0" w:rsidR="00194C45" w:rsidRDefault="00194C45">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214003018" w:history="1">
-        <w:r w:rsidRPr="00CE2391">
+      <w:hyperlink w:anchor="_Toc234913428" w:history="1">
+        <w:r w:rsidRPr="00D97B5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214003018 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234913428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="634B5892" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
-[...54 lines deleted...]
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="5589153D" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="00CA74DB" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214002980"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc230012619"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234913388"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2477"/>
         <w:gridCol w:w="4898"/>
         <w:gridCol w:w="1975"/>
@@ -3383,51 +3503,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="374770EB" w14:textId="11964422" w:rsidR="00AC7F8D" w:rsidRPr="00515EC5" w:rsidRDefault="00B57F8D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4D9A2B9E" w14:textId="56CB45EA" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4D9A2B9E" w14:textId="56CB45EA" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22440732" w14:textId="4842067E" w:rsidR="00AC7F8D" w:rsidRPr="00242A8E" w:rsidRDefault="00AC7F8D" w:rsidP="00242A8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3460,75 +3580,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D4D272" w14:textId="41538A84" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="00242A8E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F460F8D" w14:textId="5175B49A" w:rsidR="00AC7F8D" w:rsidRPr="00355156" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="4F460F8D" w14:textId="5175B49A" w:rsidR="00AC7F8D" w:rsidRPr="00355156" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4740109C" w14:textId="328E142B" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4740109C" w14:textId="328E142B" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E766900" w14:textId="062535B1" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00AC7F8D" w:rsidP="002A68CF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17D3C">
@@ -3549,75 +3670,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FA710E5" w14:textId="5C898950" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00AC7F8D" w:rsidP="002A68CF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17D3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA87BE8" w14:textId="2B9E62DF" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="0FA87BE8" w14:textId="2B9E62DF" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="604E8E13" w14:textId="3E0073FC" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="604E8E13" w14:textId="3E0073FC" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03AB2ADE" w14:textId="23659CE1" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00AC7F8D" w:rsidP="002A68CF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17D3C">
@@ -3638,75 +3760,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5898284A" w14:textId="0C401CE9" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00AC7F8D" w:rsidP="002A68CF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E17D3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326E54CD" w14:textId="7643C034" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="326E54CD" w14:textId="7643C034" w:rsidR="00AC7F8D" w:rsidRPr="00E17D3C" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4908C215" w14:textId="445A5F5C" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="4908C215" w14:textId="445A5F5C" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72E4B027" w14:textId="1F5894D3" w:rsidR="00AC7F8D" w:rsidRPr="0051034F" w:rsidRDefault="00AC7F8D" w:rsidP="00441C24">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-73"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3797,135 +3920,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="419D4264" w14:textId="103B16B9" w:rsidR="00AC7F8D" w:rsidRPr="0051034F" w:rsidRDefault="00AC7F8D" w:rsidP="00441C24">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0051034F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box (70% required to pass)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A5A2A6" w14:textId="77777777" w:rsidR="00B57F8D" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
-[...59 lines deleted...]
-          <w:p w14:paraId="5A091BC5" w14:textId="3BFE95A1" w:rsidR="00AC7F8D" w:rsidRPr="0051034F" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="5A091BC5" w14:textId="3BFE95A1" w:rsidR="00AC7F8D" w:rsidRPr="0051034F" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="1DBC7686" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="1DBC7686" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3937,536 +4001,630 @@
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4898" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF0C84B" w14:textId="77777777" w:rsidR="00B57F8D" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
-[...43 lines deleted...]
-          <w:p w14:paraId="621BB8BC" w14:textId="69C65289" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="621BB8BC" w14:textId="69C65289" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5F6C6CAA" w:rsidTr="00B57F8D">
+      <w:tr w:rsidR="00AC7F8D" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5F6C6CAA" w:rsidTr="00B858FE">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2477" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4898" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="006D1DF8">
+          <w:p w14:paraId="6474B9EE" w14:textId="3EC98CCF" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00AC7F8D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D91B0DD" w14:textId="4C5FA2CC" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00B57F8D" w:rsidP="00B57F8D">
+          <w:p w14:paraId="5D91B0DD" w14:textId="4C5FA2CC" w:rsidR="00AC7F8D" w:rsidRPr="00165CD1" w:rsidRDefault="00B57F8D" w:rsidP="00B858FE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EF6AF42" w14:textId="77777777" w:rsidR="0091566F" w:rsidRDefault="0091566F" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="19781628" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214002981"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc230012620"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc234913389"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="1A80E108" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="0051444A" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of </w:t>
       </w:r>
       <w:r w:rsidR="0091566F" w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pulmonary </w:t>
       </w:r>
       <w:r w:rsidR="008E6699" w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214002982"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230012621"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234913390"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="4BF0FD5E" w:rsidR="00CE2397" w:rsidRPr="002950BB" w:rsidRDefault="5742764E" w:rsidP="002950BB">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214002983"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230012622"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234913391"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427AC7D0" w14:textId="77777777" w:rsidR="002950BB" w:rsidRPr="002950BB" w:rsidRDefault="002950BB" w:rsidP="002950BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214002984"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc230012623"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234913392"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214002985"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc230012624"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234913393"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4478,51 +4636,65 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
@@ -4561,365 +4733,391 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+    <w:p w14:paraId="62165303" w14:textId="3DCB4DFD" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
+        <w:t>Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214002986"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc230012625"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234913394"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="157CE296" w14:textId="77777777" w:rsidR="00817B27" w:rsidRDefault="00817B27" w:rsidP="00817B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Int_c5FpvrPb"/>
+      <w:bookmarkStart w:id="14" w:name="_Int_c5FpvrPb"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_XOTn2MoT"/>
+      <w:bookmarkStart w:id="15" w:name="_Int_XOTn2MoT"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="730D4DCF" w14:textId="77777777" w:rsidR="00817B27" w:rsidRDefault="00817B27" w:rsidP="00817B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="606EFCAD" w14:textId="77777777" w:rsidR="00817B27" w:rsidRDefault="00817B27" w:rsidP="00817B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Int_De2tIhlR"/>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Int_De2tIhlR"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE06A11" w14:textId="77777777" w:rsidR="00817B27" w:rsidRDefault="00817B27" w:rsidP="00817B27">
+    <w:p w14:paraId="45A17AE0" w14:textId="77777777" w:rsidR="0091566F" w:rsidRDefault="0091566F" w:rsidP="00FC5E5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134F90E5" w14:textId="2A7E2D6D" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00817B27" w:rsidP="00817B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for elective rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214002987"/>
-      <w:r w:rsidRPr="00593906">
+      <w:bookmarkStart w:id="17" w:name="_Toc230012626"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234913395"/>
+      <w:r w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00941F4E">
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00941F4E" w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214002988"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc230012627"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234913396"/>
       <w:r w:rsidRPr="00C46D93">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="56237F27" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop an appreciation of the practice of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Int_ksN4UM55"/>
+      <w:bookmarkStart w:id="21" w:name="_Int_ksN4UM55"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>medicine as</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to pulmonology and sleep medicine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD1D9F4" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Int_WtlXZvwS"/>
+      <w:bookmarkStart w:id="22" w:name="_Int_WtlXZvwS"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="4FA336DD" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="86" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437C923A" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
@@ -4967,59 +5165,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="090E89B0" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obstructive lung </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Int_4g0Xt4Te"/>
+      <w:bookmarkStart w:id="23" w:name="_Int_4g0Xt4Te"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>diseases</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> particularly Asthma and COPD/chronic bronchitis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC4DFAF" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
@@ -5029,51 +5227,67 @@
         </w:rPr>
         <w:t>Bronchiectasis and its common causes (including Cystic Fibrosis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C5FFA2" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Restrictive lung diseases particularly interstitial lung diseases</w:t>
+        <w:t xml:space="preserve">Restrictive lung </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>diseases</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> particularly interstitial lung diseases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AECD97F" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Thromboembolic diseases particularly Acute Pulmonary Embolism and Deep Venous thrombosis</w:t>
       </w:r>
@@ -5428,74 +5642,74 @@
         </w:rPr>
         <w:t>Obstructive and Central Sleep Apnea</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346BB8A6" w14:textId="77777777" w:rsidR="00F370EC" w:rsidRPr="00AF40B7" w:rsidRDefault="00F370EC" w:rsidP="000514C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Use of Non-Invasive Positive Pressure Ventilation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FDA3E5" w14:textId="1B4183B5" w:rsidR="00F370EC" w:rsidRPr="00891891" w:rsidRDefault="00F370EC" w:rsidP="00891891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The student should complete a medical history including details of current symptoms,</w:t>
       </w:r>
       <w:r w:rsidR="00891891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00572367">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>previous pulmonary/sleep issues and management efforts, and risk factors that</w:t>
       </w:r>
       <w:r w:rsidR="00891891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00572367">
         <w:rPr>
@@ -5630,254 +5844,916 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Understand basic pulmonary pathology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="5E5DF8ED" w:rsidR="006630FF" w:rsidRPr="005E20F6" w:rsidRDefault="006630FF" w:rsidP="00094ADE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64DF3C6E" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="00904E92">
+    <w:p w14:paraId="64DF3C6E" w14:textId="2CCD1184" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="00904E92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc169503148"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="76C60F49">
+      <w:bookmarkStart w:id="24" w:name="_Toc169503148"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc173325851"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230012628"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234913397"/>
+      <w:r w:rsidRPr="6FEB9712">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>EDUCATIONAL GOALS</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">EDUCATIONAL </w:t>
+      </w:r>
+      <w:r w:rsidR="1557C8E4" w:rsidRPr="6FEB9712">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="631E29D1" w14:textId="13CA9E0F" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="0091566F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Int_NGizMk9S"/>
+      <w:bookmarkStart w:id="28" w:name="_Int_NGizMk9S"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Pulmonology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to pulmonology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1737194F" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="0091566F">
+    <w:p w14:paraId="1737194F" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="00FC5E5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute and chronic pulmonary diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D2B222" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="0091566F">
+    <w:p w14:paraId="37D2B222" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="00FC5E5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize evaluation of risk factors, and management of risk factors to prevent disease advancement if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2908924D" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="0091566F">
+    <w:p w14:paraId="2908924D" w14:textId="77777777" w:rsidR="00904E92" w:rsidRPr="00AF40B7" w:rsidRDefault="00904E92" w:rsidP="00FC5E5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include learning to perform a complete and accurate patient history and physical exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CACB8FC" w14:textId="77777777" w:rsidR="00961707" w:rsidRDefault="00904E92" w:rsidP="0091566F">
+    <w:p w14:paraId="6CACB8FC" w14:textId="77777777" w:rsidR="00961707" w:rsidRDefault="00904E92" w:rsidP="00FC5E5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include identification and indications for appropriate diagnostic studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583900E7" w14:textId="33520593" w:rsidR="006630FF" w:rsidRPr="00961707" w:rsidRDefault="00904E92" w:rsidP="0091566F">
+    <w:p w14:paraId="583900E7" w14:textId="33520593" w:rsidR="006630FF" w:rsidRPr="00961707" w:rsidRDefault="00904E92" w:rsidP="00FC5E5F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961707">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common pulmonary disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C27A5D" w14:textId="77777777" w:rsidR="00961707" w:rsidRPr="00AF40B7" w:rsidRDefault="00961707" w:rsidP="00904E92">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="14319627" w14:textId="77777777" w:rsidR="00A92574" w:rsidRDefault="00A92574" w:rsidP="00C01D72">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc222819238"/>
+    </w:p>
+    <w:p w14:paraId="30BEAC65" w14:textId="205C68EA" w:rsidR="00C01D72" w:rsidRPr="00A92574" w:rsidRDefault="00C01D72" w:rsidP="00C01D72">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc234913398"/>
+      <w:r w:rsidRPr="00A92574">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="29D7B1B8" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="00A92574">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AOA developed the Core Competencies to represent seven defined areas. In 2012, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pulmonary Disease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C9A29B" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6FE815" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2723F5" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549B1591" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document diagnostic and/or treatment details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9731EB" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F62E0D5" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F582AC2" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D5D71" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A6B9C1" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7130E4C5" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC55A97" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D314AF7" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Obtain written or oral informed consent for procedures and/or treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4715C62A" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and accurately interpret relevant laboratory, imaging, and other diagnostic studies related to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29600A55" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647926E2" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D59B4C" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB37B5E" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share information using language the patient can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check for patient understanding and questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9086EF" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76956B18" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A639D" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240C6D75" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCFD8CE" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBD0C43" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528C2D5F" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Report accurate, relevant information to patients and members of the health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B576D7" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate respect for the patient’s right to decline participation in teaching or research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>endeavors, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that his or her refusal does not adversely affect the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9D146F" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5725C99A" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB40CA2" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources, and apply such information appropriately to decisions relating to patient care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19558E14" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023845F9" w14:textId="77777777" w:rsidR="007A3062" w:rsidRPr="00D703E2" w:rsidRDefault="007A3062" w:rsidP="007A3062">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798D34C6" w14:textId="65B16379" w:rsidR="00C01D72" w:rsidRPr="00A92574" w:rsidRDefault="007A3062" w:rsidP="00A92574">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D703E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214002990"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc230012629"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc234913399"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5912,107 +6788,111 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214002991"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc230012630"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc234913400"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214002992"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc230012631"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc234913401"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9E9912" w14:textId="7380012C" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
+    <w:p w14:paraId="4B9E9912" w14:textId="663E01AF" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6045,59 +6925,70 @@
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pin </w:t>
       </w:r>
       <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EC6F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pulmonary Disease</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B559F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6116,213 +7007,278 @@
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305697A6" w14:textId="77777777" w:rsidR="003320A8" w:rsidRDefault="003320A8" w:rsidP="00702488">
+    <w:p w14:paraId="48738305" w14:textId="77777777" w:rsidR="00763BEE" w:rsidRPr="00A23641" w:rsidRDefault="00763BEE" w:rsidP="00B559F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="360"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="46968B7A" w14:textId="75424942" w:rsidR="00BD03AC" w:rsidRDefault="00A23641" w:rsidP="004C378E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46968B7A" w14:textId="02E0C297" w:rsidR="00BD03AC" w:rsidRDefault="00A23641" w:rsidP="004C378E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001273FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Robb</w:t>
       </w:r>
       <w:r w:rsidR="000C724F" w:rsidRPr="001273FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ins and Cotran Pathologic Basis of Disease, Tenth Edition,</w:t>
+        <w:t xml:space="preserve">ins and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C724F" w:rsidRPr="001273FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cotran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C724F" w:rsidRPr="001273FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pathologic Basis of Disease, </w:t>
+      </w:r>
+      <w:r w:rsidR="000734AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eleventh</w:t>
+      </w:r>
+      <w:r w:rsidR="000734AE" w:rsidRPr="001273FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C724F" w:rsidRPr="001273FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Edition,</w:t>
       </w:r>
       <w:r w:rsidR="000B5287" w:rsidRPr="001273FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kumar et al, Elsevie</w:t>
       </w:r>
       <w:r w:rsidR="00DB5CC9" w:rsidRPr="001273FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>r, 2021 – chapter 15, The Lung:</w:t>
+        <w:t>r, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD456D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DB5CC9" w:rsidRPr="001273FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – chapter 15, The Lung:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5CC9" w:rsidRPr="001273FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="!/content/book/3-s2.0-B9780323531139000157" w:history="1">
-        <w:r w:rsidR="0020686A" w:rsidRPr="001273FF">
+      <w:hyperlink r:id="rId23" w:anchor="!/content/book/3-s2.0-B9780443264528000242" w:history="1">
+        <w:r w:rsidR="001A7857" w:rsidRPr="001A7857">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/content/book/3-s2.0-B9780323531139000157</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/content/book/3-s2.0-B9780443264528000242</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="001A7857" w:rsidRPr="001A7857">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="008A561B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C378E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA04D4E" w14:textId="4FA001DE" w:rsidR="003517D6" w:rsidRPr="003517D6" w:rsidRDefault="00DF0458" w:rsidP="00763BEE">
+    <w:p w14:paraId="6AA04D4E" w14:textId="3217B16A" w:rsidR="003517D6" w:rsidRPr="003517D6" w:rsidRDefault="00DF0458" w:rsidP="00763BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Harrison’s Principles of Internal Medicine, 21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF0458">
+        <w:t>Harrison’s Principles of Internal Medicine,</w:t>
+      </w:r>
+      <w:r w:rsidR="00831317">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>st</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition</w:t>
       </w:r>
       <w:r w:rsidR="006D2472">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Loscalzo et al, McGraw-Hill, </w:t>
       </w:r>
       <w:r w:rsidR="00B201CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2022 – Part 7:  Disorders of the Respiratory System:</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA08A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B201CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – Part 7:  Disorders of the Respiratory System:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B201CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="262858997">
-        <w:r w:rsidR="003517D6" w:rsidRPr="76C60F49">
+      <w:hyperlink r:id="rId24" w:anchor="292052831" w:history="1">
+        <w:r w:rsidR="00A40914" w:rsidRPr="00A40914">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3095#262858997</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3541#292052831</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00A40914" w:rsidRPr="00A40914">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="008A561B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003517D6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D8CE01" w14:textId="532469CD" w:rsidR="00155652" w:rsidRPr="00155652" w:rsidRDefault="00173155" w:rsidP="00763BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
@@ -6370,312 +7326,443 @@
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidR="00155652" w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://introductiontoradiology.net/courses/rad/cxr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A561B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00155652">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBA83A6" w14:textId="77777777" w:rsidR="000137F6" w:rsidRDefault="00A71696" w:rsidP="00763BEE">
+    <w:p w14:paraId="1EBA83A6" w14:textId="72A1857A" w:rsidR="000137F6" w:rsidRDefault="00A71696" w:rsidP="00763BEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hyatt’s Interpretation of Pulmonary Function Tests</w:t>
       </w:r>
-      <w:r w:rsidR="00557E28">
+      <w:r w:rsidR="00557E28" w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 5</w:t>
       </w:r>
-      <w:r w:rsidR="00557E28" w:rsidRPr="00557E28">
+      <w:r w:rsidR="00557E28" w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00557E28">
+      <w:r w:rsidR="00557E28" w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition, Scanlon &amp; Hyatt, </w:t>
       </w:r>
-      <w:r w:rsidR="00CA2F43">
+      <w:r w:rsidR="00CA2F43" w:rsidRPr="4D9594B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Wolters Kluwer, 2019:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E272A1E" w14:textId="6F19A691" w:rsidR="00016A4F" w:rsidRDefault="000137F6" w:rsidP="000137F6">
+        <w:t>Wolters Kluwer, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="000321EA" w:rsidRPr="4D9594B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2F43" w:rsidRPr="4D9594B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E272A1E" w14:textId="409C53E6" w:rsidR="00016A4F" w:rsidRDefault="000137F6" w:rsidP="000137F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Chapter 14: Interpreting Pulmonary Function Tests:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00016A4F" w:rsidRPr="00C43708">
+        <w:r w:rsidR="002F7568" w:rsidRPr="00EF0080">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=115&amp;c=RVBVQg</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=125&amp;c=RVBVQg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008A561B">
-[...7 lines deleted...]
-    <w:p w14:paraId="5BB41B2A" w14:textId="436C4EBF" w:rsidR="00C94180" w:rsidRDefault="00764502" w:rsidP="000137F6">
+    </w:p>
+    <w:p w14:paraId="5BB41B2A" w14:textId="0BD69771" w:rsidR="00C94180" w:rsidRDefault="00764502" w:rsidP="000137F6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="253" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="4D9594B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Chapter 15: Illustrative Cases:</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00C94180" w:rsidRPr="00C43708">
+        <w:r w:rsidR="004260AA" w:rsidRPr="004260AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=129&amp;c=RVBVQg</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=140&amp;c=RVBVQg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008A561B">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1728F42D" w14:textId="418738B2" w:rsidR="003320A8" w:rsidRPr="00C40B5D" w:rsidRDefault="003320A8" w:rsidP="00C6543B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-20" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214002993"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230012632"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc234913402"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214002994"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc230012633"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc234913403"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6C67C82B" w14:textId="77777777" w:rsidR="009B2213" w:rsidRDefault="009B2213" w:rsidP="009B2213">
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="3C92AB8A" w14:textId="13FA7D90" w:rsidR="00C56A2F" w:rsidRDefault="00CB2E6A" w:rsidP="009B2213">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="76C60F49">
-[...7 lines deleted...]
-    <w:p w14:paraId="647703A5" w14:textId="77777777" w:rsidR="009B2213" w:rsidRDefault="009B2213" w:rsidP="009B2213">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Additional resources on Pulmonary Function Tests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9286E4" w14:textId="3F045717" w:rsidR="00B936F3" w:rsidRDefault="00B936F3" w:rsidP="00B936F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A92574">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current Medical Diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00430918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Treatment 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3987">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; 9-02</w:t>
+      </w:r>
+      <w:r w:rsidR="0096160D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Pulmonary Function Tests:</w:t>
+      </w:r>
+      <w:r w:rsidR="00430918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00430918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00430918" w:rsidRPr="00430918">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?sectionid=299402913&amp;bookid=3594&amp;Resultclick=2</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39E84DC7" w14:textId="5C6BB991" w:rsidR="00AB69D8" w:rsidRPr="00A92574" w:rsidRDefault="0046325F" w:rsidP="00A92574">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pulmonary Function Tests, Ponce et al, 2023:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00C150EB" w:rsidRPr="00C150EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.ncbi.nlm.nih.gov/books/NBK482339/.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27811EC3" w14:textId="77777777" w:rsidR="00C56A2F" w:rsidRDefault="00C56A2F" w:rsidP="009B2213">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="76C60F49">
-[...23 lines deleted...]
-    <w:p w14:paraId="44D3ABAE" w14:textId="77777777" w:rsidR="009B2213" w:rsidRDefault="009B2213" w:rsidP="009B2213">
+    </w:p>
+    <w:p w14:paraId="6C67C82B" w14:textId="0B53C389" w:rsidR="009B2213" w:rsidRDefault="009B2213" w:rsidP="009B2213">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Recommended journal reading during the pulmonary clerkship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D3ABAE" w14:textId="1E65A7D8" w:rsidR="009B2213" w:rsidRDefault="009B2213" w:rsidP="009B2213">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MSU Libraries/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>BrowZine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="76C60F49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://browzine.com/libraries/118/subjects</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="180372DA" w14:textId="0241E0A0" w:rsidR="008F2DAD" w:rsidRDefault="002A602E" w:rsidP="005D055D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine (Elsevier), </w:t>
       </w:r>
       <w:r w:rsidR="00B05D18">
         <w:rPr>
@@ -6697,51 +7784,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="005D055D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidR="00B05D18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B05D18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00704EF1" w:rsidRPr="006E794A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/medicine/vol/51/issue/10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B867C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D01DD92" w14:textId="6FCDAF2C" w:rsidR="00704EF1" w:rsidRDefault="0092420E" w:rsidP="005D055D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
@@ -6757,875 +7844,875 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine (Elsevier), Respiratory Disorders Part 2 of 3, Volume 51, Issue 11, </w:t>
       </w:r>
       <w:r w:rsidR="0021755D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0092420E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/medicine/vol/51/issue/11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B867C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76653EE0" w14:textId="3878E3E7" w:rsidR="0092420E" w:rsidRPr="005D055D" w:rsidRDefault="0092420E" w:rsidP="005D055D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medicine (Elsevier), Respiratory Disorders Part 3 of 3, Volume 51, Issue 12, December 2023:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0092420E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/journal/medicine/vol/51/issue/12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B867C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300BE28B" w14:textId="77777777" w:rsidR="008F2DAD" w:rsidRDefault="008F2DAD" w:rsidP="009B2213">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12DC510F" w14:textId="27E4667E" w:rsidR="009B2213" w:rsidRPr="00D822C2" w:rsidRDefault="009B2213" w:rsidP="00D822C2">
+      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214002995"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230012634"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234913404"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="432E7872" w14:textId="10CBF55B" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">GOLD guidelines   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://goldcopd.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CF818E" w14:textId="7B904EC4" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">GINA guidelines    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://ginasthma.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAA241C" w14:textId="2F43113D" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">BrowZine through MSU Libraries    </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId34">
+        <w:t>BrowZine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through MSU Libraries    </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://browzine.com/libraries/118/subjects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49384C38" w14:textId="281D3538" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">BMJ Best Practice through MSU Libraries (a must-have resource) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://bestpractice-bmj-com.proxy2.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD0D88A" w14:textId="300122ED" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Int_bDXBsFKP"/>
+      <w:bookmarkStart w:id="44" w:name="_Int_bDXBsFKP"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CDC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> apps </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/digital-social-media-tools/mobile/applications/cdcgeneral/promos/cdcmobileapp.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0FD197" w14:textId="3DD0DBD4" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasgow Coma Score </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/dengue/training/cme/ccm/page57206.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE8752F" w14:textId="108E38F2" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Int_mEBxFfcA"/>
+      <w:bookmarkStart w:id="45" w:name="_Int_mEBxFfcA"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ESC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European Society of Cardiology) pocket guidelines (sign up for free) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.escardio.org/Guidelines/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE4520F" w14:textId="3B2B6917" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medscape </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.medscape.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452CD5F3" w14:textId="1459BBA3" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile PDR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.pdr.net/mobilepdr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6418B693" w14:textId="3AC115A2" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Int_1P5TfDsB"/>
+      <w:bookmarkStart w:id="46" w:name="_Int_1P5TfDsB"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NIH</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stroke Scale </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.stroke.nih.gov/documents/NIH_Stroke_Scale_508C.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23210370" w14:textId="2F41205F" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">PubMed mobile </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/m/pubmed.16418439/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448DB7F4" w14:textId="7083B97F" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Int_Q7EK85hK"/>
+      <w:bookmarkStart w:id="47" w:name="_Int_Q7EK85hK"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>COPD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pocket Consultant (free from COPD Foundation) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.copdfoundation.org/Learn-More/The-COPD-Pocket-Consultant-Guide/Healthcare-Provider-Track.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD6E46F" w14:textId="05A1AF8D" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Web Path: path images test exam tutorials  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://webpath.med.utah.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212E06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">lease note that the direct link to pulmonary pathology questions is: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00212E06" w:rsidRPr="00E92FDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://webpath.med.utah.edu/EXAM/MULTORG/examidx.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A528F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E06332A" w14:textId="7B37BDA6" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Int_I2htaPyx"/>
+      <w:bookmarkStart w:id="48" w:name="_Int_I2htaPyx"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>OME</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oxford Medical Education (highly recommended)  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId48">
         <w:r w:rsidRPr="6B9E928B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.oxfordmedicaleducation.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713D0DAB" w14:textId="4A71108B" w:rsidR="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Visual DX (through MSU Libraries) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-visualdx-com.proxy1.cl.msu.edu/visualdx/7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00212E06">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="51E7B91A" w:rsidR="00A52DCE" w:rsidRPr="000F7C9E" w:rsidRDefault="000F7C9E" w:rsidP="000F7C9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7C9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Foundation for Sarcoidosis – free mobile app </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="000F7C9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.stopsarcoidosis.org/sarcoidosis-app/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00212E06">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214002996"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc230012635"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234913405"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="08EFD414" w:rsidR="00746A6C" w:rsidRPr="00464D71" w:rsidRDefault="009B6032" w:rsidP="00464D71">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7792,588 +8879,749 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214002997"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc230012636"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc234913406"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="133F8D8E" w14:textId="0095B31A" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="008201D1">
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="133F8D8E" w14:textId="751C0BFD" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="0050491B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0F1AC61A">
+      <w:r w:rsidRPr="6BCA89E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For a 2-week rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F1AC61A">
+      <w:r w:rsidRPr="6BCA89E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Create a </w:t>
       </w:r>
-      <w:r w:rsidR="00227535">
+      <w:r w:rsidR="00227535" w:rsidRPr="6BCA89E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
-      <w:r w:rsidRPr="0F1AC61A">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="0F1AC61A">
+      <w:r w:rsidRPr="6BCA89E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Question Custom Quiz from Harrison’s Review Questions, in the category</w:t>
+      </w:r>
+      <w:r w:rsidR="1BD7EF6B" w:rsidRPr="6BCA89E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Disorders</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA767C" w:rsidRPr="6BCA89E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Respiratory System and Critical Care Illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6BCA89E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08263C88" w14:textId="77777777" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="008201D1">
+    <w:p w14:paraId="08263C88" w14:textId="77777777" w:rsidR="008201D1" w:rsidRDefault="008201D1" w:rsidP="0050491B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DECECDF" w14:textId="0C1F8404" w:rsidR="008201D1" w:rsidRDefault="008201D1" w:rsidP="008201D1">
+    <w:p w14:paraId="0E2BE05D" w14:textId="77777777" w:rsidR="003270B5" w:rsidRPr="00143C53" w:rsidRDefault="00297884" w:rsidP="003270B5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Available through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessMedicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003B38F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Hlk226475880"/>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527</w:t>
+      </w:r>
+      <w:r w:rsidR="003270B5" w:rsidRPr="00143C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="3DECECDF" w14:textId="1FBDA4CC" w:rsidR="008201D1" w:rsidRDefault="008201D1" w:rsidP="003B613D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4547FB15" w14:textId="46FC44DE" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="0050491B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:t>Available through Access Medicine</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>For a 4-week rotation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F1AC61A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Create a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA767C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F1AC61A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Question </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:br/>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Custom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F1AC61A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quiz from Harrison’s </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Create a </w:t>
+        <w:t xml:space="preserve">Review Questions, in the category:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA767C" w:rsidRPr="0051034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disorders of the </w:t>
       </w:r>
       <w:r w:rsidR="00CA767C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>95</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Respiratory System and Critical Care Illness</w:t>
       </w:r>
       <w:r w:rsidRPr="280EC83C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757826D3" w14:textId="77777777" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="008201D1">
+    <w:p w14:paraId="757826D3" w14:textId="77777777" w:rsidR="008201D1" w:rsidRDefault="008201D1" w:rsidP="0050491B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0F1AC61A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>o achieve the score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D765076" w14:textId="77777777" w:rsidR="008201D1" w:rsidRPr="00C40B5D" w:rsidRDefault="008201D1" w:rsidP="008201D1">
-[...9 lines deleted...]
-    <w:p w14:paraId="2B7F1230" w14:textId="56C058BD" w:rsidR="26910FCD" w:rsidRDefault="008201D1" w:rsidP="008201D1">
+    <w:p w14:paraId="24512272" w14:textId="77777777" w:rsidR="00F6088B" w:rsidRDefault="00F6088B" w:rsidP="0050491B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D765076" w14:textId="259A8377" w:rsidR="008201D1" w:rsidRPr="00D577BD" w:rsidRDefault="00F6088B" w:rsidP="00D577BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessMedicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00143C53">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="648C9D69" w14:textId="003CA7AD" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="6BB67C26" w:rsidP="00702488">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6C9B93" w14:textId="7AF9BDFD" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00BD13D2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214002998"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230012637"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234913407"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="68951B4E" w:rsidR="26910FCD" w:rsidRDefault="001061D5" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05F1C3DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 654 Patient -Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to observe and interpret the list of procedures over the course of your rotation. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF74886" w14:textId="77777777" w:rsidR="00FC60E1" w:rsidRPr="00C40B5D" w:rsidRDefault="00FC60E1" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc214002999"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc230012638"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234913408"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc214003000"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc230012639"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234913409"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="0F02BE09" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002876A8">
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+      </w:r>
+      <w:r w:rsidR="002876A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E6699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -8395,152 +9643,183 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214003001"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc230012640"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc234913410"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="3C194DE9" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214003002"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc230012641"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234913411"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8580,82 +9859,98 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="44D27D80" w:rsidR="005A2923" w:rsidRPr="00EB09C3" w:rsidRDefault="0022491F" w:rsidP="00EB09C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214003003"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc230012642"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc234913412"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="16B83837" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="008E6699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -8718,64 +10013,88 @@
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6543B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Harrison’s Quiz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="2AF425D5" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="0021464F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED79B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0021464F" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -9004,176 +10323,124 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08DC6820" w14:textId="3F52041B" w:rsidR="00390EC1" w:rsidRDefault="005A2923" w:rsidP="00EE4FD7">
+    <w:p w14:paraId="15240564" w14:textId="77777777" w:rsidR="005D45B0" w:rsidRDefault="005D45B0" w:rsidP="005D45B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not successfully completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E96387C">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
-[...50 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214003004"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc230012643"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc234913413"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -9288,82 +10555,69 @@
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="2C663CBD" w14:textId="18EB1E7D" w:rsidR="00A16BF1" w:rsidRPr="005D45B0" w:rsidRDefault="00A16BF1" w:rsidP="005D45B0">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214003005"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc230012644"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc234913414"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="3113B5CB" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -10465,120 +11719,115 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214003006"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc230012645"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc234913415"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309E69D1" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214003007"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc230012646"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc234913416"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="64AEC253" w14:textId="77777777" w:rsidR="00F25F38" w:rsidRDefault="00F25F38" w:rsidP="006115BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F61D980" w14:textId="77777777" w:rsidR="00F25F38" w:rsidRDefault="00F25F38" w:rsidP="00F25F38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
@@ -10746,74 +11995,97 @@
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5211F60A" w14:textId="77777777" w:rsidR="00F25F38" w:rsidRDefault="00F25F38" w:rsidP="00F25F38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="76C60F49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1618D140" w14:textId="64D73EA1" w:rsidR="00F25F38" w:rsidRPr="00730B82" w:rsidRDefault="00F25F38" w:rsidP="00F25F38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
+        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6B9E928B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00857CCA" w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="6B9E928B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51204224" w14:textId="77777777" w:rsidR="00F25F38" w:rsidRDefault="00F25F38" w:rsidP="00F25F38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10824,153 +12096,138 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="76C60F49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="76C60F49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00A23819" w:rsidRDefault="00FA2531" w:rsidP="00A23819">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="005D45B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E1C95F" w14:textId="77777777" w:rsidR="00545F1C" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Hlk198054265"/>
+      <w:bookmarkStart w:id="81" w:name="_Hlk198054265"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="82" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="83" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F71489" w14:textId="77777777" w:rsidR="00545F1C" w:rsidRPr="00016F1D" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -11119,537 +12376,690 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3384E5E2" w14:textId="77777777" w:rsidR="00545F1C" w:rsidRPr="00016F1D" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C73EAD1" w14:textId="77777777" w:rsidR="00545F1C" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
+    <w:p w14:paraId="0C73EAD1" w14:textId="0F28E98B" w:rsidR="00545F1C" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="560413FD" w14:textId="1CF342F0" w:rsidR="00545F1C" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="005D45B0" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560413FD" w14:textId="66093609" w:rsidR="00545F1C" w:rsidRDefault="00545F1C" w:rsidP="00545F1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluids</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="008E6699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="005D45B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74968FB6" w14:textId="77777777" w:rsidR="00545F1C" w:rsidRPr="00C40B5D" w:rsidRDefault="00545F1C" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214003008"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc230012647"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc234913417"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="4E6072BC" w14:textId="77777777" w:rsidR="00476B68" w:rsidRPr="00807D6C" w:rsidRDefault="00C11B04" w:rsidP="00476B68">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00476B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00476B68" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651E72FB" w14:textId="77777777" w:rsidR="00476B68" w:rsidRPr="00807D6C" w:rsidRDefault="00476B68" w:rsidP="00476B68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="0DF0E961" w:rsidR="00C11B04" w:rsidRPr="00657393" w:rsidRDefault="00476B68" w:rsidP="00657393">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00807D6C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214003009"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc230012648"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc234913418"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="2ACB1EB2" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="003610C9">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6699" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="003610C9" w:rsidRPr="003610C9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D628C73" w14:textId="77777777" w:rsidR="009047A4" w:rsidRPr="00807D6C" w:rsidRDefault="009047A4" w:rsidP="009047A4">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc230012649"/>
+      <w:bookmarkStart w:id="91" w:name="_Hlk226465996"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc234913419"/>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="66E50E8D" w14:textId="77777777" w:rsidR="00594C3E" w:rsidRPr="00EA7A22" w:rsidRDefault="009047A4" w:rsidP="00594C3E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidR="00594C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00594C3E" w:rsidRPr="00594C3E">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48F3B284" w14:textId="7C6C176D" w:rsidR="00285A0D" w:rsidRPr="00200481" w:rsidRDefault="00285A0D" w:rsidP="009047A4">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="533390C4" w:rsidR="006E1B5D" w:rsidRPr="00EB09C3" w:rsidRDefault="00902AE6" w:rsidP="00EB09C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214003010"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc230012650"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc234913420"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="1E047DCC" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214003011"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc230012651"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc234913421"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan </w:t>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177AFE">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214003012"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc230012652"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc234913422"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc214003013"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc230012653"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc234913423"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="0E9ABCFB" w14:textId="6E4C5B13" w:rsidR="001954C7" w:rsidRPr="00A76991" w:rsidRDefault="00E20D8B" w:rsidP="00A76991">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00A76991" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="001954C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214003014"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc230012654"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc234913424"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11733,438 +13143,415 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="20E88462" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E6699" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05905AFA" w14:textId="77777777" w:rsidR="00CD7E66" w:rsidRPr="00556A65" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc214003015"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc230012655"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc234913425"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0DFECB97" w14:textId="77777777" w:rsidR="00CD7E66" w:rsidRPr="005F7800" w:rsidRDefault="00CD7E66" w:rsidP="00CD7E66">
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="0DFECB97" w14:textId="4CD8A923" w:rsidR="00CD7E66" w:rsidRPr="005F7800" w:rsidRDefault="00CD7E66" w:rsidP="00884A4A">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="001954C7" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:bookmarkStart w:id="108" w:name="_Hlk226466171"/>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="003743ED" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r w:rsidR="003743ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc214003016"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc230012656"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc234913426"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="33600AE9" w14:textId="77777777" w:rsidR="00955597" w:rsidRPr="00A871DA" w:rsidRDefault="00955597" w:rsidP="00955597">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068F6836" w14:textId="77777777" w:rsidR="00955597" w:rsidRPr="00A871DA" w:rsidRDefault="00955597" w:rsidP="00955597">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="469D91BF" w14:textId="77777777" w:rsidR="00955597" w:rsidRPr="00987E7B" w:rsidRDefault="00955597" w:rsidP="00955597">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc214003017"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc230012657"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc234913427"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -12247,93 +13634,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId66">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId67">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12401,52 +13788,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -12654,98 +14046,108 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId66"/>
-          <w:footerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="default" r:id="rId68"/>
+          <w:footerReference w:type="first" r:id="rId69"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc214003018"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc230012658"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc234913428"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="3371"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00150000">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
@@ -13138,66 +14540,80 @@
           </w:tcPr>
           <w:p w14:paraId="05846D75" w14:textId="39502B5B" w:rsidR="003C4A2E" w:rsidRPr="1125DAF6" w:rsidRDefault="003C4A2E" w:rsidP="003C4A2E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4467C399" w14:textId="539C209E" w:rsidR="003C4A2E" w:rsidRPr="389FCA9F" w:rsidRDefault="003C4A2E" w:rsidP="003C4A2E">
+          <w:p w14:paraId="4467C399" w14:textId="6FF4BA43" w:rsidR="003C4A2E" w:rsidRPr="389FCA9F" w:rsidRDefault="003C4A2E" w:rsidP="003C4A2E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:r w:rsidR="002552CD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB1DAE" w:rsidRPr="00C40B5D" w14:paraId="28C0A0C3" w14:textId="77777777" w:rsidTr="00150000">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B0E4EA4" w14:textId="3BCB884E" w:rsidR="00CB1DAE" w:rsidRPr="007C354A" w:rsidRDefault="00CB1DAE" w:rsidP="00CB1DAE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -13254,109 +14670,129 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EEB3AE7" w14:textId="429F1343" w:rsidR="00CB1DAE" w:rsidRPr="1125DAF6" w:rsidRDefault="00CB1DAE" w:rsidP="00CB1DAE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="713F6989" w14:textId="6BB2C28F" w:rsidR="00CB1DAE" w:rsidRPr="389FCA9F" w:rsidRDefault="00CB1DAE" w:rsidP="00CB1DAE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="72" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="121" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="121"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB1DAE" w:rsidRPr="00C40B5D" w14:paraId="146CA68F" w14:textId="77777777" w:rsidTr="00150000">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E70435" w14:textId="43DEE441" w:rsidR="00CB1DAE" w:rsidRPr="007C354A" w:rsidRDefault="00CB1DAE" w:rsidP="00CB1DAE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -13478,59 +14914,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D76C8F" w14:textId="23B8188E" w:rsidR="00CB1DAE" w:rsidRPr="389FCA9F" w:rsidRDefault="00CB1DAE" w:rsidP="00CB1DAE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="122" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="122"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A0167" w:rsidRPr="00C40B5D" w14:paraId="364FA332" w14:textId="77777777" w:rsidTr="00150000">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="256335CD" w14:textId="77777777" w:rsidR="002B642C" w:rsidRPr="002B642C" w:rsidRDefault="002B642C" w:rsidP="002B642C">
             <w:pPr>
               <w:ind w:right="-73"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13583,68 +15019,104 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B642C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Questions selected from ‘Disorders of the Respiratory System and Critical Care Illness’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="610D731B" w14:textId="2DF6914A" w:rsidR="004A0167" w:rsidRPr="009275FB" w:rsidRDefault="004A0167" w:rsidP="004A0167">
+          <w:p w14:paraId="610D731B" w14:textId="29D97CA0" w:rsidR="004A0167" w:rsidRPr="009275FB" w:rsidRDefault="004A0167" w:rsidP="004A0167">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="76C60F49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Submit score sheet that includes name, # of questions and score (minimum 7</w:t>
+              <w:t xml:space="preserve">Submit score sheet that includes </w:t>
+            </w:r>
+            <w:r w:rsidR="001954C7" w:rsidRPr="76C60F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>name,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76C60F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001954C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">number </w:t>
+            </w:r>
+            <w:r w:rsidRPr="76C60F49">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of questions and score (minimum 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="76C60F49">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%) into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -13766,51 +15238,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="00D35E7E" w:rsidRPr="009275FB" w:rsidRDefault="00D35E7E" w:rsidP="00D35E7E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="00D35E7E" w:rsidRPr="00562F84" w:rsidRDefault="00D35E7E" w:rsidP="00D35E7E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -13992,51 +15480,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00D35E7E" w:rsidRPr="009275FB" w:rsidRDefault="00D35E7E" w:rsidP="00D35E7E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="00D35E7E" w:rsidRPr="00CC6A27" w:rsidRDefault="00D35E7E" w:rsidP="00D35E7E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -14121,100 +15625,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId68"/>
+          <w:headerReference w:type="first" r:id="rId70"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69" cstate="print">
+                    <a:blip r:embed="rId71" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -14375,64 +15879,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="19BEA299" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="008E6699" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E6699" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="008E6699" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -14498,52 +16010,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="7DE2B1CA">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="6B640BC6">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="788D7C47" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -14573,98 +16085,112 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="413A95FF">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7384CE33">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2DBE8196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -14689,52 +16215,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="3473BABB">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7ACC3437">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4A4D2772" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -14771,52 +16297,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="08E31E6E">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="32A1D7D4">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="046CF8D4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -15142,56 +16668,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -15210,56 +16745,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -15356,84 +16900,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId70"/>
+      <w:headerReference w:type="first" r:id="rId72"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E859543" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E" w:rsidP="00E756E0">
+    <w:p w14:paraId="23618DC2" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E218DB4" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E" w:rsidP="00E756E0">
+    <w:p w14:paraId="31153139" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42C2FFEF" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E">
+    <w:p w14:paraId="581D4CBE" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15443,87 +16987,101 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A1F8EDF" w14:textId="5DF313B7" w:rsidR="006E0D54" w:rsidRDefault="006E0D54">
+  <w:p w14:paraId="5A1F8EDF" w14:textId="738D9790" w:rsidR="006E0D54" w:rsidRPr="00F732FB" w:rsidRDefault="00776F70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+    <w:r w:rsidRPr="00F732FB">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00194C45">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -15547,144 +17105,160 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="21E03FD1" w:rsidR="007B3967" w:rsidRDefault="006E0D54">
+  <w:p w14:paraId="3226CF74" w14:textId="43F4A661" w:rsidR="007B3967" w:rsidRDefault="005463C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+    <w:bookmarkStart w:id="115" w:name="_Hlk226466837"/>
+    <w:r w:rsidRPr="008A293E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="115"/>
+    <w:r w:rsidR="00194C45">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E59CD2C" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E" w:rsidP="00E756E0">
+    <w:p w14:paraId="3E19C0B7" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5331A81F" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E" w:rsidP="00E756E0">
+    <w:p w14:paraId="78B18279" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="602D555E" w14:textId="77777777" w:rsidR="0079081E" w:rsidRDefault="0079081E">
+    <w:p w14:paraId="63DB5639" w14:textId="77777777" w:rsidR="000B5D94" w:rsidRDefault="000B5D94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="4596A1DF" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00C0569C">
-      <w:t>654 Pulmonary Disease</w:t>
+      <w:t xml:space="preserve">654 </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00C0569C">
+      <w:t>Pulmonary Disease</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
@@ -17180,50 +18754,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E3E0CAB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6CCA118E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="287A7A2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8018A7EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17292,51 +19015,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17405,51 +19128,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30351569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2552FDB0"/>
     <w:lvl w:ilvl="0" w:tplc="EFAE7E04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD0ACC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C09A88CA">
@@ -17494,51 +19217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="790671F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F58B2E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17607,51 +19330,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31EE5FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE9A1AEA"/>
     <w:lvl w:ilvl="0" w:tplc="0AA25F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="62F26B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -17720,51 +19443,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF725422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="34B200D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17833,51 +19556,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -17946,51 +19669,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18060,51 +19783,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18173,51 +19896,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18286,51 +20009,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18399,51 +20122,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18512,51 +20235,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C5160C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F1AB05A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49DE00DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E2A49EE"/>
     <w:lvl w:ilvl="0" w:tplc="97CACF0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01DA6606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18625,51 +20434,51 @@
     <w:lvl w:ilvl="7" w:tplc="B74438DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA9CD048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="572C0443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2552FDB0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -18714,51 +20523,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -18831,51 +20640,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18944,51 +20753,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19057,51 +20866,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68B4E081"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD804F92"/>
     <w:lvl w:ilvl="0" w:tplc="209C8B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="171019B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ED40697C">
@@ -19149,51 +20958,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E744B8D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="591CF898">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19262,51 +21071,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19375,51 +21184,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19488,51 +21297,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19601,51 +21410,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735DBB4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8404426"/>
     <w:lvl w:ilvl="0" w:tplc="CE4A9640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AB8491C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0F88345E">
@@ -19690,51 +21499,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="45A4015E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CEEA9AAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -19807,51 +21616,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759C3327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4630F2BC"/>
     <w:lvl w:ilvl="0" w:tplc="CA4AF10E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5DB42EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -19920,51 +21729,51 @@
     <w:lvl w:ilvl="7" w:tplc="78D61248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="95DA7B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20033,51 +21842,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20146,51 +21955,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -20259,51 +22068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -20377,180 +22186,186 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="706762523">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2031294038">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="711810667">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="881407553">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="867451176">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="393161134">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1320574601">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2056660766">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1084646595">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="31998745">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="655570304">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="106045525">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="569267789">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1434933854">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="405231581">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1141923779">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1571383983">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1886599153">
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -20567,894 +22382,958 @@
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="000011F6"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00006897"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="000137F6"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00016A4F"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="000221BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="000231B6"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
+    <w:rsid w:val="000321EA"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
+    <w:rsid w:val="00042C2D"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="000454B0"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="000514C6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="0006177C"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071881"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
+    <w:rsid w:val="000734AE"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00094ADE"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7AF7"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B5287"/>
+    <w:rsid w:val="000B5D94"/>
     <w:rsid w:val="000B6DD2"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C724F"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D1DB6"/>
+    <w:rsid w:val="000D22C1"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3AE7"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F7C9E"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="0010610C"/>
     <w:rsid w:val="001061D5"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="001135F0"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="001220ED"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="001273FF"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00150000"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="0015509A"/>
     <w:rsid w:val="00155652"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
+    <w:rsid w:val="00161641"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
+    <w:rsid w:val="001660D7"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001724FF"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00173155"/>
+    <w:rsid w:val="00174CCF"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
+    <w:rsid w:val="00180014"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="0019083A"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
+    <w:rsid w:val="00194C45"/>
     <w:rsid w:val="00194CE1"/>
+    <w:rsid w:val="001954C7"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A336E"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
+    <w:rsid w:val="001A57EB"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
+    <w:rsid w:val="001A7857"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B4E63"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D409D"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D6077"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E2D74"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="0020686A"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00212E06"/>
+    <w:rsid w:val="0021464F"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="0021755D"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="00227535"/>
     <w:rsid w:val="0022766F"/>
+    <w:rsid w:val="00227AEC"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
+    <w:rsid w:val="00242A00"/>
     <w:rsid w:val="00242A8E"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="0024591F"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
+    <w:rsid w:val="002552CD"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="00264EC4"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00272733"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755EC"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="00277107"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
+    <w:rsid w:val="00281339"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="00285A0D"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="00287100"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950BB"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="00297884"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A5586"/>
     <w:rsid w:val="002A602E"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A68CF"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B642C"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D1461"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F04D8"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7568"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
+    <w:rsid w:val="003210FA"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="00325CCE"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
+    <w:rsid w:val="003270B5"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003320A8"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="003517D6"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
+    <w:rsid w:val="00360337"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
+    <w:rsid w:val="003610C9"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00362F23"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="003706FE"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
+    <w:rsid w:val="003743ED"/>
+    <w:rsid w:val="00374BF2"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="0039513D"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
+    <w:rsid w:val="003B38F3"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B613D"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C17F6"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4A2E"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5FC5"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
+    <w:rsid w:val="00412D69"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
+    <w:rsid w:val="004260AA"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00426EEE"/>
     <w:rsid w:val="004279B4"/>
+    <w:rsid w:val="00430918"/>
     <w:rsid w:val="00431F37"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00441A7E"/>
     <w:rsid w:val="00441C24"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00445A4A"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
+    <w:rsid w:val="0046325F"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00464D71"/>
+    <w:rsid w:val="0046597C"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="0047100E"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="004759F0"/>
+    <w:rsid w:val="00476B68"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A0167"/>
+    <w:rsid w:val="004A0A9F"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
+    <w:rsid w:val="004B03F5"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B4F81"/>
     <w:rsid w:val="004C0FE5"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C378E"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E3D89"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F0E0A"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2A2B"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="0050069C"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
+    <w:rsid w:val="0050491B"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="0051034F"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="0051444A"/>
+    <w:rsid w:val="00514E02"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="0051660A"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="00545F1C"/>
+    <w:rsid w:val="005463C9"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
+    <w:rsid w:val="005549DF"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00557E28"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
+    <w:rsid w:val="0056284C"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572367"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="005909DB"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592069"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00594C3E"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A3987"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D055D"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
+    <w:rsid w:val="005D45B0"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D4D71"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F27E3"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F403E"/>
+    <w:rsid w:val="005F4AA0"/>
+    <w:rsid w:val="005F4B9A"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610C1D"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006115BC"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
@@ -21484,120 +23363,128 @@
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064533B"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="00657393"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="00673E39"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00683704"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00693849"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695982"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="00695FE1"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696291"/>
     <w:rsid w:val="006969E3"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
+    <w:rsid w:val="006A4694"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B2529"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5717"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006B7DB5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
+    <w:rsid w:val="006C29D1"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2472"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D49B3"/>
+    <w:rsid w:val="006D4A95"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D5C46"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D72AC"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E0D54"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
+    <w:rsid w:val="006E40E6"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00704EF1"/>
     <w:rsid w:val="0070719F"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
@@ -21630,71 +23517,73 @@
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00755937"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761842"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763BEE"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00764A20"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776F70"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780243"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="0079081E"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
+    <w:rsid w:val="007A3062"/>
     <w:rsid w:val="007A3E76"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B15FC"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C2B3F"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C3B59"/>
@@ -21705,73 +23594,76 @@
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="0080305E"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810153"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00815CB0"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00817B27"/>
     <w:rsid w:val="008201D1"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="008302B1"/>
+    <w:rsid w:val="00831317"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00832D2A"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="00837A56"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00840A42"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853724"/>
     <w:rsid w:val="00853CC6"/>
@@ -21783,229 +23675,244 @@
     <w:rsid w:val="00857CCA"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="008668B2"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874C53"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
+    <w:rsid w:val="00883BD4"/>
     <w:rsid w:val="00883FF6"/>
+    <w:rsid w:val="00884A4A"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="00891891"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A0754"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A561B"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B734B"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
+    <w:rsid w:val="008C39C1"/>
     <w:rsid w:val="008C517A"/>
+    <w:rsid w:val="008C5802"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D3107"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1ACC"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E6699"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
+    <w:rsid w:val="008F0FC8"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F2DAD"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
+    <w:rsid w:val="009047A4"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00904E92"/>
     <w:rsid w:val="00905760"/>
+    <w:rsid w:val="00905D28"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="0091566F"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="0092420E"/>
     <w:rsid w:val="00924342"/>
+    <w:rsid w:val="00924416"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
+    <w:rsid w:val="00955597"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="0096160D"/>
     <w:rsid w:val="00961707"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="00966926"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="0097343E"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976746"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009803FA"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986883"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
+    <w:rsid w:val="00996B3A"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
+    <w:rsid w:val="009B1D24"/>
+    <w:rsid w:val="009B1D3C"/>
     <w:rsid w:val="009B2213"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5647"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C6F1E"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
@@ -22047,164 +23954,175 @@
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23641"/>
     <w:rsid w:val="00A23819"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30D0E"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
+    <w:rsid w:val="00A35A3A"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
+    <w:rsid w:val="00A371FF"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
+    <w:rsid w:val="00A40914"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A43E33"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A528F9"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A560DC"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A63B42"/>
+    <w:rsid w:val="00A65B64"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A71696"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
+    <w:rsid w:val="00A76991"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A83EEF"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A85E47"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A92574"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
+    <w:rsid w:val="00AA08A7"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA2201"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA5F6E"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB69D8"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC3D8B"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AC7F8D"/>
+    <w:rsid w:val="00AD06F8"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF0D67"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
+    <w:rsid w:val="00AF4EE9"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C15"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B05D18"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10A49"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B201CB"/>
@@ -22217,268 +24135,282 @@
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B31546"/>
     <w:rsid w:val="00B32584"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40783"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B559F5"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B57F8D"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B6796E"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B8466F"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
+    <w:rsid w:val="00B858FE"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B867C9"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
+    <w:rsid w:val="00B936F3"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B95E10"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA036D"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1434"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB38CE"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC0A8C"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC4EEF"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD03AC"/>
+    <w:rsid w:val="00BD13D2"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
+    <w:rsid w:val="00C01D72"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C03408"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C0569C"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
+    <w:rsid w:val="00C150EB"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C35FF0"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C46D93"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C50E24"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C56A2F"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63254"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C6543B"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
+    <w:rsid w:val="00C702C4"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92BDF"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94180"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C968E6"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA2F43"/>
     <w:rsid w:val="00CA5F9B"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
+    <w:rsid w:val="00CA74DB"/>
     <w:rsid w:val="00CA767C"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1DAE"/>
     <w:rsid w:val="00CB1F9B"/>
+    <w:rsid w:val="00CB2E6A"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC2EF2"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CD7E66"/>
     <w:rsid w:val="00CE0AE5"/>
+    <w:rsid w:val="00CE11BD"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE2D55"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF2614"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
@@ -22503,76 +24435,80 @@
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D35E7E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
+    <w:rsid w:val="00D577BD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D659A2"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
+    <w:rsid w:val="00D822C2"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D92A28"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA38D2"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1BAF"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB4FB8"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DB5CC9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC3009"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
@@ -22581,50 +24517,51 @@
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE2E2A"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE437A"/>
     <w:rsid w:val="00DE5856"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF0458"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E054CB"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
@@ -22659,50 +24596,51 @@
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E45EFB"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
+    <w:rsid w:val="00E66D84"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E7048E"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
@@ -22710,190 +24648,202 @@
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB09C3"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3AA2"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC6F04"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
+    <w:rsid w:val="00ED05ED"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED4BEC"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00ED79B9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE4FD7"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE5800"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EF0080"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
+    <w:rsid w:val="00F0467F"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F20774"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F25F38"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F370EC"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
+    <w:rsid w:val="00F6088B"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F6689F"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F732FB"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FA780F"/>
+    <w:rsid w:val="00FB1043"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC5635"/>
+    <w:rsid w:val="00FC5E5F"/>
     <w:rsid w:val="00FC60E1"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FC7C7A"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD1E88"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
+    <w:rsid w:val="00FD446B"/>
+    <w:rsid w:val="00FD456D"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
@@ -22967,101 +24917,104 @@
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
+    <w:rsid w:val="1557C8E4"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
+    <w:rsid w:val="1BD7EF6B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
+    <w:rsid w:val="221FA242"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
@@ -23189,93 +25142,95 @@
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
+    <w:rsid w:val="4D9594B2"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
+    <w:rsid w:val="56228C3E"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
@@ -23311,67 +25266,70 @@
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
+    <w:rsid w:val="6BCA89E6"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
+    <w:rsid w:val="6EAD08EA"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
+    <w:rsid w:val="6FEB9712"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73B32402"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
@@ -25147,51 +27105,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=115&amp;c=RVBVQg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/m/pubmed.16418439/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-visualdx-com.proxy1.cl.msu.edu/visualdx/7/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goldcopd.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/dengue/training/cme/ccm/page57206.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pdr.net/mobilepdr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webpath.med.utah.edu/EXAM/MULTORG/examidx.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=129&amp;c=RVBVQg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copdfoundation.org/Learn-More/The-COPD-Pocket-Consultant-Guide/Healthcare-Provider-Track.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stopsarcoidosis.org/sarcoidosis-app/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://introductiontoradiology.net/courses/rad/cxr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ginasthma.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escardio.org/Guidelines/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordmedicaleducation.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.nih.gov/documents/NIH_Stroke_Scale_508C.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/118/subjects" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/digital-social-media-tools/mobile/applications/cdcgeneral/promos/cdcmobileapp.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webpath.med.utah.edu/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medscape.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/118/subjects" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=125&amp;c=RVBVQg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pdr.net/mobilepdr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webpath.med.utah.edu/EXAM/MULTORG/examidx.htm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK482339/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=3541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bestpractice-bmj-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escardio.org/Guidelines/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copdfoundation.org/Learn-More/The-COPD-Pocket-Consultant-Guide/Healthcare-Provider-Track.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ebookcentral-proquest-com.proxy2.cl.msu.edu/lib/michstate-ebooks/reader.action?docID=6372333&amp;ppg=140&amp;c=RVBVQg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/118/subjects" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ginasthma.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.nih.gov/documents/NIH_Stroke_Scale_508C.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfordmedicaleducation.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://introductiontoradiology.net/courses/rad/cxr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/digital-social-media-tools/mobile/applications/cdcgeneral/promos/cdcmobileapp.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webpath.med.utah.edu/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medscape.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/content.aspx?sectionid=299402913&amp;bookid=3594&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/118/subjects" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-visualdx-com.proxy1.cl.msu.edu/visualdx/7/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/medicine/vol/51/issue/10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/m/pubmed.16418439/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/dengue/training/cme/ccm/page57206.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goldcopd.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stopsarcoidosis.org/sarcoidosis-app/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25462,52 +27420,87 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -25734,164 +27727,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DCB7085-2B64-4B30-B0A3-1F9C556F575D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{895E2AE6-4B31-4863-95AB-EECAA0EAD58F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>34363</Characters>
+  <Pages>18</Pages>
+  <Words>6775</Words>
+  <Characters>38621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>286</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>321</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40311</CharactersWithSpaces>
+  <CharactersWithSpaces>45306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>924800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>