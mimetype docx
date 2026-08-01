--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -7,94 +7,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -229,67 +230,102 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OSTEOPATHIC MEDICAL SPECIALTIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B08EF3" w14:textId="77777777" w:rsidR="00B11296" w:rsidRDefault="00B11296" w:rsidP="00B11296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MARY HUGHES, DO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B68C62F" w14:textId="77777777" w:rsidR="00B11296" w:rsidRPr="001613D1" w:rsidRDefault="00B11296" w:rsidP="00B11296">
+    <w:p w14:paraId="1D3603BD" w14:textId="77777777" w:rsidR="00737613" w:rsidRDefault="00B11296" w:rsidP="00B11296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>CHAIRPERSON, COURSE DIRECTOR, and INSTRUCTOR of RECORD</w:t>
+        <w:t xml:space="preserve">CHAIRPERSON, COURSE DIRECTOR, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B68C62F" w14:textId="25C6D5AA" w:rsidR="00B11296" w:rsidRPr="001613D1" w:rsidRDefault="00B11296" w:rsidP="00B11296">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>INSTRUCTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00737613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F2CDBF" w14:textId="3BB5A939" w:rsidR="00455E67" w:rsidRPr="00FC6835" w:rsidRDefault="00FC6835" w:rsidP="00B11296">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
@@ -359,105 +395,114 @@
     </w:p>
     <w:p w14:paraId="387F2599" w14:textId="77777777" w:rsidR="00B11296" w:rsidRDefault="00B11296" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A10ACD3" w14:textId="77777777" w:rsidR="00B11296" w:rsidRPr="001613D1" w:rsidRDefault="00B11296" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="5FB3106E" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="006716CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006716CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="402C4311" w14:textId="77777777" w:rsidR="009B031E" w:rsidRPr="001613D1" w:rsidRDefault="009B031E" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -516,70 +561,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7567FF80" w14:textId="77777777" w:rsidR="00C013ED" w:rsidRDefault="00C013ED" w:rsidP="00C013ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C1D97F" w14:textId="77777777" w:rsidR="00C013ED" w:rsidRPr="001613D1" w:rsidRDefault="00C013ED" w:rsidP="00C013ED">
+    <w:p w14:paraId="31C1D97F" w14:textId="4956BD9F" w:rsidR="00C013ED" w:rsidRPr="001613D1" w:rsidRDefault="00C013ED" w:rsidP="00C013ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="74C1AAAF" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00C013ED" w:rsidP="00C013ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="2B08E10D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -594,51 +647,51 @@
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="2B08E10D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="624169C8" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -662,51 +715,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00737613" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -722,2619 +797,2743 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B67958" w14:textId="4C575B6B" w:rsidR="00FA040B" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="3A0AA678" w14:textId="70C6AD8D" w:rsidR="003818D8" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214005366" w:history="1">
-        <w:r w:rsidR="00FA040B" w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914186" w:history="1">
+        <w:r w:rsidR="003818D8" w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005366 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00FA040B">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914186 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00FA040B">
+        <w:r w:rsidR="003818D8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="285A09AD" w14:textId="6498CFE1" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="45A11233" w14:textId="4F828E6C" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005367" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914187" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005367 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914187 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2131EA1F" w14:textId="4ECC6594" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="4F4408BE" w14:textId="07158465" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005368" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914188" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005368 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914188 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12EF6A8D" w14:textId="53DDFF07" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="00102F2E" w14:textId="06606D5F" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005369" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914189" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005369 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05D75B0C" w14:textId="63BEFF08" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="07EE9623" w14:textId="794DBBF3" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005370" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914190" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005370 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31CC9B33" w14:textId="4C3C8CC9" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="67026673" w14:textId="75E30C80" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005371" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914191" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005371 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914191 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="116AC414" w14:textId="03446C40" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="622137F0" w14:textId="610BFEDB" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005372" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914192" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005372 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914192 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47F0F0DB" w14:textId="1C890626" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="2F6BEAF9" w14:textId="537B2B67" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005373" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914193" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005373 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914193 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0154E73E" w14:textId="125CD736" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="5A2224CD" w14:textId="39503F00" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005374" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914194" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005374 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914194 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3137D54B" w14:textId="1A7C82A9" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="6AEABE36" w14:textId="13DD94F3" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005375" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914195" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Educational Goals:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914195 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45FE78B0" w14:textId="2F01EA9B" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="4A90137B" w14:textId="60D762EE" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005376" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914196" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914196 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E68C021" w14:textId="42F8DBDB" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="144824E3" w14:textId="5E1EAF98" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005377" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914197" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLINICAL EVALUATION OF KIDNEY FUNCTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914197 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="239F9F63" w14:textId="7FD241B3" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="2EBBCBB8" w14:textId="61953993" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005378" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914198" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FLUIDS AND ELECTROLYTES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005378 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914198 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DB253EF" w14:textId="4D5D2CB1" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="75830E9C" w14:textId="7504B314" w:rsidR="003818D8" w:rsidRDefault="003818D8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234914199" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914199 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FD45C6D" w14:textId="3615D5F7" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005379" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914200" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005379 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914200 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D4ACFC9" w14:textId="7C639505" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="50EA8ED9" w14:textId="610EF441" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005380" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914201" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005380 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914201 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A125BAA" w14:textId="0F3BC91F" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="5176FF16" w14:textId="1CA0A923" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005381" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914202" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005381 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914202 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D535628" w14:textId="02D441DF" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="5D24CA2E" w14:textId="48E1BF4D" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005382" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914203" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005382 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914203 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="311D2EB9" w14:textId="468D19EF" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="676D22B9" w14:textId="7435BFAA" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005383" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914204" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914204 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47964227" w14:textId="49CA9126" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="60D9EF24" w14:textId="1B1E1DB4" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005384" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914205" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914205 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A74AEED" w14:textId="2B57D786" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="23B8336A" w14:textId="0701E23E" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005385" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914206" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005385 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914206 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1967B55B" w14:textId="394CB195" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="6C991C3B" w14:textId="3AD5A9DC" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005386" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914207" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005386 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914207 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AA5362E" w14:textId="50E49806" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="48DD0283" w14:textId="4BD7C57B" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005387" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914208" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914208 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F1C5F8B" w14:textId="11D26D07" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="61B637D3" w14:textId="6E5377FD" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005388" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914209" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005388 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914209 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E8A59B9" w14:textId="031C2D49" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="26888A7F" w14:textId="0E0F5091" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005389" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914210" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005389 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914210 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CA0DC5C" w14:textId="093C6A8D" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="5F35F2BE" w14:textId="1D73F385" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005390" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914211" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914211 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12327A36" w14:textId="0CD8A963" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="33AE3D3D" w14:textId="5808A6A3" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005391" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914212" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005391 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914212 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3587135A" w14:textId="3B1B63E2" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="3E701B50" w14:textId="5DE8EFD2" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005392" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914213" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005392 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19FE4435" w14:textId="121D4F54" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="6DD490D8" w14:textId="1831C0AD" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005393" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914214" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005393 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914214 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A8B56EE" w14:textId="30B58C6D" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+    <w:p w14:paraId="0EC5A4EF" w14:textId="2C91AEC2" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005394" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914215" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005394 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E92D2B5" w14:textId="1A274D95" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="4F551F0B" w14:textId="0EA6A0F3" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005395" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914216" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005395 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914216 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41AA5953" w14:textId="15AB36BC" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="0F94C802" w14:textId="2A2EF334" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005396" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914217" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005396 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914217 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F318A63" w14:textId="14832412" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="59C9B47D" w14:textId="133F24E8" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005397" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914218" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="001A4F80">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005397 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914218 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A96CB82" w14:textId="1AB844A7" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="2A1E0F5B" w14:textId="1FC8C5AA" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005398" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914219" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005398 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914219 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="360A285F" w14:textId="72FB7D00" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="5E3FD7C5" w14:textId="4E95B45C" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005399" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914220" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005399 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EBB9ECD" w14:textId="65CD01E8" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="524585DE" w14:textId="7038C66B" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005400" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914221" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005400 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EC7F397" w14:textId="1FC60AE8" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="502D85AA" w14:textId="043AAB16" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005401" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914222" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005401 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17D8CEE2" w14:textId="5DD31198" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="7D6DB9CC" w14:textId="0543285A" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005402" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914223" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73858492" w14:textId="6274138E" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
-[...60 lines deleted...]
-    <w:p w14:paraId="643BD863" w14:textId="13F209D6" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="757DCEA7" w14:textId="621682E4" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005404" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914224" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66E937D6" w14:textId="2083CDAF" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="766DCD22" w14:textId="18E89039" w:rsidR="003818D8" w:rsidRDefault="003818D8">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234914225" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914225 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D6383EA" w14:textId="4A94EAFC" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005405" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914226" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914226 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DC89DDF" w14:textId="189986B0" w:rsidR="003818D8" w:rsidRDefault="003818D8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234914227" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914227 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C0FFFD6" w14:textId="0B7F0730" w:rsidR="00FA040B" w:rsidRDefault="00FA040B">
+    <w:p w14:paraId="345D4336" w14:textId="6850C8E7" w:rsidR="003818D8" w:rsidRDefault="003818D8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005406" w:history="1">
-        <w:r w:rsidRPr="001A4F80">
+      <w:hyperlink w:anchor="_Toc234914228" w:history="1">
+        <w:r w:rsidRPr="00656FEA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234914228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="2CD66838" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="78E8483A" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3388,494 +3587,494 @@
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214005366"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc234914186"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2515"/>
         <w:gridCol w:w="5130"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F1F2B" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="7B163357" w:rsidTr="00FA040B">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="009F1F2B" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="009F1F2B" w:rsidP="00020439">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRDefault="009F1F2B" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRDefault="009F1F2B" w:rsidP="00020439">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="009F1F2B" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="009F1F2B" w:rsidP="00020439">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01A68762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(For</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBC959B" w14:textId="47605788" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="00D51BD7" w:rsidP="006D1DF8">
+          <w:p w14:paraId="1DBC959B" w14:textId="47605788" w:rsidR="009F1F2B" w:rsidRPr="00515EC5" w:rsidRDefault="00D51BD7" w:rsidP="00020439">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1F8D1C3C" w14:textId="0BF53E84" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1F8D1C3C" w14:textId="0BF53E84" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08044ACE" w14:textId="61AACCF6" w:rsidR="009F1F2B" w:rsidRPr="00B60636" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27B6815A" w14:textId="4207EAFD" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6BF883" w14:textId="52FF283E" w:rsidR="009F1F2B" w:rsidRPr="00355156" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="5A6BF883" w14:textId="52FF283E" w:rsidR="009F1F2B" w:rsidRPr="00355156" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="5387B7FC" w14:textId="4897EAC5" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="5387B7FC" w14:textId="4897EAC5" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407E07A0" w14:textId="5FFBF08F" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="002669E1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DF74E68" w14:textId="5F4893A9" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="002669E1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload into D2L Drop Box</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07165E56" w14:textId="21B7BE1F" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="07165E56" w14:textId="21B7BE1F" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="38BBBB9F" w14:textId="17358A52" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="38BBBB9F" w14:textId="17358A52" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16435C2F" w14:textId="7EDB1C4C" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00674945">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Shift Schedule (must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="313426A8" w14:textId="36D97B48" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00674945">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C083CEF" w14:textId="21057ECF" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="7C083CEF" w14:textId="21057ECF" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1EBEDECB" w14:textId="29E0C7F8" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1EBEDECB" w14:textId="29E0C7F8" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A67167E" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRDefault="009F1F2B" w:rsidP="007B3122">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3890,898 +4089,853 @@
               <w:t>Harrison’s Questions Bank Quiz from Nephrology questions – Minimum 70% passing score.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FD6C7B3" w14:textId="14A445B7" w:rsidR="009F1F2B" w:rsidRDefault="009F1F2B" w:rsidP="007B3122">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25 question quiz for a 2-week rotation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E240E00" w14:textId="2DB7F565" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="007B3122">
+          <w:p w14:paraId="2E240E00" w14:textId="2BA85433" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="003D4E39" w:rsidP="007B3122">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2B08E10D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>46 question quiz for a 4-week rotation</w:t>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1F2B" w:rsidRPr="2B08E10D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> question quiz for a 4-week rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3839DC22" w14:textId="59C9639C" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="007B3122">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9E9BB2" w14:textId="77777777" w:rsidR="00D51BD7" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
-[...47 lines deleted...]
-          <w:p w14:paraId="2F642B45" w14:textId="2BF9C910" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="2F642B45" w14:textId="2BF9C910" w:rsidR="009F1F2B" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="41E55DC0" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="41E55DC0" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3A189B" w14:textId="77777777" w:rsidR="00D51BD7" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
-[...32 lines deleted...]
-          <w:p w14:paraId="174A752E" w14:textId="1E4087B3" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="174A752E" w14:textId="1E4087B3" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F1F2B" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5EE0E09D" w:rsidTr="00FA040B">
+      <w:tr w:rsidR="009F1F2B" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5EE0E09D" w:rsidTr="00A82F6C">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
+          <w:p w14:paraId="6474B9EE" w14:textId="5525AEB6" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="009F1F2B" w:rsidP="00B60636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. By </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BB3A20" w14:textId="77777777" w:rsidR="00D51BD7" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
-[...10 lines deleted...]
-          <w:p w14:paraId="7415C8F7" w14:textId="76FF0DA4" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="00D51BD7" w:rsidP="00D51BD7">
+          <w:p w14:paraId="7415C8F7" w14:textId="76FF0DA4" w:rsidR="009F1F2B" w:rsidRPr="00165CD1" w:rsidRDefault="00D51BD7" w:rsidP="00A82F6C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214005367"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234914187"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="05255CCD" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B27B1E" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Int_ncrYwsuM"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Nephrology.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214005368"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc234914188"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="030FC146" w:rsidR="00CE2397" w:rsidRPr="00745916" w:rsidRDefault="5742764E" w:rsidP="00745916">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214005369"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234914189"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
+    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
+      </w:r>
+      <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directions for elective course confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236AA27D" w14:textId="77777777" w:rsidR="00661188" w:rsidRPr="00661188" w:rsidRDefault="00661188" w:rsidP="00661188">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc234914190"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require any prerequisite courses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc234914191"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onfirmation and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nrollment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00C2325B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...88 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...86 lines deleted...]
-        <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
-[...19 lines deleted...]
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214005372"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234914192"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:lastRenderedPageBreak/>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="723821CD" w14:textId="77777777" w:rsidR="007C5CDB" w:rsidRPr="00C40B5D" w:rsidRDefault="007C5CDB" w:rsidP="007C5CDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Int_DLmAP9ku"/>
       <w:r w:rsidRPr="21707615">
@@ -4831,59 +4985,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_C1oAzUb8"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E34455" w14:textId="77777777" w:rsidR="007C5CDB" w:rsidRDefault="007C5CDB" w:rsidP="007C5CDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4924,664 +5110,698 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>instruments normally employed by the department for elective rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="50019B40" w:rsidR="0084162D" w:rsidRPr="00E77629" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214005373"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234914193"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00E77629" w:rsidRDefault="006630FF" w:rsidP="00702488">
+    <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00E77629" w:rsidRDefault="006630FF" w:rsidP="00B1623C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214005374"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc234914194"/>
       <w:r w:rsidRPr="00E77629">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="66AD01C6" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="66AD01C6" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Int_bUZy2dzl"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of nephrology as related to the specialty of the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="1629E7B8" w14:textId="647A7710" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="1629E7B8" w14:textId="647A7710" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_7rAbIrE1"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="60AB28B3" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="60AB28B3" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21455756" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="21455756" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00B1623C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C343ED4" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="7C343ED4" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00B1623C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="576"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc170144040"/>
       <w:bookmarkStart w:id="16" w:name="_Toc170144253"/>
       <w:bookmarkStart w:id="17" w:name="_Toc173346874"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214005375"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234914195"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Educational Goals:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="7B5B3AE1" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="7B5B3AE1" w14:textId="6D481FE1" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00B1623C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Int_gLHTSAvn"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The nephrology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to nephrology.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="75EED148" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+        <w:t xml:space="preserve"> rotation is intended to provide the student with hands</w:t>
+      </w:r>
+      <w:r w:rsidR="5E116F17" w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77629">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>on experience in the evaluation and treatment of various conditions related to nephrology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EED148" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00B1623C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65DFA79F" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="65DFA79F" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute and chronic renal diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502E7154" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="502E7154" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize evaluation of risk factors, and management of risk factors to prevent disease advancement if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BE72F1" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="20BE72F1" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include learning to perform a complete and accurate patient history and physical exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454C4FB5" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00427480">
+    <w:p w14:paraId="454C4FB5" w14:textId="77777777" w:rsidR="00427480" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include identification and indications for appropriate diagnostic studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587CDB4" w14:textId="5E69A4C7" w:rsidR="006630FF" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00A37C2D">
+    <w:p w14:paraId="2587CDB4" w14:textId="5E69A4C7" w:rsidR="006630FF" w:rsidRPr="00E77629" w:rsidRDefault="00427480" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common renal disorders</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00E77629" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00E77629" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214005376"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234914196"/>
       <w:r w:rsidRPr="00E77629">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="406F1EF2" w14:textId="23220FAB" w:rsidR="00EF1630" w:rsidRPr="00E77629" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc173346876"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc214005377"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc234914197"/>
       <w:r w:rsidRPr="00E77629">
         <w:t>CLINICAL EV</w:t>
       </w:r>
       <w:r w:rsidR="0003616E" w:rsidRPr="00E77629">
         <w:t>ALU</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77629">
         <w:t>ATION OF KIDNEY FUNCTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="020306C1" w14:textId="293D635C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="020306C1" w14:textId="293D635C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="414"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77629">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Define and</w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> describe the importance of the glomerular filtration rate (GFR) in the setting of normal kidney function and compromised kidney </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>function.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4926CF9D" w14:textId="70221A56" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4926CF9D" w14:textId="70221A56" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with how to calculate the GFR using various mathematical </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>equations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F78809" w14:textId="323C29BF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="70F78809" w14:textId="68A686A0" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1512" w:right="61"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Int_bhRuMbMc"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe the role of serum creatinine, creatinine clearance and blood urea nitrogen (BUN), </w:t>
+        <w:t xml:space="preserve">Describe the role of serum creatinine, creatinine </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>clearance,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and blood urea nitrogen (BUN), </w:t>
       </w:r>
       <w:r w:rsidR="00973475" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> proper kidney </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>function.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632AB57B" w14:textId="520DE55E" w:rsidR="00EF1630" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="632AB57B" w14:textId="520DE55E" w:rsidR="00EF1630" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain how to interpret a dipstick urinalysis and urine </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>microscopy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78812565" w14:textId="43EBEEA4" w:rsidR="00EF1630" w:rsidRPr="007427BA" w:rsidRDefault="00EF1630" w:rsidP="007427BA">
+    <w:p w14:paraId="78812565" w14:textId="43EBEEA4" w:rsidR="00EF1630" w:rsidRPr="007427BA" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007427BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recognize the pathophysiology and conditions associated with various urine </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="007427BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>casts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D847B3F" w14:textId="59B659C8" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="0D847B3F" w14:textId="59B659C8" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define hematuria and review the proper work-up of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hematuria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E78D490" w14:textId="6C3CC814" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="2E78D490" w14:textId="6C3CC814" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with how to quantify proteinuria and the proper work up of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>proteinuria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7F6663" w14:textId="245B2066" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6C7F6663" w14:textId="245B2066" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the various imaging studies used to assess kidney </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>function.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E87C824" w14:textId="43557657" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6E87C824" w14:textId="43557657" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the indications, risks, and benefits of a kidney </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>biopsy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1607BC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
@@ -5590,539 +5810,553 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A339E79" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5953665E" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc173346877"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc214005378"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234914198"/>
       <w:r w:rsidRPr="2B08E10D">
         <w:t>FLUIDS AND ELECTROLYTES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="6F8AF8E4" w14:textId="401529B1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6F8AF8E4" w14:textId="401529B1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define osmolality and be familiar with how to calculate </w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Int_BuxZZrrM"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the plasma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>osmolality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417B2D60" w14:textId="53B3E6A7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="417B2D60" w14:textId="53B3E6A7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Be familiar with how to calculate the osmol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">l gap and explain its </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>significance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D88A11B" w14:textId="2713647D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="2D88A11B" w14:textId="2713647D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">hyponatremia </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and the various risk factors for </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hyponatremia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D994B7E" w14:textId="30C4FAB7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6D994B7E" w14:textId="30C4FAB7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1512" w:right="790"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the approach to the patient with hyponatremia using plasma osmolality, urine osmolality, and volume </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF213F1" w14:textId="5AB52F41" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="2CF213F1" w14:textId="5AB52F41" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the treatment of acute and chronic </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hyponatremia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF3BF11" w14:textId="6361B0FE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="5DF3BF11" w14:textId="6361B0FE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">hypernatremia </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and its associated risk </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>factors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF5EA0E" w14:textId="64209032" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6AF5EA0E" w14:textId="64209032" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the approach to the patient with </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hypernatremia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77211717" w14:textId="0F6D78FC" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="77211717" w14:textId="0F6D78FC" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="968"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Int_r2yEwjIm"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Differentiate between </w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">central and nephrogenic diabetes insipidus </w:t>
       </w:r>
       <w:r w:rsidR="00973475" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathophysiology, diagnosis, and </w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7FBEDF" w14:textId="48BC44DB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4B7FBEDF" w14:textId="48BC44DB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="968"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">hypokalemia </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and review the mechanism, causes and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hypokalemia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECA520A" w14:textId="1EA3AACE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7ECA520A" w14:textId="1EA3AACE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the clinical manifestations and treatment of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hypokalemia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BA5274" w14:textId="79FE65BD" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="32BA5274" w14:textId="59A29FB0" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Define hyperkalemia and review the mechanism, causes and proper evaluation of </w:t>
+        <w:t>Define hyperkalemia and review the mechanism, causes</w:t>
+      </w:r>
+      <w:r w:rsidR="7D6C4B48" w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hyperkalemia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F9F9B1" w14:textId="001EDF74" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="30F9F9B1" w14:textId="001EDF74" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the clinical manifestations and treatment of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hyperkalemia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ECD512" w14:textId="7C3630D1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="00ECD512" w14:textId="7C3630D1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="174"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">hypophosphatemia and hyperphosphatemia </w:t>
       </w:r>
@@ -6187,223 +6421,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34B91040" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACID BASE DISORDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB1409A" w14:textId="6CC71752" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="3AB1409A" w14:textId="6CC71752" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review how to interpret arterial blood gases and be able to classify each condition as acidosis or alkalosis, respiratory or metabolic and acute or </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>chronic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0831DE" w14:textId="54A71181" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="3D0831DE" w14:textId="20329729" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be familiar with the expected compensation of each of these </w:t>
+        <w:t xml:space="preserve">Be familiar with the expected compensation </w:t>
+      </w:r>
+      <w:r w:rsidR="003C30D8" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of these </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6DF29A" w14:textId="077C5C30" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7E6DF29A" w14:textId="077C5C30" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the causes, clinical manifestations, and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">metabolic </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>acidosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B00FFCB" w14:textId="4E8EF864" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="5B00FFCB" w14:textId="79385D40" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be familiar with the role of the anion gap, how to calculate it and the conditions associated with a high and low anion </w:t>
+        <w:t>Be familiar with the role of the anion gap, how to calculate it</w:t>
+      </w:r>
+      <w:r w:rsidR="5EB99133" w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the conditions associated with a high and low anion </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>gap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506206B5" w14:textId="6D866792" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="506206B5" w14:textId="6D866792" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with how to calculate the urine anion gap and be able to interpret its </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>value.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8202C" w14:textId="62B79E2E" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="5BA8202C" w14:textId="62B79E2E" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the causes of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">normal anion gap metabolic acidosis </w:t>
       </w:r>
@@ -6411,307 +6673,307 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">anion gap metabolic </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>acidosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE730B1" w14:textId="1B3284BF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="5BE730B1" w14:textId="1B3284BF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the causes, clinical manifestations, and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">metabolic </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alkalosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F43E80B" w14:textId="50CC5138" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4F43E80B" w14:textId="50CC5138" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Differentiate between saline-responsive and saline resistant metabolic alkalosis using the effective arterial blood volume and urine </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>chloride.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B29BD7E" w14:textId="3621B93B" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7B29BD7E" w14:textId="3621B93B" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the causes, clinical manifestations, and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">respiratory </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alkalosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B578044" w14:textId="2166420D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="0B578044" w14:textId="2166420D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the acute and chronic </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>compensations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E05CFD" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="36E05CFD" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly discuss the treatment of respiratory alkalosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585C16CC" w14:textId="2AE1920C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="585C16CC" w14:textId="2AE1920C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the causes, clinical manifestations, and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">respiratory </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>acidosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE3757C" w14:textId="2B0744EF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="5FE3757C" w14:textId="2B0744EF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review the criteria for acute and chronic respiratory </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>acidosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341F0D09" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="341F0D09" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly discuss the treatment of respiratory acidosis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2643D6D5" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
@@ -6720,1837 +6982,2147 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13956493" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
         <w:ind w:left="720" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HYPERTENSION (HTN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654021E8" w14:textId="71E2E260" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="654021E8" w14:textId="71E2E260" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1656" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the epidemiology and risk factors associated with </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HTN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6861BE8F" w14:textId="4355706C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6861BE8F" w14:textId="55B0AF0F" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1656" w:right="487"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D868C4" w14:textId="5702AE50" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="487"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be familiar with the current JNC8 guidelines for normal blood pressure, prehypertension, stage 1 HTN and stage 2 </w:t>
+        <w:t xml:space="preserve">Review the pathogenesis and management of essential </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HTN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D868C4" w14:textId="5702AE50" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7137E17F" w14:textId="4A4700B2" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="487"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review the pathogenesis and management of essential </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7137E17F" w14:textId="7FAF049E" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t xml:space="preserve">Review the incidence, pathophysiology, risk </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>factors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and management of secondary HTN including</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1478">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D2AB1E" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2232" w:right="487"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kidney disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FB599E" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2232" w:right="487"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Primary Aldosteronism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A9D352" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2232" w:right="487"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Renovascular HTN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50771DFB" w14:textId="2DEC14AE" w:rsidR="00EF1630" w:rsidRPr="00156548" w:rsidRDefault="00EF1630" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="2232" w:right="487"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pheochromocytoma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED678CC" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Understand the proper way of measuring brachial arterial pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E531E2" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Describe the difference between white coat, masked and resistant HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B763AC" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recognize the physical exam manifestations of uncontrolled HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01779CA6" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>List the appropriate tests for the initial workup of newly diagnosed HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C133A4" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>List the substances that can raise blood pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E70247" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Identify findings that suggest resistant HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534F5215" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Understand the 2025 ACC/AHA Classification of HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250CC5E0" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>List lifestyle modification for BP reduction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760FD878" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Define the threshold to start medication for uncontrolled HTN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F07957" w14:textId="77777777" w:rsidR="00055ECC" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Outline the compelling indications, contraindications, and side effects of the various classes of antihypertensive medications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225250F3" w14:textId="7DEA503F" w:rsidR="00F277FE" w:rsidRPr="00156548" w:rsidRDefault="00055ECC" w:rsidP="00156548">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="252" w:lineRule="atLeast"/>
+        <w:ind w:left="1710"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Define BP goals for special populations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275BE8AA" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="5698"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF98A97" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TUBULOINTERSTITIAL DISORDERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F468B9B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="1656" w:right="487"/>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="1656" w:right="219"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Review the incidence, pathophysiology, risk factors and management of secondary HTN including</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="07D2AB1E" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Review the pathophysiology, clinical manifestations, diagnosis, and evaluation of the various tubulointerstitial diseases including those caused by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5066C7D2" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Kidney disease</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37FB599E" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Immunologic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="120CAFB7" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="2232" w:right="487"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Primary Aldosteronism</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40A9D352" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Infectious</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBDAC97" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="2232" w:right="487"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Renovascular HTN</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E1CD139" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Malignancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0692DDAC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
-        <w:ind w:left="2232" w:right="487"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Pheochromocytoma</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="429348C8" w14:textId="33DF68DE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Medications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4EC788" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Metabolic factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28498127" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2232" w:right="-20"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EC795B" w14:textId="40074705" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand the characteristics of white coat HTN and be familiar with its </w:t>
+        <w:t xml:space="preserve">Discuss the proper management of tubulointerstitial </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>management.</w:t>
-[...15 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>diseases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F856C6" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+      <w:pPr>
+        <w:spacing w:before="31" w:after="0" w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="1170" w:right="-20" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A25C50B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+      <w:pPr>
+        <w:spacing w:before="31" w:after="0" w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="720" w:right="-14"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>TUBULOINTERSTITIAL DISORDERS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F468B9B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>GLOMERULAR DISEASE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26050C0B" w14:textId="1249DCD1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
-        <w:ind w:left="1656" w:right="219"/>
+        <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1656" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Review the pathophysiology, clinical manifestations, diagnosis, and evaluation of the various tubulointerstitial diseases including those caused by:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5066C7D2" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t xml:space="preserve">Review the pathophysiology and clinical manifestations of glomerular </w:t>
+      </w:r>
+      <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>diseases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AABBBB1" w14:textId="3895F44D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1656" w:right="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Differentiate between the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nephrotic and nephritic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>syndrome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194C49E6" w14:textId="7A15C1CF" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:left="1656" w:right="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review the conditions that cause </w:t>
+      </w:r>
+      <w:r w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nephrotic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">syndrome </w:t>
+      </w:r>
+      <w:r w:rsidR="00973475" w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pathophysiology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, diagnosis, clinical manifestations, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBBB2CE" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2232" w:right="-20"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Immunologic</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="120CAFB7" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t xml:space="preserve">Minimal Change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="21C74FCC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2232" w:right="-20"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Infectious</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BBDAC97" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Focal Segmental Glomerulosclerosis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764CF91B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2232" w:right="-20"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Malignancy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0692DDAC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>Membranous Nephropathy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FD8343" w14:textId="29766DF0" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="26EC795B" w14:textId="40074705" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:ind w:left="2376" w:right="144"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secondary causes </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Int_t9hJPrrb"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diabetic nephropathy, amyloidosis, multiple myeloma, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HIV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A15DF4" w14:textId="68DDF779" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
-[...328 lines deleted...]
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Review the conditions that cause the </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Review the conditions that cause </w:t>
+      </w:r>
+      <w:r w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nephritic</w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">nephritic syndrome </w:t>
+        <w:t xml:space="preserve"> syndrome </w:t>
       </w:r>
       <w:r w:rsidR="00973475" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Int_9eKYRtLi"/>
+      <w:bookmarkStart w:id="30" w:name="_Int_9eKYRtLi"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the pathophysiology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, diagnosis, clinical manifestations, and </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E57D2" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4A9E57D2" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IgA Nephropathy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379BFFB6" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="379BFFB6" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Membranoproliferative Glomerulonephritis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ADBC96" w14:textId="14F8E1A2" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="76ADBC96" w14:textId="14F8E1A2" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hepatitis C and B Virus associated kidney </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>disease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0228ADAC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="0228ADAC" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Poststreptococcal Glomerulonephritis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9B579A" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6D9B579A" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lupus nephritis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7CB105" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7B7CB105" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Anti-Glomerular Basement Membrane Antibody Disease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A00A51" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="79A00A51" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Small and Medium Vessel Vasculitis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB8CF39" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="0BB8CF39" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="19" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Thrombotic Microangiopathy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF272AE" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1530" w:rightChars="118" w:right="260" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F266729" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:rightChars="118" w:right="260" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ACUTE KIDNEY INJURY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F506396" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6F506396" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the characteristics/criteria of acute kidney injury (AKI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A096D92" w14:textId="7F20FBF1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7A096D92" w14:textId="7F20FBF1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the clinical manifestations and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>AKI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BD7273" w14:textId="6582E2C8" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="56BD7273" w14:textId="10F84C72" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with how to calculate the </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">fractional excretion of sodium (FEna) </w:t>
-      </w:r>
+        <w:t>fractional excretion of sodium (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>FEna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and its </w:t>
       </w:r>
+      <w:r w:rsidR="759F4763" w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>implications</w:t>
+      </w:r>
       <w:r w:rsidR="00B939F9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>implication.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CDC7BB8" w14:textId="4F2ABB51" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDC7BB8" w14:textId="4F2ABB51" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Int_jGR0GZqG"/>
+      <w:bookmarkStart w:id="31" w:name="_Int_jGR0GZqG"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with the following classifications of AKI with respect to pathophysiology, risk factors, prevention, and </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00B939F9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718328CB" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="718328CB" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="243" w:lineRule="exact"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Prerenal Azotemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC0E39D" w14:textId="7DBBF1E8" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4FC0E39D" w14:textId="7DBBF1E8" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Volume depletion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E8DF38" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="35E8DF38" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hypotension</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C83160" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="41C83160" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Intrarenal Disease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381AF509" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="381AF509" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tubular Necrosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3726D8" w14:textId="6503D6B3" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7D3726D8" w14:textId="481807B4" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Acute Contrast Induced </w:t>
       </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nephropathy</w:t>
+      </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>nephropathy.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47DA1EBC" w14:textId="2E3C48CB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DA1EBC" w14:textId="2E3C48CB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rhabdomyolysis and pigment nephropathy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D9EC4A" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="15D9EC4A" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Acute interstitial nephritis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644A8C20" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="644A8C20" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2376" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Postrenal Disease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEE9F23" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="1AEE9F23" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2808" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Obstruction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5BD0B0" w14:textId="59C162CB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="4F5BD0B0" w14:textId="59C162CB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1800" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Briefly review the pathophysiology, criteria, and treatment of</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1061DB03" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="1061DB03" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2520" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cardiorenal syndrome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151BCB39" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="151BCB39" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2520" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hepatorenal syndrome</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665007F8" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="1530" w:rightChars="118" w:right="260" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="274EB320" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>KIDNEY STONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113A9A09" w14:textId="08C0C3E7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="113A9A09" w14:textId="08C0C3E7" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the pathophysiology and epidemiology of kidney </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>stones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103402B8" w14:textId="2629C3B9" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="103402B8" w14:textId="2629C3B9" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the clinical manifestation and proper diagnosis of kidney </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>stones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36591035" w14:textId="1DDA37FB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="36591035" w14:textId="1DDA37FB" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the risk factors and prevention of the following types of </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>stones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CF800C" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="11CF800C" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Calcium Oxalate stones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60700813" w14:textId="6AF7F7C9" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="60700813" w14:textId="6AF7F7C9" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Struvite stones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F2B830" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="44F2B830" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cystine stones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E90E9DF" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="2E90E9DF" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Uric Acid stones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0868E116" w14:textId="5BADE6F4" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="0868E116" w14:textId="5BADE6F4" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the proper management of kidney stones both in the acute and chronic </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>setting.</w:t>
@@ -8568,447 +9140,991 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A51B5D5" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:spacing w:before="31" w:after="0" w:line="248" w:lineRule="exact"/>
         <w:ind w:left="1080" w:right="-144" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CHRONIC KIDNEY DISEASE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB97522" w14:textId="3FA8025D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6BB97522" w14:textId="3FA8025D" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Define chronic kidney disease (CKD) and be familiar with its various </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>stages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CF8180" w14:textId="4C741DFA" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="44CF8180" w14:textId="4C741DFA" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the pathophysiology and epidemiology of </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CKD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A7F7EB" w14:textId="438024F1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="67A7F7EB" w14:textId="438024F1" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the screening protocols for patients at elevated risk of </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CKD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DEEC35" w14:textId="6387D837" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="31DEEC35" w14:textId="6387D837" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the clinical manifestations and proper evaluation of </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CKD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50186E11" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="50186E11" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="13" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discuss the pathophysiology, risks, and management of the complications of CKD including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54436096" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="54436096" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="13" w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:left="2664" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cardiovascular</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DD2F3D" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="37DD2F3D" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="3" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2664" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Anemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B69FB58" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="3B69FB58" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="3" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2664" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Chronic kidney disease and mineral and bone disorders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDC440B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="6BDC440B" w14:textId="77777777" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="3" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="2772" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Renal osteodystrophy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2B5B78" w14:textId="14591F9C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="7C2B5B78" w14:textId="14591F9C" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the role, indications, and several types of </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>dialysi</w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26610601" w14:textId="42E44FDD" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="26610601" w14:textId="42E44FDD" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2664" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss the common complications associated with </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>dialysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73300E21" w14:textId="16189CBE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00EF1630">
+    <w:p w14:paraId="73300E21" w14:textId="16189CBE" w:rsidR="00EF1630" w:rsidRPr="00AF40B7" w:rsidRDefault="00EF1630" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1944" w:right="-144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Be familiar with the role of </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kidney transplantation </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in the patient with </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CKD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="11D8ACF0" w:rsidR="0064673A" w:rsidRPr="001A0F49" w:rsidRDefault="0064673A" w:rsidP="001A0F49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764C4580" w14:textId="4A0F4C2F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000940AF">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="364DFADE" w14:textId="766F8ABA" w:rsidR="00CC450B" w:rsidRPr="00156548" w:rsidRDefault="00CC450B" w:rsidP="00CC450B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc234914199"/>
+      <w:r w:rsidRPr="00156548">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="344178D2" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00156548" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156548">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the Nephrology rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC4E94E" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73372714" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind- body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E330FD" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DB242B" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document treatment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D073952" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292EE55E" w14:textId="4D27B970" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science</w:t>
+      </w:r>
+      <w:r w:rsidR="1753BA4B" w:rsidRPr="29AF3240">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0722142E" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416CD1B2" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B58138" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2AF5DD" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17272C27" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D59A3A" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218A768B" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F2734F" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3E7C1D" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C12EA" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE858E" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B67DD1" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B057DB0" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB39CB6" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="x__Int_ddKc9YWQ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618FA870" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3DC4FA" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBA8110" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F61F47" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00CE0A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1A9FD0" w14:textId="77777777" w:rsidR="00CE0A55" w:rsidRPr="00CE0A55" w:rsidRDefault="00CE0A55" w:rsidP="00156548">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="43D9EB71" w:rsidR="0076235D" w:rsidRPr="00156548" w:rsidRDefault="00CE0A55" w:rsidP="000940AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214005379"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234914200"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -9043,107 +10159,107 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214005380"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc234914201"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214005381"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc234914202"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="04465922" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9288,1203 +10404,1205 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214005382"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc234914203"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00405CCC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214005383"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc234914204"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6146F3B8" w14:textId="6AA03C05" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="6146F3B8" w14:textId="4928BC71" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="44"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="2B08E10D">
+        <w:ind w:left="648" w:right="44"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA803D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Harrisons Principles of Internal Medicine 21st edition</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2B08E10D">
+        <w:t>Harrisons Principles of Internal Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00387F45" w:rsidRPr="3EA803D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22</w:t>
+      </w:r>
+      <w:r w:rsidR="591B726E" w:rsidRPr="3EA803D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nd edition, 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA803D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (available online from MSU Libraries)</w:t>
       </w:r>
-      <w:r w:rsidR="00205DF1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00005395" w:rsidRPr="00E247CB">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="003E5138" w:rsidRPr="3EA803D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095</w:t>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F69EC">
+      <w:r w:rsidR="003E5138" w:rsidRPr="3EA803D8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7A00B328" w14:textId="5489683E" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+      <w:r w:rsidR="000F69EC" w:rsidRPr="3EA803D8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A00B328" w14:textId="42A13480" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2B08E10D">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Part 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA38BB" w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Chapter 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76374" w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Azotemia and urinary abnormalities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00F301A4" w:rsidRPr="00F301A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=262791059&amp;bookid=3095&amp;Resultclick=2</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=293140441</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F301A4" w:rsidRPr="00F301A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BADEF1E" w14:textId="25DD9550" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="000564FA">
+    <w:p w14:paraId="1BADEF1E" w14:textId="347D31D2" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="000564FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 2: Chapter 53 Fluid and Electrolyte disturbances</w:t>
+        <w:t>Part 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B062FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Chapter 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B062FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fluid and Electrolyte disturbances</w:t>
       </w:r>
       <w:r w:rsidR="000564FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00C8381E" w:rsidRPr="00E247CB">
+        <w:r w:rsidR="001312A0" w:rsidRPr="001312A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265471636&amp;bookid=3095&amp;Resultclick=2</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296172920</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001312A0" w:rsidRPr="001312A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABB2477" w14:textId="40B5DA01" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="7ABB2477" w14:textId="512445ED" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 2: Chapter 55 Acidosis and alkalosis</w:t>
+        <w:t>Part 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0078534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Chapter 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0078534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acidosis and alkalosis</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00885F90" w:rsidRPr="00885F90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=262791135&amp;bookid=3095&amp;Resultclick=2</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=293067890</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00885F90" w:rsidRPr="00885F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7872EFE0" w14:textId="0D2DDD3A" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="7872EFE0" w14:textId="532A7220" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 6: Chapter 277: Hypertensi</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part 6</w:t>
+      </w:r>
+      <w:r w:rsidR="004723B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Section 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Chapter 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004723B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Hypertensi</w:t>
       </w:r>
       <w:r w:rsidR="00BA1B29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="000D6A9A" w:rsidRPr="000D6A9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265454202&amp;bookid=3095&amp;Resultclick=2</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=294354164</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000D6A9A" w:rsidRPr="000D6A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C694DF2" w14:textId="3F68BAA7" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="6C694DF2" w14:textId="394B24C2" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 6: Chapter 278: Renovascular Disease</w:t>
+        <w:t>Part 6</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Section 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Chapter 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Renovascular Disease</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00FB109D" w:rsidRPr="00FB109D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265454352&amp;bookid=3095&amp;Resultclick=2</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166006</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FB109D" w:rsidRPr="00FB109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE03A92" w14:textId="7652D3A2" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="1EE03A92" w14:textId="423750B4" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cell Biology and Physiology of the Kidney</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00896B84">
+        <w:r w:rsidR="0083741C" w:rsidRPr="0083741C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549775</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=295149888</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="0083741C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67F31" w:rsidRPr="007E68BC">
-[...6 lines deleted...]
-    <w:p w14:paraId="2B0E7F05" w14:textId="33B35B7F" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="00C8381E">
+    </w:p>
+    <w:p w14:paraId="2B0E7F05" w14:textId="34817E2D" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="00C8381E">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 9: Chapter 310 Acute kidney injury</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="006110FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acute kidney injury</w:t>
       </w:r>
       <w:r w:rsidR="00C8381E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00C8381E" w:rsidRPr="00E247CB">
+        <w:r w:rsidR="0083741C" w:rsidRPr="0083741C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265425859</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166492</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="0083741C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662BA02E" w14:textId="15AA9577" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="662BA02E" w14:textId="7B5C2058" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Part 9: Chapter 311 </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Int_rjbxEYSg"/>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00917C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Int_rjbxEYSg"/>
+      <w:r w:rsidRPr="21707615">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Chronic kidney disease</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="21707615">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00A50B0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265425997</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166630</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00A50B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ACFBD9" w14:textId="706F9363" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="32ACFBD9" w14:textId="5C7C8539" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 9: Chapter 312 Dialysis in the treatment of Kidney F</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00467200">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dialysis in the treatment of Kidney F</w:t>
       </w:r>
       <w:r w:rsidR="00A403E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ailure</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00E92BFB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549840</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=295149954</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00E92BFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605DCE6B" w14:textId="68A57CEB" w:rsidR="008D68BB" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
+    <w:p w14:paraId="605DCE6B" w14:textId="44FFF874" w:rsidR="008D68BB" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 9: Chapter 314 Glomerular diseases</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00375EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Glomerular diseases</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00EA48D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549889</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166906</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00EA48D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC9AC29" w14:textId="0B8453A1" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
+    <w:p w14:paraId="7CC9AC29" w14:textId="23FC462D" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
       <w:pPr>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1008" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 9: Chapter 316: Tubulointerstitial diseases of the kidney</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Tubulointerstitial diseases of the kidney</w:t>
       </w:r>
       <w:r w:rsidR="00C8381E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="006147E6" w:rsidRPr="00E247CB">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00EA48D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265426494</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296167169</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00EA48D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDE99E7" w14:textId="3CA371E1" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
+    <w:p w14:paraId="5FDE99E7" w14:textId="13E2385B" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="008D68BB">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1008"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Part 9: Chapter 318 Nephrolithiasis</w:t>
+        <w:t>Part 9: Chapter 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nephrolithiasis</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00A750EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263550180</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296167311</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5588B636" w14:textId="69A3F817" w:rsidR="00546D6F" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+      <w:r w:rsidR="0083741C" w:rsidRPr="00A750EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5588B636" w14:textId="44724F2F" w:rsidR="00546D6F" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1008"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Part 22: Chapter S1 Fluid and electrolyte imbalances and acid-base disturbances: case examples</w:t>
       </w:r>
       <w:r w:rsidR="00B9727C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00B9727C" w:rsidRPr="00E247CB">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00A750EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265476817</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=292053878</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00A750EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C31A3E" w14:textId="42595BED" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="79C31A3E" w14:textId="77074CAE" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1008"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Part 23: Chapter A4: Atlas of urinary sediments and renal biopsies</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId36">
-        <w:r w:rsidRPr="2B08E10D">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="0083741C" w:rsidRPr="00F62FDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265476474</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=292053739</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A67F31">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0083741C" w:rsidRPr="00F62FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2A8DF" w14:textId="29F4310B" w:rsidR="002912E2" w:rsidRPr="00F85466" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+    <w:p w14:paraId="4CD2A8DF" w14:textId="55B251D7" w:rsidR="002912E2" w:rsidRPr="00F85466" w:rsidRDefault="002912E2" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B1795">
+      <w:r w:rsidRPr="66862324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Rennke: Renal Pathophysiology: The Essentials 6th ed</w:t>
+      </w:r>
+      <w:r w:rsidR="236EEC11" w:rsidRPr="66862324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidR="006005C4" w:rsidRPr="66862324">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="006005C4" w:rsidRPr="66862324">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>http://ezproxy.msu.edu/login?url=https://premiumbasicsciences.lwwhealthlibrary.com/book.aspx?bookid=3308</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00766BBD" w:rsidRPr="66862324">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A53FAA" w14:textId="77777777" w:rsidR="002912E2" w:rsidRPr="00D550FD" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Rennke: Renal Pathophysiology: The Essentials 6th ed</w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="06882FA2" w14:textId="77777777" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06882FA2" w14:textId="2E97F878" w:rsidR="002912E2" w:rsidRDefault="002912E2" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Hypertension references (JNC 8):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31980948" w14:textId="51F1C055" w:rsidR="002912E2" w:rsidRPr="00C14FEE" w:rsidRDefault="002912E2" w:rsidP="002912E2">
+        <w:t>Hypertension references:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7D8DE1" w14:textId="11D668B8" w:rsidR="00893F13" w:rsidRDefault="00893F13" w:rsidP="002912E2">
       <w:pPr>
         <w:ind w:left="1008"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C14FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2014 evidence-based guideline for the management of high blood pressure in adults: report from the panel members appointed to the Eighth Joint National Committee (JNC 8)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006005C4">
+      </w:pPr>
+      <w:r w:rsidRPr="00893F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-        <w:r w:rsidR="006005C4" w:rsidRPr="008337FF">
+        <w:t>Jones, D, Ferdinand, K, Taler, S. et al. 2025 AHA/ACC/AANP/AAPA/ABC/ACCP/ACPM/AGS/AMA/ASPC/NMA/PCNA/SGIM Guideline for the Prevention, Detection, Evaluation and Management of High Blood Pressure in Adults: A Report of the American College of Cardiology/American Heart Association Joint Committee on Clinical Practice Guidelines. JACC. 2025 Nov, 86 (18) 1567–1678. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tooltip="https://doi.org/10.1016/j.jacc.2025.05.007" w:history="1">
+        <w:r w:rsidRPr="00893F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://libkey.io/libraries/118/articles/48648450/content-location</w:t>
+          <w:t>https://doi.org/10.1016/j.jacc.2025.05.007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D70E6B">
+    </w:p>
+    <w:p w14:paraId="1EE0B5C4" w14:textId="68B9F7FA" w:rsidR="002912E2" w:rsidRDefault="00D70E6B" w:rsidP="00D70E6B">
+      <w:pPr>
+        <w:ind w:left="990" w:firstLine="18"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...256 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214005384"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc234914205"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="37906795" w14:textId="77777777" w:rsidR="00F9092E" w:rsidRDefault="005A61C1" w:rsidP="00F9092E">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="37906795" w14:textId="77777777" w:rsidR="00F9092E" w:rsidRDefault="005A61C1" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review of the Nephrology Modules from the Genitourinary course pack will be of value to the student. There is no assigned textbook. Reading assignments are under the purview of the preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25923CA4" w14:textId="77777777" w:rsidR="000D13D1" w:rsidRDefault="000D13D1" w:rsidP="000D13D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E60448D" w14:textId="5E3CDBCD" w:rsidR="00941C93" w:rsidRPr="00F9092E" w:rsidRDefault="005A61C1" w:rsidP="00F9092E">
+    <w:p w14:paraId="1E60448D" w14:textId="4CD409A8" w:rsidR="00941C93" w:rsidRPr="00F9092E" w:rsidRDefault="005A61C1" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F9092E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harrisons Principles of Internal Medicine 21st edition (available online from MSU Libraries) </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="0037288C">
+        <w:t xml:space="preserve">Harrisons Principles of Internal Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>22nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9092E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition (available online from MSU Libraries) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="0037288C" w:rsidRPr="00763350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095</w:t>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=</w:t>
+        </w:r>
+        <w:r w:rsidR="00763350" w:rsidRPr="00763350">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>3541</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0003164A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280B7AA7" w14:textId="77777777" w:rsidR="00941C93" w:rsidRDefault="00941C93" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="15668C11" w:rsidR="00746A6C" w:rsidRPr="000D13D1" w:rsidRDefault="009B6032" w:rsidP="000D13D1">
@@ -10674,399 +11792,324 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214005385"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234914206"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A745BAE" w14:textId="77777777" w:rsidR="00D8081A" w:rsidRDefault="00D8081A" w:rsidP="007A49ED">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4A745BAE" w14:textId="77777777" w:rsidR="00D8081A" w:rsidRPr="00B228E8" w:rsidRDefault="00D8081A" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="44"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2B08E10D">
+      <w:r w:rsidRPr="00B228E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Harrison’s Question Bank Quiz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEDFAC6" w14:textId="678F6F82" w:rsidR="00D8081A" w:rsidRDefault="000543F9" w:rsidP="0075302A">
-      <w:pPr>
+    <w:p w14:paraId="22304D62" w14:textId="7D835502" w:rsidR="00B228E8" w:rsidRPr="00B228E8" w:rsidRDefault="000543F9" w:rsidP="00A638BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2B08E10D">
-[...6 lines deleted...]
-      <w:r w:rsidR="006313C6">
+      <w:r w:rsidRPr="00B228E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a </w:t>
+      </w:r>
+      <w:r w:rsidR="00924979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B228E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-question </w:t>
+      </w:r>
+      <w:r w:rsidR="006313C6" w:rsidRPr="00B228E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">custom </w:t>
       </w:r>
-      <w:r w:rsidRPr="2B08E10D">
+      <w:r w:rsidRPr="00B228E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>quiz (25 if only 2 weeks) for yourself</w:t>
       </w:r>
-      <w:r w:rsidR="00973475">
+      <w:r w:rsidR="00973475" w:rsidRPr="00B228E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidR="00154AA2">
+    </w:p>
+    <w:p w14:paraId="3BC9CAD5" w14:textId="684C0133" w:rsidR="00FE5D9A" w:rsidRPr="00415B52" w:rsidRDefault="00B228E8" w:rsidP="00415B52">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B228E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Available through AccessMedicine:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B228E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00B228E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7414C879" w14:textId="4EFBC182" w:rsidR="00D8081A" w:rsidRPr="005269C5" w:rsidRDefault="00503D3E" w:rsidP="005269C5">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005269C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Under “Disorders of the Kidney and Urinary Tract</w:t>
+      </w:r>
+      <w:r w:rsidR="00973475" w:rsidRPr="005269C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...155 lines deleted...]
-      <w:r w:rsidR="007F5433">
+      <w:r w:rsidR="007F5433" w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>enter the number of questions</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3EFE">
-[...6 lines deleted...]
-      <w:r w:rsidR="007D08FB">
+      <w:r w:rsidR="00EB3EFE" w:rsidRPr="005269C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will answer (</w:t>
+      </w:r>
+      <w:r w:rsidR="000A520F" w:rsidRPr="005269C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3EFE" w:rsidRPr="005269C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 4-week rotation; 25 for 2-week rotation)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D08FB" w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, then press Enter</w:t>
       </w:r>
-      <w:r w:rsidR="007361A4">
+      <w:r w:rsidR="007361A4" w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> on your keyboard</w:t>
       </w:r>
-      <w:r w:rsidR="00C92BE4">
+      <w:r w:rsidR="00C92BE4" w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to start the </w:t>
       </w:r>
-      <w:r w:rsidR="008D4AB9">
+      <w:r w:rsidR="008D4AB9" w:rsidRPr="005269C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>quiz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="110C79EF" w:rsidR="26910FCD" w:rsidRDefault="00D8081A" w:rsidP="006843E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit your score sheet to the D2L Dropbox (You must achieve a minimum of 70%). You may take as many quizzes as it takes to achieve this. Each time you select the number of questions assigned the computer will select them from its question bank. This should help prepare you for COMAT and part 2 of </w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Int_IfeombDb"/>
+      <w:bookmarkStart w:id="44" w:name="_Int_IfeombDb"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>boards</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FAE12F" w14:textId="417D9820" w:rsidR="00006F4A" w:rsidRDefault="00006F4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="350C7F41" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD0D11" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="24E9ACF3" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00B5481C" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214005386"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234914207"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="257315DC" w:rsidR="26910FCD" w:rsidRDefault="00AC0B26" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 655 Patient/</w:t>
       </w:r>
       <w:r>
@@ -11081,154 +12124,175 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be completed during your rotation and uploaded into the corresponding drop box</w:t>
       </w:r>
       <w:r w:rsidR="00B939F9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific consults. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
+        <w:t xml:space="preserve"> It is the hope that you have an opportunity to evaluate / interpret and participate in some rotation specific </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4102F2" w14:textId="77777777" w:rsidR="00DD0D11" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD0D11" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc214005387"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234914208"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214005388"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234914209"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="7FFE80A1" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00973475">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -11307,81 +12371,81 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc214005389"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234914210"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="73FE1410" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -11403,89 +12467,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214005390"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234914211"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11498,235 +12555,266 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214005391"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234914212"/>
       <w:r w:rsidRPr="0057603C">
+        <w:lastRenderedPageBreak/>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DDAFAD" w14:textId="5DD056CF" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="07DDAFAD" w14:textId="2CF46066" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:r w:rsidR="003C30D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00973475">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8A08FE" w14:textId="77777777" w:rsidR="006D54AA" w:rsidRPr="00E34A9D" w:rsidRDefault="006D54AA" w:rsidP="006D54AA">
+    <w:p w14:paraId="7B8A08FE" w14:textId="77777777" w:rsidR="006D54AA" w:rsidRPr="00E34A9D" w:rsidRDefault="006D54AA" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34A9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79880296" w14:textId="77777777" w:rsidR="006D54AA" w:rsidRPr="00E34A9D" w:rsidRDefault="006D54AA" w:rsidP="006D54AA">
+    <w:p w14:paraId="79880296" w14:textId="77777777" w:rsidR="006D54AA" w:rsidRPr="00E34A9D" w:rsidRDefault="006D54AA" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34A9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clinical Shift Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA93E09" w14:textId="71D840AE" w:rsidR="005A2923" w:rsidRPr="00666D3F" w:rsidRDefault="006D54AA" w:rsidP="006D54AA">
+    <w:p w14:paraId="5EA93E09" w14:textId="71D840AE" w:rsidR="005A2923" w:rsidRPr="00666D3F" w:rsidRDefault="006D54AA" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34A9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Harrison’s Questions Bank Quiz from Nephrology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23440502" w14:textId="02A6D9F7" w:rsidR="00666D3F" w:rsidRPr="006573C7" w:rsidRDefault="00666D3F" w:rsidP="006D54AA">
+    <w:p w14:paraId="23440502" w14:textId="02A6D9F7" w:rsidR="00666D3F" w:rsidRPr="006573C7" w:rsidRDefault="00666D3F" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="74F04D79" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00787F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00787F87" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -11955,181 +13043,120 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="13ABD25B" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="003937EC">
+    <w:p w14:paraId="1C211B83" w14:textId="77777777" w:rsidR="00E15F5C" w:rsidRDefault="00E15F5C" w:rsidP="00E15F5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">As determined by the </w:t>
-[...5 lines deleted...]
-        <w:t>IOR</w:t>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, the student will receive an </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">ction process are </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
-[...23 lines deleted...]
-        <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214005392"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234914213"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="238DCB65" w14:textId="5DBED81D" w:rsidR="00006F4A" w:rsidRDefault="00D710D7" w:rsidP="00E15F5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -12225,93 +13252,81 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
+    <w:p w14:paraId="27A2A4B4" w14:textId="77777777" w:rsidR="00E15F5C" w:rsidRPr="00E15F5C" w:rsidRDefault="00E15F5C" w:rsidP="00E15F5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238DCB65" w14:textId="4B1A6353" w:rsidR="00006F4A" w:rsidRDefault="00006F4A">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="0576C654" w:rsidR="00A16BF1" w:rsidRPr="000D13D1" w:rsidRDefault="00A16BF1" w:rsidP="000D13D1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214005393"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234914214"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="1F4978E2" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -12741,50 +13756,51 @@
     <w:p w14:paraId="1D82EAA4" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NGR/No Grade Reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13413,120 +14429,111 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc214005394"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc234914215"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309E69D1" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc214005395"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234914216"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="601386C9" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00546668">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6826A68F" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00546668">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -13562,56 +14569,56 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>clinical responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD0981D" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00546668">
+    <w:p w14:paraId="2DD0981D" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3668540C" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00546668">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -13656,79 +14663,93 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0401AED6" w14:textId="77777777" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00546668">
+    <w:p w14:paraId="0401AED6" w14:textId="7527DFE8" w:rsidR="00546668" w:rsidRDefault="00546668" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A73C840" w14:textId="39B4FF7C" w:rsidR="000D13D1" w:rsidRPr="000D13D1" w:rsidRDefault="00546668" w:rsidP="000D13D1">
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="003C30D8" w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B08E10D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A73C840" w14:textId="39B4FF7C" w:rsidR="000D13D1" w:rsidRPr="000D13D1" w:rsidRDefault="00546668" w:rsidP="00F058B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="53"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00973475" w:rsidRPr="21707615">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="21707615">
         <w:rPr>
@@ -13762,51 +14783,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidRPr="2B08E10D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2B08E10D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="002548B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -13827,1252 +14848,1431 @@
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC1BFC9" w14:textId="77777777" w:rsidR="00D13384" w:rsidRDefault="00D13384" w:rsidP="00D13384">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="62" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="63" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E74DEC" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ress code during your clerkship:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA530A6" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="3EA530A6" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Men should routinely dress in slacks, as well as a shirt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with tails tucked in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624828F1" w14:textId="77777777" w:rsidR="00D13384" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="624828F1" w14:textId="77777777" w:rsidR="00D13384" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0557A130" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="0557A130" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No blue jeans are allowed during any rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCF56AD" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="0DCF56AD" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663CF314" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="663CF314" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B462400" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="4B462400" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDFF6C1" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="5CDFF6C1" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170A3364" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="170A3364" w14:textId="77777777" w:rsidR="00D13384" w:rsidRPr="00016F1D" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1009F343" w14:textId="77777777" w:rsidR="00D13384" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+    <w:p w14:paraId="1009F343" w14:textId="0C26EC13" w:rsidR="00D13384" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5759627D" w14:textId="4D676481" w:rsidR="00D13384" w:rsidRPr="00D13384" w:rsidRDefault="00D13384" w:rsidP="00D13384">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15F5C" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5759627D" w14:textId="60154B45" w:rsidR="00D13384" w:rsidRPr="00D13384" w:rsidRDefault="00D13384" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D13384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="003C30D8" w:rsidRPr="00D13384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00973475" w:rsidRPr="00D13384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13384">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15F5C" w:rsidRPr="00D13384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13384">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc214005396"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc234914217"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="1F08139D" w14:textId="77777777" w:rsidR="003E099F" w:rsidRPr="00807D6C" w:rsidRDefault="00C11B04" w:rsidP="003E099F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="003E099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="_Hlk226475221"/>
+      <w:r w:rsidR="003E099F" w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E5306D" w14:textId="77777777" w:rsidR="003E099F" w:rsidRPr="00807D6C" w:rsidRDefault="003E099F" w:rsidP="003E099F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7F7686" w14:textId="77777777" w:rsidR="003E099F" w:rsidRPr="00807D6C" w:rsidRDefault="003E099F" w:rsidP="003E099F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00807D6C">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc214005397"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234914218"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="6F5436F2" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="002863AD">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00973475" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="002863AD" w:rsidRPr="002863AD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A887295" w14:textId="77777777" w:rsidR="00BF492E" w:rsidRPr="00807D6C" w:rsidRDefault="00BF492E" w:rsidP="00BF492E">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="69" w:name="_Hlk226465996"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234914219"/>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="38ACF7D6" w14:textId="77777777" w:rsidR="008734EE" w:rsidRPr="00EA7A22" w:rsidRDefault="00BF492E" w:rsidP="008734EE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00807D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="008734EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="008734EE" w:rsidRPr="008734EE">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B6BA4EE" w14:textId="5EACA96D" w:rsidR="00365B2D" w:rsidRPr="00200481" w:rsidRDefault="00365B2D" w:rsidP="00BF492E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="1A88FE37" w:rsidR="006E1B5D" w:rsidRPr="000D13D1" w:rsidRDefault="00902AE6" w:rsidP="000D13D1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc214005398"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc234914220"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="578274C6" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc214005399"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc234914221"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan </w:t>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177AFE">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc214005400"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234914222"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc214005401"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc234914223"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="4EAC2042" w14:textId="77777777" w:rsidR="00BA248B" w:rsidRDefault="00E20D8B" w:rsidP="00BA248B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="75" w:name="_Hlk226466069"/>
+      <w:r w:rsidR="00BA248B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B11A9" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
-[...7 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00BA248B" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p w14:paraId="22F3D054" w14:textId="1CA3F425" w:rsidR="0003153D" w:rsidRPr="00453E28" w:rsidRDefault="0003153D" w:rsidP="00BA248B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc234914224"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidR="001527B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are responsible for responding to </w:t>
+      </w:r>
+      <w:r w:rsidR="006317DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71802E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96018">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6901697E" w14:textId="192E0F3C" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00973475" w:rsidRPr="0055268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643B5B4" w14:textId="77777777" w:rsidR="00FA040B" w:rsidRDefault="00FA040B" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BEC5EC" w14:textId="77777777" w:rsidR="00FA040B" w:rsidRPr="00556A65" w:rsidRDefault="00FA040B" w:rsidP="00FA040B">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc234914225"/>
+      <w:r w:rsidRPr="00556A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="21BBB5C5" w14:textId="522FE5FE" w:rsidR="00FA040B" w:rsidRPr="00F75947" w:rsidRDefault="00FA040B" w:rsidP="00F75947">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00453E28" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0340" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="81" w:name="_Hlk226466171"/>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75947" w:rsidRPr="00F75947">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="70FB6F6B">
-[...5 lines deleted...]
-      <w:r w:rsidR="003B6CD1">
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C51">
-[...182 lines deleted...]
-        <w:r w:rsidRPr="005F7800">
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc214005404"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc234914226"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="5C643D18" w14:textId="77777777" w:rsidR="00D72350" w:rsidRPr="00A871DA" w:rsidRDefault="00D72350" w:rsidP="00D72350">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C88A9A6" w14:textId="77777777" w:rsidR="00D72350" w:rsidRPr="00A871DA" w:rsidRDefault="00D72350" w:rsidP="00D72350">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="71E0F64E" w14:textId="77777777" w:rsidR="00D72350" w:rsidRPr="00987E7B" w:rsidRDefault="00D72350" w:rsidP="00D72350">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc214005405"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc234914227"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -15155,93 +16355,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId56">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15309,52 +16509,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -15562,98 +16767,106 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId61"/>
-          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:footerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="80" w:name="_Toc214005406"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc234914228"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -15842,165 +17055,165 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58EEB87B" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="58EEB87B" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59282FF5" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="59282FF5" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Must be 100% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and needing no revisions by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C4ABB5" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="75C4ABB5" w14:textId="77777777" w:rsidR="00AD1AB9" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B90AB5A" w14:textId="7868FEF7" w:rsidR="00AD1AB9" w:rsidRPr="1125DAF6" w:rsidRDefault="00D56CB2" w:rsidP="000D13D1">
+          <w:p w14:paraId="6B90AB5A" w14:textId="7868FEF7" w:rsidR="00AD1AB9" w:rsidRPr="1125DAF6" w:rsidRDefault="00D56CB2" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-week rotations- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dated by </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -16061,51 +17274,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35FDE710" w14:textId="3108B9AE" w:rsidR="00AD1AB9" w:rsidRPr="389FCA9F" w:rsidRDefault="00AD1AB9" w:rsidP="004B031F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0923" w:rsidRPr="00C40B5D" w14:paraId="4163C741" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682EDDBC" w14:textId="421C1429" w:rsidR="001F0923" w:rsidRPr="007C354A" w:rsidRDefault="001F0923" w:rsidP="001F0923">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -16162,109 +17391,129 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74177E28" w14:textId="7F3FD023" w:rsidR="001F0923" w:rsidRPr="1125DAF6" w:rsidRDefault="001F0923" w:rsidP="001F0923">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444FB872" w14:textId="4E20CFAA" w:rsidR="001F0923" w:rsidRPr="389FCA9F" w:rsidRDefault="001F0923" w:rsidP="001F0923">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="81" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="90" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="90"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000543B4" w:rsidRPr="00C40B5D" w14:paraId="4DD787FE" w14:textId="77777777" w:rsidTr="00277CA7">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34934EB8" w14:textId="36A8D9AC" w:rsidR="000543B4" w:rsidRPr="0094114E" w:rsidRDefault="000543B4" w:rsidP="000543B4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -16401,59 +17650,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BA2984" w14:textId="746449EC" w:rsidR="000543B4" w:rsidRPr="389FCA9F" w:rsidRDefault="000543B4" w:rsidP="000543B4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="82" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="91" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="91"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00277CA7" w:rsidRPr="00C40B5D" w14:paraId="2BBB3000" w14:textId="77777777" w:rsidTr="00277CA7">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C91C92B" w14:textId="77777777" w:rsidR="00277CA7" w:rsidRPr="0094114E" w:rsidRDefault="00277CA7" w:rsidP="0094114E">
@@ -16609,68 +17858,77 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C609A31" w14:textId="61C8ABDE" w:rsidR="0094114E" w:rsidRPr="0094114E" w:rsidRDefault="0094114E" w:rsidP="0094114E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094114E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">25 question quiz for a 2-week rotation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C034CDB" w14:textId="51082823" w:rsidR="00E62EBA" w:rsidRPr="0094114E" w:rsidRDefault="0094114E" w:rsidP="0094114E">
+          <w:p w14:paraId="1C034CDB" w14:textId="1D74FE32" w:rsidR="00E62EBA" w:rsidRPr="0094114E" w:rsidRDefault="00CF5EF6" w:rsidP="0094114E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094114E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>46 question quiz for a 4-week rotation</w:t>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="0094114E" w:rsidRPr="0094114E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> question quiz for a 4-week rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552B57A0" w14:textId="77777777" w:rsidR="00E62EBA" w:rsidRDefault="001C485F" w:rsidP="00E62EBA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -16829,188 +18087,188 @@
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="00AD1AB9" w:rsidRPr="009275FB" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="00AD1AB9" w:rsidRPr="00CC6A27" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="00AD1AB9" w:rsidRPr="00562F84" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="00AD1AB9" w:rsidRPr="00CC6A27" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="00AD1AB9" w:rsidRPr="00CC6A27" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="00AD1AB9" w:rsidRPr="00CC6A27" w:rsidRDefault="00AD1AB9" w:rsidP="00AD1AB9">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="00AD1AB9" w:rsidRPr="00CC6A27" w:rsidRDefault="00AD1AB9" w:rsidP="00F058B0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD1AB9" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -17180,100 +18438,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId63"/>
+          <w:headerReference w:type="first" r:id="rId59"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64" cstate="print">
+                    <a:blip r:embed="rId60" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -17434,98 +18692,106 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="55BDA9E2" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D4AB9" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="008D4AB9" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -17556,53 +18822,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="62E44865">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5E07D12C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -17631,99 +18897,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="01D9E21B">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="50A17506" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -17747,53 +19027,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="306506E2">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="79B71041" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -17829,53 +19109,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="1F458A56">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2435421C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -17895,55 +19175,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -18019,55 +19299,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="7CA9084C" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="7CA9084C" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00F058B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="006C25F5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="006C25F5">
@@ -18201,56 +19481,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -18269,56 +19558,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -18415,84 +19713,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId65"/>
+      <w:headerReference w:type="first" r:id="rId61"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F3E2C17" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B" w:rsidP="00E756E0">
+    <w:p w14:paraId="5B97D804" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C8C03BC" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B" w:rsidP="00E756E0">
+    <w:p w14:paraId="1EF07D8D" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3444E1EC" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B">
+    <w:p w14:paraId="1AB097E7" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18502,87 +19800,92 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41757E09" w14:textId="15A2A45D" w:rsidR="00851D87" w:rsidRPr="00851D87" w:rsidRDefault="00851D87" w:rsidP="00851D87">
+  <w:p w14:paraId="41757E09" w14:textId="22A45A36" w:rsidR="00851D87" w:rsidRPr="00851D87" w:rsidRDefault="00105F59" w:rsidP="00851D87">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00F277B3">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18606,124 +19909,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="00D6CAA8" w:rsidR="007B3967" w:rsidRDefault="00851D87">
+  <w:p w14:paraId="3226CF74" w14:textId="14A203EC" w:rsidR="007B3967" w:rsidRDefault="00A476AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00F277B3">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51898B92" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B" w:rsidP="00E756E0">
+    <w:p w14:paraId="39C1E65F" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="642A9CBA" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B" w:rsidP="00E756E0">
+    <w:p w14:paraId="0FEE08A7" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="066537A2" w14:textId="77777777" w:rsidR="00C1631B" w:rsidRDefault="00C1631B">
+    <w:p w14:paraId="45F30557" w14:textId="77777777" w:rsidR="005D77D0" w:rsidRDefault="005D77D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="1E264B28" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00B91EDD">
       <w:t>655 Nephrology</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18868,159 +20174,195 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DF07DF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="0546096A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D3E012E"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="057FD24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727EB3B4"/>
     <w:lvl w:ilvl="0" w:tplc="450A1774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="347E41CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19397,388 +20739,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3F2AC3"/>
-[...336 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1562026B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0BAD9F6"/>
     <w:lvl w:ilvl="0" w:tplc="5986F8A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19823,277 +20827,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EB534A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F1C9B4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20138,277 +21029,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202F6542"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E13C6F6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="220D7B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C360B028"/>
     <w:lvl w:ilvl="0" w:tplc="706A0A52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="504E4102">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="79BE1480">
@@ -20453,503 +21231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FF3C278C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="84D4582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CB12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="905829DE"/>
     <w:lvl w:ilvl="0" w:tplc="3704E424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21022,51 +21348,51 @@
     <w:lvl w:ilvl="7" w:tplc="B880A4E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66424E96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21135,51 +21461,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350E279D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCF63250"/>
     <w:lvl w:ilvl="0" w:tplc="78AE1F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="477CCBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21248,51 +21574,51 @@
     <w:lvl w:ilvl="7" w:tplc="C630CCDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5894BE5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351473FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81344C56"/>
     <w:lvl w:ilvl="0" w:tplc="FA52DE94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21344,51 +21670,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A45AB17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E092003E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A354E07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="514EB860"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B45F09A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21E82E70"/>
     <w:lvl w:ilvl="0" w:tplc="EC228952">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A93CE8EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21456,51 +21895,51 @@
     <w:lvl w:ilvl="7" w:tplc="96D62238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04DCD7B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21570,277 +22009,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21909,164 +22122,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443A369A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB7AEC38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="485E0165"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C60F3B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48CFB132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFD863D2"/>
     <w:lvl w:ilvl="0" w:tplc="BEC2D21E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22118,51 +22480,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B7108FBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="34028AFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49323B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C81C61F2"/>
     <w:lvl w:ilvl="0" w:tplc="746A75C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22214,51 +22576,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E46A6B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7BBC67D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AC063FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4234521C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F891411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA5CD636"/>
     <w:lvl w:ilvl="0" w:tplc="67EE8BD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8346B394">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B83669FC">
@@ -22303,51 +22814,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C142BA34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD1C5082">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB4450F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE320178"/>
     <w:lvl w:ilvl="0" w:tplc="BBA65286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E64D04C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22395,140 +22906,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="CEF077A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="75246A96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBC173F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA64A25C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4E546124">
-[...22 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="534F2D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D15A151C"/>
     <w:lvl w:ilvl="0" w:tplc="35E88CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="460C89D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C13A5298">
@@ -22573,51 +23144,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3B86EF8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B84A590">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57AD4214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97A28616"/>
     <w:lvl w:ilvl="0" w:tplc="1A96428E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22690,1679 +23261,1702 @@
     <w:lvl w:ilvl="7" w:tplc="D480CFD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="419ED40E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B63B49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5302FFA8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1659" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BEC391"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBDC6390"/>
+    <w:lvl w:ilvl="0" w:tplc="E634ED30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99A60F68">
-[...124 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CC9C187C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="CAB4F2EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FCCA83B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4E3E0EEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CC7E7BAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A223A68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="00B463E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E634ED30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EE53A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C5A956C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090001">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623D0FB0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0068D0AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62577A76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82C09AAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632006C1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8798393E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D31F0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E356FD60"/>
+    <w:lvl w:ilvl="0" w:tplc="3E98C4C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C9B0099E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CC9C187C">
+    <w:lvl w:ilvl="3" w:tplc="17EE503E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C28C205A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="64FA45D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="493AC8F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A1C6D582">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7B840F10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B6192A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18942928"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C04028"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="126C2EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CAB4F2EC">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CFBDDEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C5A956C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FCCA83B6">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4E3E0EEC">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CC7E7BAC">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0A223A68">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="00B463E0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...82 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C9B0099E">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090001">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714ABE95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="129EBA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="C7106D0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17EE503E">
-[...58 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3A961D7A">
+    <w:lvl w:ilvl="2" w:tplc="D2301C6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CD5CE580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16424066">
+    <w:lvl w:ilvl="4" w:tplc="05F01F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DF0A2E66">
+    <w:lvl w:ilvl="5" w:tplc="C52010BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4C7A7092">
+    <w:lvl w:ilvl="6" w:tplc="7F648964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2D14E626">
+    <w:lvl w:ilvl="7" w:tplc="5818111E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DD90698A">
+    <w:lvl w:ilvl="8" w:tplc="04A216CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="297244EE">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72946862"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="85E8B430"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EADA57FA">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="644AE2F8">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A782E2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1528364"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C04028"/>
-[...999 lines deleted...]
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -24431,580 +25025,446 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="922878718">
+  <w:num w:numId="1" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="774518938">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1419519159">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1052382249">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1572934112">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="693115484">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="625816516">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="224024068">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1373771519">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1950889802">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1144814259">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1786970138">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1183663698">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="328681063">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="578907183">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1847283265">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1272082558">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1297834271">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1998655235">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="316693456">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1393037001">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1141923779">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1381244924">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="842663991">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="913779169">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="560754258">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1117599027">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1342976625">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="164370093">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="36" w16cid:durableId="821192597">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="37" w16cid:durableId="485585039">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="38" w16cid:durableId="970328440">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="39" w16cid:durableId="411393348">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="40" w16cid:durableId="1556352119">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="41" w16cid:durableId="675108898">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="42" w16cid:durableId="1821077997">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
-[...2 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="602808585">
+  <w:num w:numId="43" w16cid:durableId="1160461936">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-[...134 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="00005395"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00006F4A"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
+    <w:rsid w:val="00015C91"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
+    <w:rsid w:val="00020439"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="000263E5"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003164A"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="0003616E"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00046E28"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="0005100A"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000543B4"/>
     <w:rsid w:val="000543F9"/>
+    <w:rsid w:val="00055ECC"/>
     <w:rsid w:val="000564FA"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00065D1C"/>
+    <w:rsid w:val="00067BE5"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
+    <w:rsid w:val="0009299F"/>
     <w:rsid w:val="000940AF"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="00097DDB"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A0F98"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A3F39"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
+    <w:rsid w:val="000A4F9D"/>
+    <w:rsid w:val="000A520F"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B44D8"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D1267"/>
     <w:rsid w:val="000D13D1"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D69A1"/>
+    <w:rsid w:val="000D6A9A"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F69EC"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="0010140F"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
+    <w:rsid w:val="00105F59"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="00121B15"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00126B14"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
+    <w:rsid w:val="001312A0"/>
+    <w:rsid w:val="00131C8D"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133668"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00143CE4"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00154AA2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
+    <w:rsid w:val="00156548"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
+    <w:rsid w:val="0016721E"/>
+    <w:rsid w:val="0016764F"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
+    <w:rsid w:val="00170CB7"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00175BC6"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="0018026E"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="00191B5C"/>
     <w:rsid w:val="0019239D"/>
@@ -25029,428 +25489,461 @@
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B5A55"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C485F"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C5FC7"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E13C7"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E432B"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0923"/>
     <w:rsid w:val="001F0B96"/>
+    <w:rsid w:val="001F1875"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="00201835"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00204816"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00205DF1"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="00207CF7"/>
     <w:rsid w:val="002104C2"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="00211866"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
+    <w:rsid w:val="002436D6"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="0024732B"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002518E5"/>
     <w:rsid w:val="002530B5"/>
+    <w:rsid w:val="0025341C"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002548B5"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="002669E1"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="00277CA7"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="002863AD"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="0029040E"/>
     <w:rsid w:val="002912E2"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="002928F9"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
+    <w:rsid w:val="00293EC2"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
+    <w:rsid w:val="002A17C0"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A53C2"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C2B1C"/>
+    <w:rsid w:val="002C3ABC"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D6B15"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F1BD4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="003171BD"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="003225A4"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00323B39"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
+    <w:rsid w:val="00326E05"/>
     <w:rsid w:val="00327246"/>
     <w:rsid w:val="0033018D"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
+    <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="003345C3"/>
+    <w:rsid w:val="0033570D"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="00340556"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="00341070"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="003578A4"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00365B2D"/>
     <w:rsid w:val="003672EC"/>
+    <w:rsid w:val="00367BCB"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="0037288C"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00375EC8"/>
+    <w:rsid w:val="003818D8"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="003870C1"/>
+    <w:rsid w:val="00387F45"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="003937EC"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395104"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
+    <w:rsid w:val="003A0C0D"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003A729A"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C30D8"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
+    <w:rsid w:val="003D4E39"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D72BD"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
+    <w:rsid w:val="003E099F"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E2928"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
+    <w:rsid w:val="003E5138"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00405CCC"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
+    <w:rsid w:val="00415B52"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00427480"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="004444B9"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
+    <w:rsid w:val="00453E28"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="004625BE"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
+    <w:rsid w:val="00467200"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
+    <w:rsid w:val="004723B5"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
+    <w:rsid w:val="00474F28"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495C3A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
@@ -25489,433 +25982,464 @@
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
+    <w:rsid w:val="00500B28"/>
+    <w:rsid w:val="005016BC"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00503D3E"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="00504DB2"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00521955"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="005269C5"/>
     <w:rsid w:val="00526EA0"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="00534F64"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="005375B4"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541DF9"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="0054621F"/>
     <w:rsid w:val="00546668"/>
     <w:rsid w:val="00546D6F"/>
+    <w:rsid w:val="005473E2"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00554BE4"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00572067"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00576B27"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586712"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="005908AE"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593795"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A4B33"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A61C1"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005B69F7"/>
     <w:rsid w:val="005C01F3"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D77D0"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F4ED7"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
+    <w:rsid w:val="005F6610"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="006005C4"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
+    <w:rsid w:val="006110FC"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="006147E6"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="0061588D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
+    <w:rsid w:val="006237B4"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006313C6"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="0063734C"/>
+    <w:rsid w:val="00637517"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661188"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00666C1B"/>
     <w:rsid w:val="00666D3F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="0067018A"/>
+    <w:rsid w:val="006716CE"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="00673514"/>
     <w:rsid w:val="00674945"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="006843E1"/>
     <w:rsid w:val="00684A87"/>
+    <w:rsid w:val="00685305"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00690235"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A3AB5"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C25F5"/>
     <w:rsid w:val="006C41B1"/>
+    <w:rsid w:val="006C4A36"/>
     <w:rsid w:val="006C5025"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C72EA"/>
     <w:rsid w:val="006C7735"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4336"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D54AA"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E301E"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="00705598"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="007112EA"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
+    <w:rsid w:val="007167E7"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00725304"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00727939"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="00732E0D"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="007361A4"/>
+    <w:rsid w:val="00737613"/>
+    <w:rsid w:val="0074146F"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007427BA"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745916"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075302A"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="00763350"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766BBD"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="0078534C"/>
     <w:rsid w:val="00787AAC"/>
+    <w:rsid w:val="00787F87"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="00790C59"/>
+    <w:rsid w:val="00793245"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A471A"/>
     <w:rsid w:val="007A49ED"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A6A6F"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B3122"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C105C"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C30AC"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
@@ -25935,221 +26459,237 @@
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5433"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812284"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00815941"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
+    <w:rsid w:val="0083741C"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00851D87"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00860EB0"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
+    <w:rsid w:val="008734EE"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
+    <w:rsid w:val="00885F90"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
+    <w:rsid w:val="008910C0"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="00891C10"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="00892D3D"/>
     <w:rsid w:val="0089360D"/>
+    <w:rsid w:val="00893F13"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897C88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A5526"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D420F"/>
     <w:rsid w:val="008D4AB9"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008D68BB"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E4872"/>
     <w:rsid w:val="008E4967"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F1478"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F515B"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00910D2C"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
+    <w:rsid w:val="00917C8C"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="0092274B"/>
+    <w:rsid w:val="0092297B"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924563"/>
+    <w:rsid w:val="00924979"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="0094114E"/>
     <w:rsid w:val="00941C93"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="00950858"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00973475"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
@@ -26160,416 +26700,451 @@
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00990B25"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
+    <w:rsid w:val="009A0340"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B031E"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
+    <w:rsid w:val="009B11A9"/>
+    <w:rsid w:val="009B2429"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C17F5"/>
     <w:rsid w:val="009C3C16"/>
+    <w:rsid w:val="009C3D98"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
+    <w:rsid w:val="009C4F79"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C78F2"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1690"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F1F2B"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="009F7E59"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A03A1E"/>
     <w:rsid w:val="00A05375"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A13B5C"/>
+    <w:rsid w:val="00A13DAE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A161FD"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A2227F"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A279FC"/>
     <w:rsid w:val="00A3035E"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A37C2D"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A403E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
+    <w:rsid w:val="00A42CB6"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A476AD"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
+    <w:rsid w:val="00A50B0D"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52852"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A638BF"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A673EA"/>
     <w:rsid w:val="00A67F31"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A750EA"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
+    <w:rsid w:val="00A76374"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A82F6C"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93346"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97018"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA2501"/>
+    <w:rsid w:val="00AA38BB"/>
     <w:rsid w:val="00AA38F5"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5032"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0B26"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AC776C"/>
     <w:rsid w:val="00AD096F"/>
+    <w:rsid w:val="00AD0C0B"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD1AB9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF3D0C"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
+    <w:rsid w:val="00B062FA"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B11296"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B15D33"/>
+    <w:rsid w:val="00B1623C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B228E8"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B25505"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B27B1E"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B44DCE"/>
+    <w:rsid w:val="00B4548B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B5481C"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B601FD"/>
     <w:rsid w:val="00B60636"/>
     <w:rsid w:val="00B6101E"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
+    <w:rsid w:val="00B6388E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
+    <w:rsid w:val="00B86C89"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91EDD"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B939F9"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B9727C"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA1B29"/>
+    <w:rsid w:val="00BA248B"/>
     <w:rsid w:val="00BA2541"/>
+    <w:rsid w:val="00BA2AC5"/>
+    <w:rsid w:val="00BA2E20"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
+    <w:rsid w:val="00BB12A2"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC2C19"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC4E49"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD3822"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE59A8"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
+    <w:rsid w:val="00BF1359"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF492E"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C013ED"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C044D2"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C1631B"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
@@ -26584,216 +27159,230 @@
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C407C8"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C473C8"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
+    <w:rsid w:val="00C609F9"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C72A12"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C8381E"/>
     <w:rsid w:val="00C8450E"/>
     <w:rsid w:val="00C84579"/>
+    <w:rsid w:val="00C84840"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92BE4"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
+    <w:rsid w:val="00CA0E91"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
+    <w:rsid w:val="00CB1FAA"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CB79B3"/>
+    <w:rsid w:val="00CC450B"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD288A"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CE0A55"/>
     <w:rsid w:val="00CE134F"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE3D3C"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CF0697"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
+    <w:rsid w:val="00CF5EF6"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11315"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D12565"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D13384"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37A49"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D412CB"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D432B4"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D509D1"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51BD7"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D56CB2"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D70E6B"/>
     <w:rsid w:val="00D710D7"/>
+    <w:rsid w:val="00D72350"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8081A"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
+    <w:rsid w:val="00D8251D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D92DA1"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00DA1A36"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25AF"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0D11"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
@@ -26820,311 +27409,335 @@
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF7B6D"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E142CB"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E15F5C"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
+    <w:rsid w:val="00E37F66"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E44DC8"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
+    <w:rsid w:val="00E6066A"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E62AB7"/>
     <w:rsid w:val="00E62EBA"/>
     <w:rsid w:val="00E62EC4"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
+    <w:rsid w:val="00E63B04"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77629"/>
+    <w:rsid w:val="00E77B63"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
+    <w:rsid w:val="00E80EAE"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E84AE6"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E916EB"/>
+    <w:rsid w:val="00E92BFB"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
+    <w:rsid w:val="00E97815"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA48D0"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
+    <w:rsid w:val="00EB3794"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB3EFE"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EE724A"/>
     <w:rsid w:val="00EF1281"/>
     <w:rsid w:val="00EF1630"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
+    <w:rsid w:val="00F058B0"/>
     <w:rsid w:val="00F069C7"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F15D0D"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
+    <w:rsid w:val="00F277B3"/>
+    <w:rsid w:val="00F277FE"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F301A4"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F31F42"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F42C8F"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F47DC8"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62A57"/>
     <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDD"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F65A31"/>
     <w:rsid w:val="00F6619F"/>
+    <w:rsid w:val="00F70549"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F730CE"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
+    <w:rsid w:val="00F75947"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F9092E"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F94A66"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F977DA"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA040B"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1246"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FB109D"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC6835"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
+    <w:rsid w:val="00FE4173"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE5D9A"/>
     <w:rsid w:val="00FE6A98"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
+    <w:rsid w:val="00FF565F"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
@@ -27185,132 +27798,137 @@
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
+    <w:rsid w:val="163370CD"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
+    <w:rsid w:val="1753BA4B"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
+    <w:rsid w:val="203903DD"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
+    <w:rsid w:val="236EEC11"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
+    <w:rsid w:val="29AF3240"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
@@ -27353,199 +27971,208 @@
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
+    <w:rsid w:val="3EA803D8"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
+    <w:rsid w:val="491562E4"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
+    <w:rsid w:val="4F7998C4"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
+    <w:rsid w:val="522CF0E7"/>
     <w:rsid w:val="5275E46B"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
+    <w:rsid w:val="591B726E"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
+    <w:rsid w:val="5E116F17"/>
     <w:rsid w:val="5E7B843C"/>
+    <w:rsid w:val="5EB99133"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
+    <w:rsid w:val="609F3C41"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
+    <w:rsid w:val="66862324"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
@@ -27563,111 +28190,114 @@
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
+    <w:rsid w:val="759F4763"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
+    <w:rsid w:val="7D6C4B48"/>
+    <w:rsid w:val="7D9D365A"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{C0ABFB1E-4A3A-4F68-86E1-9700DD5AFDF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29274,102 +29904,169 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="496193767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="44374974">
+          <w:marLeft w:val="360"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="160"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="573472060">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="524946952">
+          <w:marLeft w:val="360"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="160"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="988939479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1122305098">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="815101548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1223177084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="1388145210">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1363745459">
-              <w:marLeft w:val="0"/>
-[...24 lines deleted...]
-            <w:div w:id="1223177084">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29507,51 +30204,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265454202&amp;bookid=3095&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263550180" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.jamanetwork.com/jnc8/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265425859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265471636&amp;bookid=3095&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://premiumbasicsciences.lwwhealthlibrary.com/book.aspx?bookid=3308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jama.jamanetwork.com.proxy1.cl.msu.edu/article.aspx?articleid=1791422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=265454352&amp;bookid=3095&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265425997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265476817" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ajmc.com/view/the-jnc-8-hypertension-guidelines-an-in-depth-guide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=262791135&amp;bookid=3095&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265426494" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libkey.io/libraries/118/articles/48648450/content-location" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jama.jamanetwork.com.proxy1.cl.msu.edu/article.aspx?articleid=1791423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?sectionid=262791059&amp;bookid=3095&amp;Resultclick=2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=265476474" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3095&amp;sectionid=263549840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jama.jamanetwork.com.proxy1.cl.msu.edu/article.aspx?articleid=1791421" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=294354164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296167311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296172920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://premiumbasicsciences.lwwhealthlibrary.com/book.aspx?bookid=3308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?groupid=962&amp;categoryid=45662&amp;resourceid=3527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookID=3541" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296166630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=292053878" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=293067890" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=296167169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacc.2025.05.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=293140441" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=295149888" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=292053739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=3541&amp;sectionid=295149954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -29822,106 +30519,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...54 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -30148,110 +30791,181 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A0FA74B-2156-493E-9240-E948767E6417}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4174E97-B18E-4EF7-A6A7-CED59A7EA7D1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>39989</Characters>
+  <Pages>22</Pages>
+  <Words>7444</Words>
+  <Characters>42433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>333</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>353</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46911</CharactersWithSpaces>
+  <CharactersWithSpaces>49778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>924900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>