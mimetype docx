--- v2 (2026-08-03)
+++ v3 (2026-11-02)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -517,147 +517,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7226F2EC" w14:textId="77777777" w:rsidR="002F4A80" w:rsidRPr="001613D1" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
+    <w:p w14:paraId="0AEB6898" w14:textId="77777777" w:rsidR="00C72253" w:rsidRDefault="00C72253" w:rsidP="00C72253">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5B424E61" w14:textId="6A2E0089" w:rsidR="002F4A80" w:rsidRPr="001613D1" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0418580E" w14:textId="77777777" w:rsidR="00C72253" w:rsidRDefault="00C72253" w:rsidP="00C72253">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="19C5C8D1" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F6B37B" w14:textId="77777777" w:rsidR="00C72253" w:rsidRDefault="00C72253" w:rsidP="00C72253">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="33D9FDD1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77503778" w14:textId="77777777" w:rsidR="00C72253" w:rsidRDefault="00C72253" w:rsidP="00C72253">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="33D9FDD1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="33D9FDD1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="71606CF2" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3177,54 +3226,54 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="312D29FF" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -3893,51 +3942,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="601632E3" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4292,51 +4341,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for final clerkship approval and </w:t>
       </w:r>
       <w:r w:rsidR="00E0628C" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scheduling</w:t>
@@ -4868,51 +4917,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F37909">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F37909">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5872,51 +5921,65 @@
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Apply osteopathic principles and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D73CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>practice to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D73CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> history taking and the physical examination.</w:t>
+        <w:t xml:space="preserve"> history taking and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the physical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F374A07" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D73CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671FE9CC" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -6368,51 +6431,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -6473,51 +6536,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="79B64B10" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7162,51 +7225,51 @@
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00835A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -7315,51 +7378,51 @@
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="585F7AB5" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -9675,148 +9738,129 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00004678" w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D5F07" w14:textId="77777777" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
+    <w:p w14:paraId="7616FB67" w14:textId="516A2538" w:rsidR="005A5CA5" w:rsidRPr="00C72253" w:rsidRDefault="00B30AA9" w:rsidP="00C72253">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="33D9FDD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and follow all MSUCOM COVID policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="7616FB67" w14:textId="77777777" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5" w:rsidP="00702488">
+      <w:bookmarkStart w:id="50" w:name="_Toc234912453"/>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="5D53E221" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc234912453"/>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="7B29B2E8" w14:textId="77777777" w:rsidR="006C0836" w:rsidRPr="006C0836" w:rsidRDefault="00C11B04" w:rsidP="006C0836">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
@@ -9842,51 +9886,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="58EFA873" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="006C0836" w:rsidP="006C0836">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0836">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="006C0836">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -9910,51 +9954,51 @@
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="552F60FD" w14:textId="719A83E2" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00024620">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00835A79" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00024620" w:rsidRPr="00024620">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B8D09AD" w14:textId="77777777" w:rsidR="0088573B" w:rsidRPr="0088573B" w:rsidRDefault="0088573B" w:rsidP="0088573B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc222818601"/>
       <w:bookmarkStart w:id="53" w:name="_Toc222819260"/>
       <w:bookmarkStart w:id="54" w:name="_Toc234912455"/>
       <w:r w:rsidRPr="0088573B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -9971,110 +10015,109 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088573B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illnes</w:t>
       </w:r>
       <w:r w:rsidRPr="00A242B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="00A242B5" w:rsidRPr="00A242B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00A242B5" w:rsidRPr="00A242B5">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4242FECC" w14:textId="3B8DD1A2" w:rsidR="003116DC" w:rsidRPr="00200481" w:rsidRDefault="003116DC" w:rsidP="0088573B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="0A1C9D05" w:rsidR="006E1B5D" w:rsidRPr="00004678" w:rsidRDefault="00902AE6" w:rsidP="00004678">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc234912456"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="3AAE7D31" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="008D1BFB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="008D1BFB" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10109,51 +10152,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10164,51 +10207,51 @@
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="194CE9F4" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc234912459"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
@@ -10258,51 +10301,51 @@
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
       </w:r>
       <w:r w:rsidR="0021573F" w:rsidRPr="0021573F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="006C0720" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="0021573F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="726EA215" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
@@ -10417,51 +10460,51 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="4FCED85E" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00835A79" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10486,76 +10529,84 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="3EA93CD0" w14:textId="3CEE9CA4" w:rsidR="003405DD" w:rsidRDefault="009F475F" w:rsidP="009F475F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5247E" w:rsidRPr="005F7800">
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>being</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5247E" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9E4092" w14:textId="3E6192C0" w:rsidR="009F475F" w:rsidRPr="005F7800" w:rsidRDefault="002E3EA3" w:rsidP="009F475F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="002E3EA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -10623,51 +10674,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10680,77 +10731,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="43A20A11" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00A871DA" w:rsidRDefault="00387539" w:rsidP="00387539">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A690A1D" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00A871DA" w:rsidRDefault="00387539" w:rsidP="00387539">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AB5CF80" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00987E7B" w:rsidRDefault="00387539" w:rsidP="00387539">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -10877,93 +10928,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11289,52 +11340,52 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId42"/>
-          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="68" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="69" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="70" w:name="_Toc234912464"/>
       <w:r w:rsidRPr="00B17123">
@@ -12714,100 +12765,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:headerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45" cstate="print">
+                    <a:blip r:embed="rId46" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12997,56 +13048,58 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00835A79" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
@@ -13989,179 +14042,181 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId46"/>
+      <w:headerReference w:type="first" r:id="rId47"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011DBC96" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
+    <w:p w14:paraId="3D027C11" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A417472" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
+    <w:p w14:paraId="781B02B3" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="111F85CF" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE">
+    <w:p w14:paraId="1F17B064" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A021F1A" w14:textId="7CEFFEAC" w:rsidR="00B8065F" w:rsidRPr="008F760C" w:rsidRDefault="008F760C" w:rsidP="008F760C">
+  <w:p w14:paraId="6A021F1A" w14:textId="0543E43B" w:rsidR="00B8065F" w:rsidRPr="008F760C" w:rsidRDefault="008F760C" w:rsidP="008F760C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="00C72253">
+      <w:t>10/20</w:t>
+    </w:r>
     <w:r w:rsidR="005A5CA5">
-      <w:t>7/9/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -14185,127 +14240,130 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="15C99F43" w:rsidR="007B3967" w:rsidRDefault="008F760C">
+  <w:p w14:paraId="3226CF74" w14:textId="5A59150B" w:rsidR="007B3967" w:rsidRDefault="008F760C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="00C72253">
+      <w:t>10/20</w:t>
+    </w:r>
     <w:r w:rsidR="005A5CA5">
-      <w:t>7/9/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="182BB2A9" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
+    <w:p w14:paraId="0F2F6BA1" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AD70770" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
+    <w:p w14:paraId="3174E709" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="773B2259" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE">
+    <w:p w14:paraId="03403677" w14:textId="77777777" w:rsidR="002027C9" w:rsidRDefault="002027C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="29FF86B4" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="002E00E7">
       <w:t>621</w:t>
     </w:r>
     <w:r w:rsidR="007B3967">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002E00E7">
       <w:t>Clinical Global Medicine</w:t>
@@ -20230,51 +20288,51 @@
   <w:num w:numId="45" w16cid:durableId="695153013">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="145897351">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="18242210">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="781612426">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1674721438">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1648627395">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -20563,50 +20621,51 @@
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E68C2"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0482"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F381C"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="002027C9"/>
     <w:rsid w:val="002055D5"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002100EF"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="00211945"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021573F"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="00221216"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
@@ -21016,50 +21075,51 @@
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F3253"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="00504992"/>
     <w:rsid w:val="00504EA4"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511991"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515516"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
@@ -22162,50 +22222,51 @@
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53076"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63254"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C72253"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C76A20"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C91185"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
@@ -24925,51 +24986,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vonasekb@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vonasekb@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25240,50 +25301,108 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -25512,166 +25631,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{034C7406-E3FA-42AC-911D-A97DDCB0F97C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{034C7406-E3FA-42AC-911D-A97DDCB0F97C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5600</Words>
-  <Characters>31921</Characters>
+  <Words>5598</Words>
+  <Characters>31914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>266</Lines>
+  <Lines>265</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37447</CharactersWithSpaces>
+  <CharactersWithSpaces>37438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="372" baseType="variant">
       <vt:variant>
         <vt:i4>4456539</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Required_Prerequisites</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -26785,45 +26855,39 @@
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>127800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>