--- v1 (2026-03-18)
+++ v2 (2026-08-03)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -295,180 +295,197 @@
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="33D9FDD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7815683F" w14:textId="652DE2FD" w:rsidR="00B24809" w:rsidRDefault="00B24809" w:rsidP="00B24809">
+    <w:p w14:paraId="7815683F" w14:textId="227717CA" w:rsidR="00B24809" w:rsidRDefault="00B24809" w:rsidP="00B24809">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>BRYAN VONASEK, M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A596BC0" w14:textId="2C69FE1F" w:rsidR="000E5911" w:rsidRDefault="00B24809" w:rsidP="000E5911">
+    <w:p w14:paraId="3A596BC0" w14:textId="4DD85A60" w:rsidR="000E5911" w:rsidRDefault="00B24809" w:rsidP="000E5911">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F2CDBF" w14:textId="16927884" w:rsidR="00455E67" w:rsidRPr="000E5911" w:rsidRDefault="00B24809" w:rsidP="000E5911">
+    <w:p w14:paraId="04F2CDBF" w14:textId="01A9CD1A" w:rsidR="00455E67" w:rsidRPr="000E5911" w:rsidRDefault="00B24809" w:rsidP="000E5911">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00991C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>vonasekb@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00AE39F6" w:rsidDel="00AE39F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="2A861935" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="008D2E43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -524,70 +541,78 @@
     </w:p>
     <w:p w14:paraId="7226F2EC" w14:textId="77777777" w:rsidR="002F4A80" w:rsidRPr="001613D1" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Katie Gibson-Stofflet and Stephen Stone </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B424E61" w14:textId="77777777" w:rsidR="002F4A80" w:rsidRPr="001613D1" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
+    <w:p w14:paraId="5B424E61" w14:textId="6A2E0089" w:rsidR="002F4A80" w:rsidRPr="001613D1" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00691F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="19C5C8D1" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="002F4A80" w:rsidP="002F4A80">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="33D9FDD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -602,51 +627,51 @@
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="33D9FDD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="71606CF2" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -670,51 +695,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00511991" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -730,2311 +777,2435 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D26CC7" w14:textId="4E80673F" w:rsidR="009F475F" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="67FD8639" w14:textId="00C45CED" w:rsidR="005A5CA5" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213846580" w:history="1">
-        <w:r w:rsidR="009F475F" w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912427" w:history="1">
+        <w:r w:rsidR="005A5CA5" w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846580 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="009F475F">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912427 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="009F475F">
+        <w:r w:rsidR="005A5CA5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44A3D746" w14:textId="26036AF4" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="041321FC" w14:textId="59ACB2CA" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846581" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912428" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912428 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C866F1F" w14:textId="3968ACA1" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="6D0B7BE3" w14:textId="197BED54" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846582" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912429" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912429 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C61D82C" w14:textId="0521D03A" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="6C9CAE45" w14:textId="0761BD3E" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846583" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912430" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912430 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AED6A4" w14:textId="7FE58A4A" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="51D6822E" w14:textId="2D607889" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846584" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912431" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912431 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E6D366F" w14:textId="68911508" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="2D4CF4F4" w14:textId="496B8517" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846585" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912432" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912432 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ECE0689" w14:textId="2F60C541" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="7C5E1119" w14:textId="1B23ED03" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846586" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912433" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846586 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912433 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10DD70D1" w14:textId="11403AF0" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="3FC2F1D4" w14:textId="0F057DF3" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846587" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912434" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912434 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A3DBA80" w14:textId="7B423E3C" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="34C434B2" w14:textId="61A26EE3" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846588" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912435" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912435 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D28794C" w14:textId="1B9B4AF6" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="662672F8" w14:textId="19132082" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846589" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912436" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912436 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24C22650" w14:textId="0FCB068A" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="6C1579EB" w14:textId="6A5F2BEC" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912437" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912437 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EF326CF" w14:textId="06199416" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846590" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912438" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912438 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47448C66" w14:textId="6D3AC3B4" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="21247F2F" w14:textId="6A1B8D81" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846591" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912439" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846591 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912439 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BCB0DE2" w14:textId="591D850F" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="102FF975" w14:textId="16DFF0A2" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846592" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912440" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846592 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912440 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27E04F00" w14:textId="47D596BD" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="1B81A6A4" w14:textId="51650AA2" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846593" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912441" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846593 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912441 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="634379CE" w14:textId="55D48BE9" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="57E2B0B4" w14:textId="6FD320B7" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846594" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912442" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912442 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EA4C6A1" w14:textId="50FE52DA" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="2EA1BC0A" w14:textId="7FDB9A03" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846595" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912443" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912443 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0264CC75" w14:textId="7FEDC6EF" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="0DB78C86" w14:textId="59C5CD93" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846596" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912444" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912444 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7004604B" w14:textId="35360253" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="5596AFB2" w14:textId="1BC06ED8" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846597" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912445" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912445 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72EF1B80" w14:textId="1D3D71F5" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="10DF104A" w14:textId="1B67DDCD" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846598" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912446" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912446 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59FEF0D0" w14:textId="00072C92" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="5880AB71" w14:textId="0215B9E0" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846599" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912447" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846599 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912447 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24694A62" w14:textId="6F03DEA4" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="5B3DEF9B" w14:textId="0C6135C1" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846600" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912448" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846600 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912448 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76575DE0" w14:textId="0667E8D1" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="721DFA2D" w14:textId="2D38FF13" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846601" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912449" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846601 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912449 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10B95722" w14:textId="6EC83C02" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="03138DA2" w14:textId="17E532E2" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846602" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912450" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846602 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31507776" w14:textId="392AEFE1" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+    <w:p w14:paraId="202D27F1" w14:textId="2E8B4ABF" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846603" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912451" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846603 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7703C7F9" w14:textId="1E0E2F75" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="7F6202D8" w14:textId="344FFD75" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846604" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912452" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846604 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="671BA10D" w14:textId="4681C1C9" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="6E141572" w14:textId="573B6F32" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846605" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912453" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846605 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29FE6AD5" w14:textId="266AE3B7" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="1387B5B8" w14:textId="29EF6B11" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846606" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912454" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A85C10">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846606 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20553191" w14:textId="3B2E0CBD" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="58531EB2" w14:textId="39AFDF90" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846607" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912455" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846607 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5B4663" w14:textId="5E0B4653" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="07CD7E1D" w14:textId="134EDD20" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846608" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912456" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846608 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BA84570" w14:textId="258CAE98" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="716BE424" w14:textId="4D1E2D58" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846609" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912457" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846609 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="317CD518" w14:textId="67E8E6E2" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="531C2F77" w14:textId="36C1FDCE" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846610" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912458" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846610 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D07D9DB" w14:textId="2E292C60" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="7B55C1C4" w14:textId="6EE48D5D" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846611" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912459" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846611 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="513D5BC2" w14:textId="4F7922DD" w:rsidR="009F475F" w:rsidRDefault="009F475F" w:rsidP="009F475F">
-[...60 lines deleted...]
-    <w:p w14:paraId="39F5F9F8" w14:textId="3C8DF4D6" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="23F77EBB" w14:textId="72ED5012" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846613" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912460" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846613 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C83666D" w14:textId="4818A6EE" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="68C58F97" w14:textId="61B3071D" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912461" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912461 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E2294E1" w14:textId="1D36475D" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846614" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912462" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912462 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FB673B4" w14:textId="62DF336F" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912463" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846614 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912463 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47FD3A70" w14:textId="434870AA" w:rsidR="009F475F" w:rsidRDefault="009F475F">
+    <w:p w14:paraId="65816C85" w14:textId="4D1148AE" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846615" w:history="1">
-        <w:r w:rsidRPr="00A85C10">
+      <w:hyperlink w:anchor="_Toc234912464" w:history="1">
+        <w:r w:rsidRPr="00C846EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846615 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912464 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="5601C983" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="312D29FF" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3046,51 +3217,51 @@
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Rotation_Requirements"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc213846580"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234912427"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
@@ -3189,66 +3360,66 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1036CC75" w14:textId="70AF9F4A" w:rsidR="00F864FB" w:rsidRPr="00515EC5" w:rsidRDefault="00D22B56" w:rsidP="0047438E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="048AD6E0" w14:textId="5A46B364" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="048AD6E0" w14:textId="5A46B364" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100C68D8" w14:textId="0F7E3D66" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="00496652">
+          <w:p w14:paraId="100C68D8" w14:textId="78CEB3DD" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="00496652">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Requisite Requirements as per </w:t>
             </w:r>
             <w:hyperlink w:anchor="_Required_Prerequisites" w:history="1">
               <w:r w:rsidRPr="00A92ADF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
@@ -3274,75 +3445,76 @@
           </w:tcPr>
           <w:p w14:paraId="471ED2D4" w14:textId="654B8F80" w:rsidR="00F864FB" w:rsidRPr="00B032EE" w:rsidRDefault="00F864FB" w:rsidP="00B032EE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>On-line in D2L Dropbox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655CF19F" w14:textId="1D3537EA" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="655CF19F" w14:textId="1D3537EA" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="45F552A2" w14:textId="3099ACCC" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="45F552A2" w14:textId="3099ACCC" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B63BBF0" w14:textId="2B70BFDA" w:rsidR="00F864FB" w:rsidRPr="00AF4523" w:rsidRDefault="00F864FB" w:rsidP="00AF4523">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
@@ -3374,75 +3546,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C2DD947" w14:textId="6C407494" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="00AF4523">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1286D79E" w14:textId="1DAEC57B" w:rsidR="00F864FB" w:rsidRPr="00355156" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="1286D79E" w14:textId="1DAEC57B" w:rsidR="00F864FB" w:rsidRPr="00355156" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="46160D2A" w14:textId="5A524F24" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="46160D2A" w14:textId="5A524F24" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4912BE41" w14:textId="27751018" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="00B2575A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
@@ -3472,75 +3645,76 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>On-line in D2L Dropbo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B30AA5" w14:textId="66EC887C" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="22B30AA5" w14:textId="66EC887C" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="6AA62D00" w14:textId="79BBF01A" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="6AA62D00" w14:textId="79BBF01A" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AF0F456" w14:textId="2A872675" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
@@ -3557,70 +3731,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78DA52C4" w14:textId="48F40C58" w:rsidR="00F864FB" w:rsidRPr="0084444B" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>On-line in D2L Dropbox for Final Reflective Essay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F6FC79" w14:textId="54DABF5F" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="39F6FC79" w14:textId="54DABF5F" w:rsidR="00F864FB" w:rsidRPr="33D9FDD1" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="3AD97D9B" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="3AD97D9B" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3638,206 +3813,222 @@
             <w:tcW w:w="4795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B46984" w14:textId="1B3CE93F" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="44B46984" w14:textId="1B3CE93F" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F864FB" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="3DB14838" w:rsidTr="00F864FB">
+      <w:tr w:rsidR="00F864FB" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="3DB14838" w:rsidTr="006854D4">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
+          <w:p w14:paraId="6474B9EE" w14:textId="601632E3" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00F864FB" w:rsidP="0084444B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552C5A0B" w14:textId="0ACCD475" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00D22B56" w:rsidP="00D22B56">
+          <w:p w14:paraId="552C5A0B" w14:textId="0ACCD475" w:rsidR="00F864FB" w:rsidRPr="00165CD1" w:rsidRDefault="00D22B56" w:rsidP="006854D4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213846581"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc234912428"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2E8AF24D" w14:textId="77777777" w:rsidR="00C91185" w:rsidRDefault="00C91185" w:rsidP="00C91185">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237E3204" w14:textId="77777777" w:rsidR="00C91185" w:rsidRDefault="00C91185" w:rsidP="00C91185">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B518637" w14:textId="283FD857" w:rsidR="00C91185" w:rsidRPr="003D6188" w:rsidRDefault="00C91185" w:rsidP="00C91185">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk73962029"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically six weeks, 9 credit hours in duration. </w:t>
@@ -3902,58 +4093,86 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0C348F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0C348F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Int_ZDgMGXkh"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0C348F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0C348F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="72A8679C" w14:textId="77777777" w:rsidR="00C91185" w:rsidRPr="003D6188" w:rsidRDefault="00C91185" w:rsidP="00C91185">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -3969,85 +4188,91 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6188">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000630A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213846582"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc234912429"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213846583"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234912430"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="2A9F96A3" w14:textId="3EB1298B" w:rsidR="004348A9" w:rsidRDefault="1E7D7E4D" w:rsidP="0096538A">
+    <w:p w14:paraId="2A9F96A3" w14:textId="46DDC9E3" w:rsidR="004348A9" w:rsidRDefault="1E7D7E4D" w:rsidP="0096538A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27B504CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00913CD5" w:rsidRPr="27B504CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="27B504CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0048180F" w:rsidRPr="27B504CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the IOR for </w:t>
       </w:r>
       <w:r w:rsidR="00300217" w:rsidRPr="27B504CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>approval and</w:t>
       </w:r>
       <w:r w:rsidR="0048180F" w:rsidRPr="27B504CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4117,51 +4342,51 @@
         <w:t>scheduling</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="7D98DAC7" w:rsidR="00CE2397" w:rsidRPr="00104B2B" w:rsidRDefault="00CE2397" w:rsidP="00F37909">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Required_Prerequisites"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc213846584"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234912431"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="04827298" w14:textId="0ABFC27B" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4238,86 +4463,100 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B790A2A" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Satisfactory completion of core clerkships during year 3 – no N grades on any core rotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D87C00E" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
+    <w:p w14:paraId="2D87C00E" w14:textId="34C38160" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Satisfactory completion of </w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Int_0wnmatDJ"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IM</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 618, Clinical Tropical Medicine, during year 2 of the curriculum</w:t>
+        <w:t xml:space="preserve"> 618, Clinical Tropical Medicine, during year 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="0061233C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0C348F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>of the curriculum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDFA7E9" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Satisfactory completion of Part 2 of national boards prior to September 15 of the academic year in which travel is planned (i.e., must have a passing score on file with the Registrar/Clerkship Office/Student Services of your respective college)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3972C7" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
@@ -4411,128 +4650,154 @@
         <w:t>Satisfactory completion of required paperwork to travel in a timely manner as defined in the year of travel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A383B2C" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstration of financial feasibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A42BAAF" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
+    <w:p w14:paraId="7A42BAAF" w14:textId="53B12A33" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Submit a reflective essay/blog post prior to departure, minimum of one page.</w:t>
+        <w:t>Submit a reflective essay/blog post prior to departure, minimum of one page</w:t>
+      </w:r>
+      <w:r w:rsidR="00543A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI use not permitted)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D9FDD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BF50FC" w14:textId="77777777" w:rsidR="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Required vaccinations completed prior to departure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="6B383111" w:rsidR="00D01ABC" w:rsidRPr="005F7FF7" w:rsidRDefault="005F7FF7" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7FF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Required travel documents, i.e., passport, Visa, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00F37909">
+    <w:p w14:paraId="255AD2BE" w14:textId="77777777" w:rsidR="00632D40" w:rsidRDefault="00632D40" w:rsidP="00F37909">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc213846585"/>
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="3CBFCE51" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00F37909">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc234912432"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4568,55 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F37909">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00F37909">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4752,118 +5025,118 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc213846586"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc234912433"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1E64300D" w14:textId="77777777" w:rsidR="00492E8B" w:rsidRDefault="00492E8B" w:rsidP="00492E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc213846587"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234912434"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="5BAF6E94" w:rsidR="007E3176" w:rsidRPr="00F319B3" w:rsidRDefault="006630FF" w:rsidP="003444C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc213846588"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc234912435"/>
       <w:r w:rsidRPr="00F319B3">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3B1BB4D2" w14:textId="603C102A" w:rsidR="00A0091F" w:rsidRPr="00F43571" w:rsidRDefault="00A0091F" w:rsidP="005B2FF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5004,51 +5277,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00F319B3" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213846589"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc234912436"/>
       <w:r w:rsidRPr="00F319B3">
         <w:lastRenderedPageBreak/>
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5B3012A3" w14:textId="69FD8A4F" w:rsidR="009408F3" w:rsidRDefault="009408F3" w:rsidP="00CC01A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Int_ntEjBIoG"/>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00246374">
@@ -5269,75 +5542,839 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12F30116" w14:textId="77777777" w:rsidR="005A68F4" w:rsidRPr="005A68F4" w:rsidRDefault="005A68F4" w:rsidP="005A68F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="4" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1080" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A68F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Students may augment this list with additional objectives.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="44608897" w14:textId="77777777" w:rsidR="007D7EE7" w:rsidRPr="00221216" w:rsidRDefault="007D7EE7" w:rsidP="007D7EE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234912437"/>
+      <w:r w:rsidRPr="00221216">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="28860B7C" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00221216">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clinical Global Medicine Clerkship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39734BB8" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172CAA1D" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind- body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2786CCF7" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7971DC92" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform or recommend OMT as part of a treatment plan if appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2027B9C3" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document treatment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E36E5" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5CCCDA" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362BA2FC" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply evidence-based guidelines throughout the scope of practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43186494" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D7631A" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77018E0B" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plan the patient encounter and describe how he/she will approach the encounter based upon the context and information resources available prior to the interview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B345A4" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Take an accurate history by communicating effectively—verbally and non-verbally—with patients and families in a variety of simulated and/or clinical settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258371FB" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply appropriate knowledge to the medical interview and demonstrate the ability to identify and/or address psychosocial, cultural, religious, health maintenance, and risk factor issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB87603" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply appropriate knowledge to the performance of the physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45942409" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Apply osteopathic principles and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>practice to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history taking and the physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F374A07" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671FE9CC" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and correctly interpret abnormal clinical findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E592F98" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather essential data from all additional sources, as available, including medical records and social support networks (e.g., family members, caregivers, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E83B70E" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform an effective patient encounter regardless of clinical setting or patient age, cultural background, disability, or language (use translator as needed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E126FF3" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145D8B48" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B50000" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B11F26" w14:textId="3A63E93D" w:rsidR="00191578" w:rsidRPr="00191578" w:rsidRDefault="00191578" w:rsidP="00221216">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1404D3E4" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18419890" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278691C6" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70931B04" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56804A3C" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12ACBB4A" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0799B10C" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E29BE73" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="x_x__Int_ddKc9YWQ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127C183F" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBAF3E4" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482B44D9" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFD1C90" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3D9117" w14:textId="77777777" w:rsidR="00191578" w:rsidRPr="00D73CCE" w:rsidRDefault="00191578" w:rsidP="00191578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279035E1" w14:textId="7EB541AA" w:rsidR="007D7EE7" w:rsidRPr="005E20F6" w:rsidRDefault="00191578" w:rsidP="00221216">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc213846590"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234912438"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5372,107 +6409,108 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc213846591"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc234912439"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc213846592"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc234912440"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="79B64B10" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5594,123 +6632,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc213846593"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc234912441"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc213846594"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc234912442"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="59567924" w:rsidR="00A52DCE" w:rsidRPr="00FA77A9" w:rsidRDefault="003321BC" w:rsidP="00FA77A9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>There is no assigned textbook. Reading assignments are under the purview of the preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc213846595"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="33" w:name="_Toc234912443"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="5644E426" w:rsidR="00746A6C" w:rsidRPr="0096538A" w:rsidRDefault="009B6032" w:rsidP="0096538A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5796,51 +6833,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D25B08" w14:textId="2D0CDA06" w:rsidR="00F42162" w:rsidRDefault="00F42162" w:rsidP="00F42162">
+    <w:p w14:paraId="01893FFD" w14:textId="1868298D" w:rsidR="004C5D66" w:rsidRPr="00830D11" w:rsidRDefault="00F42162" w:rsidP="00830D11">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AF41B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ix</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-week Rotation: This will need to be completed by the Attending or Resident at the end of week </w:t>
       </w:r>
@@ -5870,193 +6907,296 @@
       </w:r>
       <w:r w:rsidR="00623CBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00AC557F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>fourth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="67AE0A44" w14:textId="1555931D" w:rsidR="00A272EE" w:rsidRPr="00A272EE" w:rsidRDefault="00A272EE" w:rsidP="00A272EE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A272EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ASSIGNMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D6897A" w14:textId="609C4FCB" w:rsidR="00F42162" w:rsidRPr="0096538A" w:rsidRDefault="004C5D66" w:rsidP="0096538A">
+    <w:p w14:paraId="2F2E79B1" w14:textId="7842B954" w:rsidR="007C4B8A" w:rsidRPr="00D56771" w:rsidRDefault="007C4B8A" w:rsidP="0096538A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Post Rotation Reflective Essay: minimum two pages, double spaced, 12-point font, with your name, title of rotation, and service to which you were assigned.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56771">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submit a reflective essay/blog post prior to departure, minimum of one page</w:t>
+      </w:r>
+      <w:r w:rsidR="00883571" w:rsidRPr="00D56771">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00625A97" w:rsidRPr="00D56771">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this assignment is also shown in the list of Prerequisites</w:t>
+      </w:r>
+      <w:r w:rsidR="00883571" w:rsidRPr="00D56771">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI use </w:t>
+      </w:r>
+      <w:r w:rsidR="00830D11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is not</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D5A90" w14:textId="77777777" w:rsidR="007C4B8A" w:rsidRPr="00D56771" w:rsidRDefault="007C4B8A" w:rsidP="0096538A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D6897A" w14:textId="21C9FF8F" w:rsidR="00F42162" w:rsidRPr="0096538A" w:rsidRDefault="004C5D66" w:rsidP="0096538A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="33D9FDD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Post Rotation Reflective Essay: minimum two pages, double spaced, 12-point font, with your name, title of rotation, and service to which you were assigned</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI use not permitted)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D9FDD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc213846596"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234912444"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc213846597"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc234912445"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="314DD9AC" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00835A79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -6145,63 +7285,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc213846598"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234912446"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="585F7AB5" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -6241,55 +7381,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213846599"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc234912447"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6329,92 +7469,92 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213846600"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234912448"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DDAFAD" w14:textId="4A556167" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="07DDAFAD" w14:textId="582BE194" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. Students who were not successful on these assignments during the course</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">. Students who were not successful on these assignments during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00830D11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade and </w:t>
       </w:r>
       <w:r w:rsidR="00C11D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>permitted to go through a ‘corrective action’ process</w:t>
       </w:r>
@@ -6448,50 +7588,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA93E09" w14:textId="70BC8C1A" w:rsidR="005A2923" w:rsidRPr="00B460C9" w:rsidRDefault="00B460C9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1976DF7A" w14:textId="76E4DB28" w:rsidR="00B460C9" w:rsidRPr="003A02C9" w:rsidRDefault="00B460C9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Post copy of </w:t>
       </w:r>
@@ -6531,64 +7672,82 @@
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B83DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>post rotation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="6DA83180" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0482">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0482" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -6817,186 +7976,115 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="462731C7" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="4C56A54B" w14:textId="22456653" w:rsidR="00390EC1" w:rsidRDefault="00155759" w:rsidP="00155759">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments and the corrective action process are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not successfully completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2E96387C">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
-[...60 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc213846601"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc234912449"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7111,82 +8199,67 @@
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="2C663CBD" w14:textId="11A09340" w:rsidR="00A16BF1" w:rsidRPr="00155759" w:rsidRDefault="00A16BF1" w:rsidP="00155759">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213846602"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234912450"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="6ABCD073" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -8134,50 +9207,51 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>level</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of performance</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8288,111 +9362,129 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc213846603"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc234912451"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="0AD88CCE" w14:textId="02424E57" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
+      <w:r w:rsidR="00EA2A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It will not have to be performed outside the United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6A19DF" w14:textId="77777777" w:rsidR="00CA70F2" w:rsidRPr="0096296A" w:rsidRDefault="00CA70F2" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc213846604"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc234912452"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="28213542" w14:textId="77777777" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student</w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
@@ -8511,70 +9603,84 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1D2D69" w14:textId="77777777" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
+    <w:p w14:paraId="0B1D2D69" w14:textId="1F0960C8" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5247E" w:rsidRPr="33D9FDD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D9FDD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7963BE6D" w14:textId="5BFF64F9" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C348F83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00004678" w:rsidRPr="0C348F83">
         <w:rPr>
@@ -8589,51 +9695,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028D5F07" w14:textId="77777777" w:rsidR="00B30AA9" w:rsidRDefault="00B30AA9" w:rsidP="00B30AA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="33D9FDD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
@@ -8648,465 +9753,590 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and follow all MSUCOM COVID policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="33D9FDD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
+    <w:p w14:paraId="7616FB67" w14:textId="77777777" w:rsidR="005A5CA5" w:rsidRDefault="005A5CA5" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213846605"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234912453"/>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="5D53E221" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="7B29B2E8" w14:textId="77777777" w:rsidR="006C0836" w:rsidRPr="006C0836" w:rsidRDefault="00C11B04" w:rsidP="006C0836">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="006C0836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0836" w:rsidRPr="006C0836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C1553D" w14:textId="77777777" w:rsidR="006C0836" w:rsidRPr="006C0836" w:rsidRDefault="006C0836" w:rsidP="006C0836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="58EFA873" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="006C0836" w:rsidP="006C0836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0836">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="006C0836">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc213846606"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234912454"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="719A83E2" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00024620">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00835A79" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00024620" w:rsidRPr="00024620">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B8D09AD" w14:textId="77777777" w:rsidR="0088573B" w:rsidRPr="0088573B" w:rsidRDefault="0088573B" w:rsidP="0088573B">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc234912455"/>
+      <w:r w:rsidRPr="0088573B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="13FBBCFC" w14:textId="603AC343" w:rsidR="00A242B5" w:rsidRPr="00EA7A22" w:rsidRDefault="0088573B" w:rsidP="00A242B5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="0088573B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A242B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A242B5" w:rsidRPr="00A242B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00A242B5" w:rsidRPr="00A242B5">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4242FECC" w14:textId="3B8DD1A2" w:rsidR="003116DC" w:rsidRPr="00200481" w:rsidRDefault="003116DC" w:rsidP="0088573B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="0A1C9D05" w:rsidR="006E1B5D" w:rsidRPr="00004678" w:rsidRDefault="00902AE6" w:rsidP="00004678">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc213846607"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234912456"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="197A6442" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="3AAE7D31" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="008D1BFB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="008D1BFB" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc213846608"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234912457"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc213846609"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234912458"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
+    <w:p w14:paraId="3FF9B597" w14:textId="194CE9F4" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc213846610"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234912459"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="267E6893" w14:textId="77777777" w:rsidR="006C0720" w:rsidRDefault="00E20D8B" w:rsidP="006C0720">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...19 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="0021573F" w:rsidRPr="0021573F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="006C0720" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="0021573F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    <w:p w14:paraId="2D70F228" w14:textId="726EA215" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc213846611"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234912460"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9187,136 +10417,151 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="4FCED85E" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00835A79" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA5B1AF" w14:textId="77777777" w:rsidR="009F475F" w:rsidRPr="00556A65" w:rsidRDefault="009F475F" w:rsidP="009F475F">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc213846612"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234912461"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E9E4092" w14:textId="77777777" w:rsidR="009F475F" w:rsidRPr="005F7800" w:rsidRDefault="009F475F" w:rsidP="009F475F">
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="3EA93CD0" w14:textId="3CEE9CA4" w:rsidR="003405DD" w:rsidRDefault="009F475F" w:rsidP="009F475F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5247E" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9E4092" w14:textId="3E6192C0" w:rsidR="009F475F" w:rsidRPr="005F7800" w:rsidRDefault="002E3EA3" w:rsidP="009F475F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="002E3EA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9378,298 +10623,178 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc213846613"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234912462"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="43A20A11" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00A871DA" w:rsidRDefault="00387539" w:rsidP="00387539">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A690A1D" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00A871DA" w:rsidRDefault="00387539" w:rsidP="00387539">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6AB5CF80" w14:textId="77777777" w:rsidR="00387539" w:rsidRPr="00987E7B" w:rsidRDefault="00387539" w:rsidP="00387539">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>), if exposure incident occurs</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc213846614"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234912463"/>
       <w:r w:rsidRPr="0002378E">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -9752,93 +10877,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9906,52 +11031,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10159,98 +11289,106 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId40"/>
-          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc213846615"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234912464"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -10822,51 +11960,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604A8F14" w14:textId="2FC6DEB3" w:rsidR="001176ED" w:rsidRPr="389FCA9F" w:rsidRDefault="001176ED" w:rsidP="00C02475">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B95989" w:rsidRPr="00C40B5D" w14:paraId="5EC511D7" w14:textId="77777777" w:rsidTr="00757B21">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="416CB4D7" w14:textId="765D2147" w:rsidR="00B95989" w:rsidRPr="007C354A" w:rsidRDefault="00B95989" w:rsidP="00B95989">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
@@ -10956,51 +12110,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBBB2BE" w14:textId="2C48C364" w:rsidR="00B95989" w:rsidRPr="389FCA9F" w:rsidRDefault="00B95989" w:rsidP="00B95989">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A16A73" w:rsidRPr="00C40B5D" w14:paraId="72E9F057" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FC15580" w14:textId="436A39B1" w:rsidR="00A16A73" w:rsidRPr="007C354A" w:rsidRDefault="00A16A73" w:rsidP="00A16A73">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33D9FDD1">
               <w:rPr>
@@ -11108,51 +12278,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4BF459" w14:textId="0F53638B" w:rsidR="00A16A73" w:rsidRPr="389FCA9F" w:rsidRDefault="00A16A73" w:rsidP="00A16A73">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D91B48" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="00D91B48" w:rsidRPr="00CC6A27" w:rsidRDefault="00D91B48" w:rsidP="00D91B48">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11528,100 +12714,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11782,64 +12968,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="7A133538" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00300217" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00300217" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00835A79" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11906,51 +13100,51 @@
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="244EB986" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="6EE56A41" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11981,97 +13175,111 @@
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0E021127" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="14B72CF0" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -12097,51 +13305,51 @@
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7F66543B" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="6C186B1C" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -12179,51 +13387,51 @@
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0B75FFA3" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="002D62FA" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -12549,56 +13757,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -12617,56 +13834,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12763,84 +13989,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48719F24" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4" w:rsidP="00E756E0">
+    <w:p w14:paraId="011DBC96" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AC2C45E" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4" w:rsidP="00E756E0">
+    <w:p w14:paraId="4A417472" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64FCEFD3" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4">
+    <w:p w14:paraId="111F85CF" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12883,56 +14109,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A021F1A" w14:textId="58127EE4" w:rsidR="00B8065F" w:rsidRDefault="00B8065F">
+  <w:p w14:paraId="6A021F1A" w14:textId="7CEFFEAC" w:rsidR="00B8065F" w:rsidRPr="008F760C" w:rsidRDefault="008F760C" w:rsidP="008F760C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="005A5CA5">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -12956,124 +14185,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="6F37ED0E" w:rsidR="007B3967" w:rsidRDefault="00B8065F">
+  <w:p w14:paraId="3226CF74" w14:textId="15C99F43" w:rsidR="007B3967" w:rsidRDefault="008F760C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="005A5CA5">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F05E5AC" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4" w:rsidP="00E756E0">
+    <w:p w14:paraId="182BB2A9" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C76F07" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4" w:rsidP="00E756E0">
+    <w:p w14:paraId="2AD70770" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="315127BC" w14:textId="77777777" w:rsidR="005806D4" w:rsidRDefault="005806D4">
+    <w:p w14:paraId="773B2259" w14:textId="77777777" w:rsidR="004565FE" w:rsidRDefault="004565FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="29FF86B4" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="002E00E7">
       <w:t>621</w:t>
     </w:r>
     <w:r w:rsidR="007B3967">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002E00E7">
       <w:t>Clinical Global Medicine</w:t>
@@ -13224,50 +14456,163 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="016E0556"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE7A24E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C8DEAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13336,51 +14681,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02AE7863"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3267A2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072D6F07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56AC5FEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13451,51 +15058,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3F2AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F1A7A6E"/>
     <w:lvl w:ilvl="0" w:tplc="68D2A568">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13563,51 +15170,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E9925F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55F29B5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EC96273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EF85E5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13676,51 +15432,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13789,51 +15545,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13902,51 +15658,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E65359B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7034E068"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F354361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84BA3BE4"/>
     <w:lvl w:ilvl="0" w:tplc="FB0203FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="072EB018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -14015,51 +15920,51 @@
     <w:lvl w:ilvl="7" w:tplc="4F5E22CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="52EA5CF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14104,51 +16009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14217,51 +16122,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14330,51 +16235,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14443,51 +16348,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA87B32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F372DE1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14556,51 +16610,200 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3160E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E70C7F36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -14669,51 +16872,200 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B82984"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B944E330"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14782,51 +17134,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E313AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48B0D8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A7FC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F190B4B6"/>
     <w:lvl w:ilvl="0" w:tplc="254092A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5F748146">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F322F6F2">
@@ -14871,51 +17336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6F662EE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="46E88C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14985,51 +17450,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9D193C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DA0923E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15098,51 +17676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15211,51 +17789,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15324,51 +17902,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15437,51 +18015,426 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48785955"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3E406F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2815A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEB4871A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54520E73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F314E860"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -15554,51 +18507,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15667,51 +18620,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15780,51 +18733,164 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677C4026"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E8C1F8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15893,51 +18959,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16006,51 +19072,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2B7631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EEA5454"/>
     <w:lvl w:ilvl="0" w:tplc="B4DE1FA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="70E2E9EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3AA2B2C6">
@@ -16095,51 +19161,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="71A68962">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0AE0A61C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16208,51 +19274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16321,51 +19387,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73CE0655"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F2E5AF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -16438,51 +19617,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16551,51 +19730,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16664,51 +19843,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16777,51 +19956,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -16895,161 +20074,207 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1478650159">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790512805">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="57095923">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1328441998">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="453905796">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="712390623">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="114060318">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="367879246">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2053921885">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="225651855">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1188716672">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="334580554">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="584999412">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="750080801">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1336226752">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="717247868">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="950362934">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="698968546">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1391150261">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1191728064">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1138768296">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1421366299">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="39" w16cid:durableId="814029275">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1563248639">
+  <w:num w:numId="40" w16cid:durableId="1386829220">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="41" w16cid:durableId="2086874548">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="42" w16cid:durableId="2004309192">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="427890990">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="678583384">
+  <w:num w:numId="44" w16cid:durableId="1348601715">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="695153013">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="145897351">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="18242210">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="781612426">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
-[...29 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="453905796">
+  <w:num w:numId="49" w16cid:durableId="1674721438">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="712390623">
-[...2 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="114060318">
+  <w:num w:numId="50" w16cid:durableId="1648627395">
     <w:abstractNumId w:val="30"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -17059,50 +20284,51 @@
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004678"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="00005E53"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00024620"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D11"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034524"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00034E1D"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
@@ -17135,256 +20361,266 @@
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A08A0"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
-    <w:rsid w:val="000B49A1"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C2589"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C6A23"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D4E84"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D78D9"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5911"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E6F30"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
+    <w:rsid w:val="000F39EA"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100476"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104B2B"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
+    <w:rsid w:val="0011038D"/>
     <w:rsid w:val="0011095F"/>
+    <w:rsid w:val="00110C51"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="001176ED"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
-    <w:rsid w:val="001262B9"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001537C0"/>
     <w:rsid w:val="001546A2"/>
+    <w:rsid w:val="00155759"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="0016021D"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00174F4F"/>
+    <w:rsid w:val="00175AF1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E71"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="00191578"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
+    <w:rsid w:val="001A593C"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E68C2"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001F0482"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F381C"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002055D5"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002100EF"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="00211945"/>
     <w:rsid w:val="0021241B"/>
+    <w:rsid w:val="0021573F"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="00221216"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="00234C71"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="00246374"/>
@@ -17414,300 +20650,315 @@
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="00267EE8"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="0027630C"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="00277ACC"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="002863E8"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A2230"/>
     <w:rsid w:val="002A4AF7"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
+    <w:rsid w:val="002B0C2F"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C4679"/>
     <w:rsid w:val="002C6708"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D25CC"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002D794B"/>
     <w:rsid w:val="002E00E7"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
+    <w:rsid w:val="002E3EA3"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4A80"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300217"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
+    <w:rsid w:val="003116DC"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316576"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003321BC"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00336014"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
+    <w:rsid w:val="003405DD"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="003444C7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
-    <w:rsid w:val="00346829"/>
+    <w:rsid w:val="0034661C"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
+    <w:rsid w:val="00374BE9"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="00387539"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A02C9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A47CE"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C019E"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E1260"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E326F"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00425B6D"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
+    <w:rsid w:val="00442544"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00445A4A"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="004565FE"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
+    <w:rsid w:val="00460EF2"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="004659CE"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047438E"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="0047495C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="004770F2"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="0048180F"/>
     <w:rsid w:val="00481BAF"/>
@@ -17720,50 +20971,51 @@
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00492E8B"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496652"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A326A"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
+    <w:rsid w:val="004A7E9F"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B3AE4"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C29C8"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C4C8C"/>
     <w:rsid w:val="004C5D66"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
@@ -17775,144 +21027,152 @@
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
+    <w:rsid w:val="00504EA4"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
+    <w:rsid w:val="00511991"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
+    <w:rsid w:val="00515516"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="00543A86"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="005456C7"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="00547D98"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="005529C3"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
-    <w:rsid w:val="0057384B"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="005800D6"/>
     <w:rsid w:val="005806D4"/>
     <w:rsid w:val="0058265C"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="00583A1C"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
+    <w:rsid w:val="005A5CA5"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A68F4"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B2FF0"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
+    <w:rsid w:val="005B45EB"/>
+    <w:rsid w:val="005B49ED"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005C6F49"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
@@ -17921,583 +21181,614 @@
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F516C"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="005F7FF7"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
+    <w:rsid w:val="0061233C"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
+    <w:rsid w:val="006163E4"/>
+    <w:rsid w:val="00616CE4"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623CBB"/>
+    <w:rsid w:val="00625A97"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632D40"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00636FD1"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
-    <w:rsid w:val="006631BE"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00680EA7"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
+    <w:rsid w:val="006854D4"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00691F25"/>
+    <w:rsid w:val="00691FE9"/>
     <w:rsid w:val="00692BC7"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
+    <w:rsid w:val="006C0720"/>
+    <w:rsid w:val="006C0836"/>
     <w:rsid w:val="006C0A3B"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D5A39"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E15D9"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4D43"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="00707375"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007212CF"/>
     <w:rsid w:val="0072224B"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
+    <w:rsid w:val="007302AF"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="0073355B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
+    <w:rsid w:val="0075297C"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757B21"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="007617CC"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007762A7"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="00786D56"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
+    <w:rsid w:val="007C4B8A"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
+    <w:rsid w:val="007D0CE1"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
-    <w:rsid w:val="007D58F4"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7EE7"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F63C0"/>
     <w:rsid w:val="007F6A37"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="007F7204"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820A69"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="00830D11"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00835A79"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00842A96"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="0084444B"/>
     <w:rsid w:val="008444B3"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="008678A2"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
+    <w:rsid w:val="00883571"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
+    <w:rsid w:val="0088573B"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A44A0"/>
     <w:rsid w:val="008A4D6E"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B04C2"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B2E70"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C7CF9"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D1BFB"/>
+    <w:rsid w:val="008D2E43"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F185A"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F21F3"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F4973"/>
     <w:rsid w:val="008F5658"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
+    <w:rsid w:val="008F760C"/>
     <w:rsid w:val="008F760E"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="009129F7"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00913CD5"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="009408F3"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
+    <w:rsid w:val="00951AFB"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="009600AC"/>
+    <w:rsid w:val="00960749"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="009619C2"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="0096538A"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="0096666D"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009806D9"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986883"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987882"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
+    <w:rsid w:val="00994E81"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
+    <w:rsid w:val="009A3A6D"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C6F1E"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
+    <w:rsid w:val="009D41A9"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D65AE"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009D780D"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E2257"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
@@ -18513,268 +21804,282 @@
     <w:rsid w:val="00A0091F"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16A73"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
+    <w:rsid w:val="00A242B5"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A272EE"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
+    <w:rsid w:val="00A40418"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
+    <w:rsid w:val="00A442D6"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
+    <w:rsid w:val="00A62159"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
+    <w:rsid w:val="00A67BA6"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A726EA"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A8316F"/>
+    <w:rsid w:val="00A8375F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A92ADF"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
+    <w:rsid w:val="00A95209"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA362F"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB6BD2"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC557F"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
+    <w:rsid w:val="00AE39F6"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF41B9"/>
     <w:rsid w:val="00AF4523"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B032EE"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
+    <w:rsid w:val="00B06E62"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B213A1"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B24072"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24809"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B2575A"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B30AA9"/>
     <w:rsid w:val="00B30D10"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
+    <w:rsid w:val="00B3455B"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B460C9"/>
     <w:rsid w:val="00B51851"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B52196"/>
+    <w:rsid w:val="00B5247E"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B74D54"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B8065F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B83DC5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B95989"/>
     <w:rsid w:val="00B95A6E"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00B97F95"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0B21"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1F08"/>
     <w:rsid w:val="00BC208B"/>
@@ -18789,226 +22094,235 @@
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE0135"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
+    <w:rsid w:val="00C01A8B"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C02475"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11D33"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C407C4"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C53076"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63254"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C76A20"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C91185"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
+    <w:rsid w:val="00CA70F2"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
+    <w:rsid w:val="00CB2A9F"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
+    <w:rsid w:val="00CB7116"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC01A9"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE3A80"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01911"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D03367"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
+    <w:rsid w:val="00D13C8D"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D22B56"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D44C7B"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
+    <w:rsid w:val="00D56771"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
@@ -19076,55 +22390,57 @@
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E24ADC"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
+    <w:rsid w:val="00E3217F"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E43E76"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
@@ -19145,94 +22461,96 @@
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E768FF"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E81B87"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA2A4C"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7884"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC3C6A"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF29E8"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F06239"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F1048E"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F163E2"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F306BE"/>
     <w:rsid w:val="00F319B3"/>
     <w:rsid w:val="00F31D78"/>
@@ -21607,51 +24925,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vonasekb@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vonasekb@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21922,219 +25240,220 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...59 lines deleted...]
-    <xsd:import namespace="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
+    <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
+                <xsd:element ref="ns3:Updates" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="574f10e2-822b-418f-863c-ba78d4428076" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...55 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{50590416-67ac-4970-bc0c-daacb9abe349}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="574f10e2-822b-418f-863c-ba78d4428076">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2b014413-6982-4c05-9996-2a0d85e0042d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Lastmodified" ma:index="20" nillable="true" ma:displayName="Last modified" ma:format="DateTime" ma:internalName="Lastmodified">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Updates" ma:index="21" nillable="true" ma:displayName="Updates" ma:format="DateOnly" ma:internalName="Updates">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ad816ea-8460-453a-b1af-cd753e23c00d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -22193,123 +25512,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{034C7406-E3FA-42AC-911D-A97DDCB0F97C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>27523</Characters>
+  <Pages>17</Pages>
+  <Words>5600</Words>
+  <Characters>31921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>229</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>266</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32287</CharactersWithSpaces>
+  <CharactersWithSpaces>37447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="372" baseType="variant">
       <vt:variant>
         <vt:i4>4456539</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>288</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Required_Prerequisites</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -23409,32 +26771,59 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Hess, Sarah</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AF85B5A33E7DBB40B724589912FC67B0</vt:lpwstr>
+    <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>127800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>