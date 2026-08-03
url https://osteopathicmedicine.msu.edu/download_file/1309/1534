--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -19,105 +19,107 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="54826181" w14:textId="36B3B7EA" w:rsidR="001E49FD" w:rsidRPr="005B36BD" w:rsidRDefault="7BB7B5CB" w:rsidP="005B36BD">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235174498"/>
+      <w:r w:rsidRPr="005B36BD">
         <w:rPr>
           <w:noProof/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624CFE56" w14:textId="77777777" w:rsidR="00CB0785" w:rsidRDefault="00CB0785" w:rsidP="00CB0785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
@@ -326,105 +328,114 @@
     </w:p>
     <w:p w14:paraId="46F57D9F" w14:textId="77777777" w:rsidR="00F01630" w:rsidRDefault="00F01630" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="226BC9C1" w14:textId="77777777" w:rsidR="00F01630" w:rsidRPr="001613D1" w:rsidRDefault="00F01630" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7A6521A9" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00BA681F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA681F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -456,90 +467,99 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F523D0" w14:textId="77777777" w:rsidR="00B11383" w:rsidRDefault="00B11383" w:rsidP="00B11383">
+    <w:p w14:paraId="36F523D0" w14:textId="14C93C38" w:rsidR="00B11383" w:rsidRDefault="00B11383" w:rsidP="00B11383">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Katie Gibson-Stofflet and Stephen Stone </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="756BB176" w14:textId="77777777" w:rsidR="00B11383" w:rsidRDefault="00B11383" w:rsidP="00B11383">
+        <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756BB176" w14:textId="05D6BFAF" w:rsidR="00B11383" w:rsidRDefault="00B11383" w:rsidP="00B11383">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="000B501E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="3F83DFF9" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B11383" w:rsidP="00B11383">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="2DBF4543">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -567,51 +587,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BA8B890" w14:textId="77777777" w:rsidR="00B11383" w:rsidRPr="00C40B5D" w:rsidRDefault="00B11383" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="522DC415" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -635,51 +655,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73959" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -695,2250 +737,2449 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0066E8A7" w14:textId="791B8909" w:rsidR="00D6532F" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0E63A68E" w14:textId="3502EBB0" w:rsidR="004C7FA3" w:rsidRDefault="005A4CDC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF9519B" w14:textId="6695B8C6" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...21 lines deleted...]
-        <w:r w:rsidR="00D6532F" w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174499" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D6532F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D6532F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D6532F">
-[...10 lines deleted...]
-        <w:r w:rsidR="00D6532F">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174499 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D6532F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D6532F">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06F7EE24" w14:textId="7E371520" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="3ABC6DBE" w14:textId="2AD92587" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265517" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174500" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174500 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="707799A4" w14:textId="4662BE08" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="69CAE1F8" w14:textId="6A7C3480" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265518" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174501" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174501 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="374E2A7F" w14:textId="22317032" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="274BE008" w14:textId="565617E8" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265519" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174502" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265519 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174502 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CC1137E" w14:textId="58EA906D" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="24DE4CD4" w14:textId="106A54A8" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265520" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174503" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265520 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174503 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26159BF2" w14:textId="1ABC43AC" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="7F362426" w14:textId="2A62B5B5" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265521" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174504" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174504 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="260C5E38" w14:textId="5974BE48" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="5B15BC6A" w14:textId="14A165DE" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265522" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174505" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174505 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="438752E0" w14:textId="6B39275F" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="6BEA1D06" w14:textId="02B5C41D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265523" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174506" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174506 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39832E9F" w14:textId="0565F818" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="0F686C50" w14:textId="03862665" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265524" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174507" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174507 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78A05C08" w14:textId="165191E1" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="340FF9BA" w14:textId="3B8FD73D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265525" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174508" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Educational Goals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174508 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AF789AE" w14:textId="5E52CCC4" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="63EC250B" w14:textId="11A8A65C" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174509" w:history="1">
+        <w:r w:rsidRPr="001D642F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174509 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7555F3FB" w14:textId="1DF1F6ED" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174510" w:history="1">
+        <w:r w:rsidRPr="001D642F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174510 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D7DCDFB" w14:textId="541E11ED" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265526" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174511" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174511 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4569ABE8" w14:textId="60BFB4FB" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="5E54024E" w14:textId="17FDBC40" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265527" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174512" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174512 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01F4B901" w14:textId="1CCF26E5" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="57E9485F" w14:textId="2E64D934" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265528" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174513" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174513 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="246A070C" w14:textId="35688C93" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="2B8A3CC7" w14:textId="46253D7E" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265529" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174514" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265529 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174514 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="129D2D3C" w14:textId="620C85B0" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="714A7715" w14:textId="3D5D479B" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265530" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174515" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265530 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174515 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32DD010F" w14:textId="5741F2C6" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="50C743D5" w14:textId="58B6307D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265531" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174516" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265531 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174516 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="637E6102" w14:textId="414001CC" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="07822F1B" w14:textId="225689D1" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265532" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174517" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265532 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174517 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="025C6B4A" w14:textId="7D8C90C9" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="2855C16D" w14:textId="1316E148" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265533" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174518" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265533 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174518 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E8C9607" w14:textId="08B0CF36" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="7CEA4949" w14:textId="32180A74" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265534" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174519" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174519 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62646176" w14:textId="6F6FE892" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="430A7BCB" w14:textId="787762CA" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265535" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174520" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174520 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FFBD152" w14:textId="2DD9CA03" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="043BE168" w14:textId="3B2FA642" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265536" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174521" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265536 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174521 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A9A0E62" w14:textId="1FC95AAB" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="08431146" w14:textId="54206F54" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265537" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174522" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265537 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174522 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4326860A" w14:textId="171EA4A7" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+    <w:p w14:paraId="0FFA70A4" w14:textId="0A486CE6" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265538" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174523" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265538 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174523 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37F10F91" w14:textId="17B3DBDC" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="15BFFEA0" w14:textId="19EC326D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265539" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174524" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265539 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174524 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35EEF0AA" w14:textId="316E569E" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="0197F8B3" w14:textId="4F549A4B" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265540" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174525" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265540 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174525 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A936C12" w14:textId="0ABD5DEA" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="3E2CA3D3" w14:textId="2F197778" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265541" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174526" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="003D5B7B">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265541 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174526 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74A5BEDC" w14:textId="2298C9F9" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="5195A35A" w14:textId="1A693CC2" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265542" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174527" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265542 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174527 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1597F356" w14:textId="7F5AEC29" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="74A8A6DB" w14:textId="5E6590DD" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265543" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174528" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174528 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="015EF600" w14:textId="6208D495" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="051626BC" w14:textId="583AF2EE" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265544" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174529" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265544 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174529 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3310039D" w14:textId="290A05BC" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="3DD8A17C" w14:textId="0C7B2105" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265545" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174530" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265545 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174530 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08677EEC" w14:textId="48F2CAED" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="3AB7EBD0" w14:textId="44865758" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265546" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174531" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265546 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174531 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="057CDD65" w14:textId="1FB09B6A" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
-[...60 lines deleted...]
-    <w:p w14:paraId="2246299F" w14:textId="17FC7540" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="3CDE5544" w14:textId="3658E31D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265548" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174532" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265548 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174532 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3879EF37" w14:textId="238CB78D" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174533" w:history="1">
+        <w:r w:rsidRPr="001D642F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174533 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78B78440" w14:textId="259BBB62" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="38DADED5" w14:textId="56BBDB6F" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265549" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174534" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174534 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FA360A7" w14:textId="03F7A097" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174535" w:history="1">
+        <w:r w:rsidRPr="001D642F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265549 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174535 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33597862" w14:textId="1766D2CF" w:rsidR="00D6532F" w:rsidRDefault="00D6532F">
+    <w:p w14:paraId="79BFC73F" w14:textId="0324BBDE" w:rsidR="004C7FA3" w:rsidRDefault="004C7FA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265550" w:history="1">
-        <w:r w:rsidRPr="003D5B7B">
+      <w:hyperlink w:anchor="_Toc235174536" w:history="1">
+        <w:r w:rsidRPr="001D642F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265550 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174536 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="0A6C23D8" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="4D4BC142" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2963,86 +3204,86 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214265516"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235174499"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2287"/>
         <w:gridCol w:w="5011"/>
         <w:gridCol w:w="2052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="19BC0709" w:rsidTr="008808C9">
+      <w:tr w:rsidR="008808C9" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="19BC0709" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="008808C9" w:rsidRPr="00515EC5" w:rsidRDefault="008808C9" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3105,914 +3346,942 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D66AE39" w14:textId="2796D139" w:rsidR="008808C9" w:rsidRPr="00515EC5" w:rsidRDefault="00970071" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="57D3D2EB" w14:textId="33966729" w:rsidTr="008808C9">
+      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="57D3D2EB" w14:textId="33966729" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="543AEAD5" w14:textId="28A508B7" w:rsidR="008808C9" w:rsidRPr="00DE03A0" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734FCF62" w14:textId="3DAED147" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
+          <w:p w14:paraId="734FCF62" w14:textId="69A085D9" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="000F0523" w:rsidP="00DE03A0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C006D55" w14:textId="01591ED6" w:rsidR="008808C9" w:rsidRPr="00355156" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="2C006D55" w14:textId="01591ED6" w:rsidR="008808C9" w:rsidRPr="00355156" w:rsidRDefault="00970071" w:rsidP="00023ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="6B785388" w14:textId="190D3602" w:rsidTr="008808C9">
+      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="6B785388" w14:textId="190D3602" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B612A5D" w14:textId="28157EDC" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00560965">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18C8F7D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Copy of Syllabus from rotation site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A2F406" w14:textId="1ABC0C56" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00560965">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADDA6E5" w14:textId="5300A752" w:rsidR="008808C9" w:rsidRPr="2DBF4543" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="2ADDA6E5" w14:textId="5300A752" w:rsidR="008808C9" w:rsidRPr="2DBF4543" w:rsidRDefault="00970071" w:rsidP="00023ADD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="17C42DD7" w14:textId="238A4A24" w:rsidTr="008808C9">
+      <w:tr w:rsidR="006D560C" w:rsidRPr="0057603C" w14:paraId="4B6F9042" w14:textId="77777777" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D76D414" w14:textId="7F238D4F" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00C25555">
+          <w:p w14:paraId="6AE9EEEF" w14:textId="0212E360" w:rsidR="006D560C" w:rsidRPr="18C8F7D8" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Verification of Satisfactory Completion of Rotation and/or Certificate of Completion</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="36D550BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> from external program</w:t>
+              <w:t>Copy of Attending Evaluation of the Student from rotation site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B2FDED" w14:textId="7A0C123D" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00C25555">
+          <w:p w14:paraId="2B80438B" w14:textId="24919B09" w:rsidR="006D560C" w:rsidRPr="2DBF4543" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4256BD4E" w14:textId="77777777" w:rsidR="00970071" w:rsidRDefault="00970071" w:rsidP="00970071">
-[...23 lines deleted...]
-          <w:p w14:paraId="0B4AF9F5" w14:textId="14A9361A" w:rsidR="008808C9" w:rsidRPr="2DBF4543" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="72ABFF57" w14:textId="00F55F32" w:rsidR="006D560C" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="2DF2EB51" w14:textId="330A8EC1" w:rsidTr="008808C9">
+      <w:tr w:rsidR="006D560C" w:rsidRPr="0057603C" w14:paraId="17C42DD7" w14:textId="238A4A24" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61232DDA" w14:textId="77777777" w:rsidR="008808C9" w:rsidRDefault="008808C9" w:rsidP="00836B90">
-[...16 lines deleted...]
-          <w:p w14:paraId="7BD7B7A9" w14:textId="1DA2EE39" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00D31D55">
+          <w:p w14:paraId="5D76D414" w14:textId="7F238D4F" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Activities that were involved in the curriculum – i.e., splinting, transporting, initial assessment</w:t>
+              <w:t>Verification of Satisfactory Completion of Rotation and/or Certificate of Completion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from external program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DADC1DD" w14:textId="38701317" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00836B90">
+          <w:p w14:paraId="32B2FDED" w14:textId="7A0C123D" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Online D2L Drop Box</w:t>
+              <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB8AA31" w14:textId="77777777" w:rsidR="00970071" w:rsidRDefault="00970071" w:rsidP="00970071">
-[...23 lines deleted...]
-          <w:p w14:paraId="371343AD" w14:textId="2D65D5E5" w:rsidR="008808C9" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="0B4AF9F5" w14:textId="14A9361A" w:rsidR="006D560C" w:rsidRPr="2DBF4543" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="4B4FE8BB" w14:textId="16EB25BF" w:rsidTr="008808C9">
+      <w:tr w:rsidR="006D560C" w:rsidRPr="0057603C" w14:paraId="2DF2EB51" w14:textId="330A8EC1" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D36088A" w14:textId="77777777" w:rsidR="008808C9" w:rsidRDefault="008808C9" w:rsidP="00BB3452">
+          <w:p w14:paraId="61232DDA" w14:textId="77777777" w:rsidR="006D560C" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Shift Schedule</w:t>
+              <w:t>Procedure Log</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C564CB7" w14:textId="2CF2640F" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00D31D55">
+          <w:p w14:paraId="7BD7B7A9" w14:textId="1DA2EE39" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2DBF4543">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Daily schedule of activities</w:t>
+              <w:t>Activities that were involved in the curriculum – i.e., splinting, transporting, initial assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C9D728" w14:textId="69F569B0" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00BB3452">
+          <w:p w14:paraId="1DADC1DD" w14:textId="38701317" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DBF4543">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online D2L Drop Box </w:t>
+              <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5613D937" w14:textId="4A495A07" w:rsidR="008808C9" w:rsidRPr="2DBF4543" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="371343AD" w14:textId="2D65D5E5" w:rsidR="006D560C" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="6CB100B4" w:rsidTr="008808C9">
+      <w:tr w:rsidR="006D560C" w:rsidRPr="0057603C" w14:paraId="4B4FE8BB" w14:textId="16EB25BF" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
+          <w:p w14:paraId="4D36088A" w14:textId="68C0E37C" w:rsidR="006D560C" w:rsidRDefault="006D560C" w:rsidP="006D560C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2DBF4543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Shift Schedule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C564CB7" w14:textId="2CF2640F" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2DBF4543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Daily schedule of activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5011" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C9D728" w14:textId="69F569B0" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2DBF4543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online D2L Drop Box </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5613D937" w14:textId="4A495A07" w:rsidR="006D560C" w:rsidRPr="2DBF4543" w:rsidRDefault="006D560C" w:rsidP="006D560C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D560C" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="6CB100B4" w:rsidTr="36D550BA">
+        <w:trPr>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
+          <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238EB429" w14:textId="77777777" w:rsidR="00970071" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="5D74E549" w14:textId="28370180" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008808C9" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="66F3F49E" w:rsidTr="008808C9">
+      <w:tr w:rsidR="006D560C" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="66F3F49E" w:rsidTr="36D550BA">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
+          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Clerkship </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Rotation </w:t>
+              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="008808C9" w:rsidP="00DE03A0">
+          <w:p w14:paraId="6474B9EE" w14:textId="1E2F2EC7" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37FC3ECB" w14:textId="7B2D2992" w:rsidR="008808C9" w:rsidRPr="00165CD1" w:rsidRDefault="00970071" w:rsidP="00970071">
+          <w:p w14:paraId="37FC3ECB" w14:textId="7B2D2992" w:rsidR="006D560C" w:rsidRPr="00165CD1" w:rsidRDefault="006D560C" w:rsidP="006D560C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214265517"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235174500"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="31723D03" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00A048F7" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Int_B2zQCX8T"/>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Int_B2zQCX8T"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Emergency Medicine Wilderness.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214265518"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235174501"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214265519"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235174502"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="790E16E1" w14:textId="0A7EE8E0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73959" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4162,202 +4431,254 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="2EB228C6" w:rsidR="00CE2397" w:rsidRPr="00FC0579" w:rsidRDefault="00CE2397" w:rsidP="00FC0579">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="5DFD965B" w:rsidR="00CE2397" w:rsidRPr="005E440C" w:rsidRDefault="7C0CB614" w:rsidP="005E440C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214265520"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174503"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="7B64DBD6" w:rsidR="00CE2397" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course does not require any prerequisite courses.</w:t>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="0071244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requires the following prerequisite course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C8A81" w14:textId="6A1CC2FC" w:rsidR="0071244F" w:rsidRPr="00C40B5D" w:rsidRDefault="00847CFC" w:rsidP="0071244F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must first take and pass CORE </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB66E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>657 Emergency Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="0051495D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214265521"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235174504"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4369,319 +4690,379 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+    <w:p w14:paraId="1F7FA402" w14:textId="38953D4E" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t>It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC39B18" w14:textId="505D9F65" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+        <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+    <w:p w14:paraId="62165303" w14:textId="32B8B92A" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
+        <w:t>Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214265522"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235174505"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E5D644F" w14:textId="77777777" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2E5D644F" w14:textId="29A10FFB" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based, learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in </w:t>
+      </w:r>
+      <w:r w:rsidR="009568F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>wilderness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-based learning experiences under the guidance of a faculty member (preceptor) </w:t>
+      </w:r>
+      <w:r w:rsidR="003375EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and their teaching team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDDF8EC" w14:textId="77777777" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A367DA" w14:textId="6BF6D577" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_bImbTCc1"/>
+      <w:bookmarkStart w:id="9" w:name="_Int_bImbTCc1"/>
       <w:r w:rsidR="00B41397" w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframes for each rotation are decided at least </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Int_7kdxKsET"/>
+      <w:bookmarkStart w:id="10" w:name="_Int_7kdxKsET"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the beginning of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="44D3E22C" w14:textId="77777777" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9892DF" w14:textId="77777777" w:rsidR="008222E7" w:rsidRDefault="008222E7" w:rsidP="008222E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Int_MiYZdbyB"/>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Int_MiYZdbyB"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02582CDA" w14:textId="77777777" w:rsidR="006E5B5C" w:rsidRDefault="006E5B5C" w:rsidP="002D00DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4520"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4778,369 +5159,465 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214265523"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235174506"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="006C1714" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214265524"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235174507"/>
       <w:r w:rsidRPr="006C1714">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="58CE5CF9" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="004D185F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Int_WZn5FOZ9"/>
+      <w:bookmarkStart w:id="14" w:name="_Int_WZn5FOZ9"/>
       <w:r w:rsidRPr="006C1714">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of</w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> wilderness, austere medicine as related to the specialty of the preceptor.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="7FD19924" w14:textId="13C25956" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="004D185F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Int_QPbhZn8i"/>
+      <w:bookmarkStart w:id="15" w:name="_Int_QPbhZn8i"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assimilate what </w:t>
       </w:r>
       <w:r w:rsidR="0024139A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> learn and demonstrate </w:t>
       </w:r>
       <w:r w:rsidR="00267DC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from</w:t>
       </w:r>
       <w:r w:rsidR="00831726">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the preceptor.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="26ECEE5E" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="004D185F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6B54DCCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A816263" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="004D185F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A872CB" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="006715B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc170315173"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc214265525"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc170315173"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc173347567"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235174508"/>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educational Goals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="59488EC4" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="00B120BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4520"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="206"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The wilderness medicine/austere medicine rotation is intended to provide the student with experience in the evaluation and treatment of a range of emergencies that occur remote from standard medical care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8E6CEE" w14:textId="77777777" w:rsidR="004D185F" w:rsidRPr="00AF40B7" w:rsidRDefault="004D185F" w:rsidP="002D00DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4520"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="206"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="21F5CFD0" w:rsidR="006630FF" w:rsidRDefault="004D185F" w:rsidP="00B120BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="206"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Int_BNgmA0AX"/>
+      <w:bookmarkStart w:id="19" w:name="_Int_BNgmA0AX"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Learning objectives are defined by a formal wilderness medicine rotation at the site that is offering the elective.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must submit the syllabus you worked from into </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Int_guXiKVH9"/>
+      <w:bookmarkStart w:id="20" w:name="_Int_guXiKVH9"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>D2L</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Must have verification of satisfactory performance also uploaded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5496C856" w14:textId="77777777" w:rsidR="00B120BF" w:rsidRPr="00AF40B7" w:rsidRDefault="00B120BF" w:rsidP="00921848">
+    <w:p w14:paraId="07CEC3BD" w14:textId="77777777" w:rsidR="00345F17" w:rsidRPr="00253B79" w:rsidRDefault="00345F17" w:rsidP="00345F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="180"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2237CE4D" w14:textId="77777777" w:rsidR="00345F17" w:rsidRPr="00253B79" w:rsidRDefault="00345F17" w:rsidP="00345F17">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc222819237"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235174509"/>
+      <w:r w:rsidRPr="00253B79">
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="539B1E01" w14:textId="438B7503" w:rsidR="00345F17" w:rsidRPr="00253B79" w:rsidRDefault="00CB74D7" w:rsidP="001919C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Learning Objectives for th</w:t>
+      </w:r>
+      <w:r w:rsidR="008304EE" w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation will be supplied by the host site.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A757B6" w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please see</w:t>
+      </w:r>
+      <w:r w:rsidR="00E849ED" w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the syllabus from the host site</w:t>
+      </w:r>
+      <w:r w:rsidR="008304EE" w:rsidRPr="00253B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DADD24" w14:textId="77777777" w:rsidR="00345F17" w:rsidRPr="00253B79" w:rsidRDefault="00345F17" w:rsidP="00345F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67625A35" w14:textId="24C7E180" w:rsidR="00345F17" w:rsidRPr="00253B79" w:rsidRDefault="00345F17" w:rsidP="00345F17">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235174510"/>
+      <w:r w:rsidRPr="00253B79">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="5496C856" w14:textId="3435387A" w:rsidR="00B120BF" w:rsidRPr="002623DD" w:rsidRDefault="0026226B" w:rsidP="001919C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Competencies for this rotation will be supplied by the host site.  Please see the syllabus from the host site.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214265526"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235174511"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5175,112 +5652,112 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214265527"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235174512"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214265528"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235174513"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="08F58479" w:rsidR="002755F4" w:rsidRPr="00F979B0" w:rsidRDefault="7943D736" w:rsidP="00F979B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="004B0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="004B0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="004B0BB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004B0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="004B0BB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5411,157 +5888,160 @@
       <w:r w:rsidR="00F979B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F979B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002755F4" w:rsidRPr="00F979B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
       <w:r w:rsidR="00F979B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042F42FF" w14:textId="242ECACA" w:rsidR="00F979B0" w:rsidRPr="001012DA" w:rsidRDefault="000760B9" w:rsidP="00F979B0">
+    <w:p w14:paraId="042F42FF" w14:textId="6A455FD8" w:rsidR="00F979B0" w:rsidRPr="001012DA" w:rsidRDefault="000760B9" w:rsidP="00F979B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Other resources as per the </w:t>
       </w:r>
-      <w:r w:rsidR="001012DA" w:rsidRPr="3F2EF8D3">
+      <w:r w:rsidR="001012DA" w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rotation requirements at the site of the rotation</w:t>
       </w:r>
-      <w:r w:rsidR="001012DA">
+      <w:r w:rsidR="71EED170" w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D897DC0" w14:textId="590EE4ED" w:rsidR="00A52DCE" w:rsidRPr="00CA0AE9" w:rsidRDefault="0076453F" w:rsidP="00CA0AE9">
+    <w:p w14:paraId="6D897DC0" w14:textId="590EE4ED" w:rsidR="00A52DCE" w:rsidRPr="00CA0AE9" w:rsidRDefault="7C4780C6" w:rsidP="00CA0AE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="65ADB1DD">
+      <w:r w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="65ADB1DD">
+      <w:r w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="303030"/>
         </w:rPr>
         <w:t>mprovised Medicine: Providing Care in Extreme Environments by Kenneth V. Iserson is available through Access Emergency Medicine</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="009F03B1" w:rsidRPr="65ADB1DD">
+        <w:r w:rsidR="4648F83A" w:rsidRPr="71B19D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=1728</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00834FCD" w:rsidRPr="65ADB1DD">
+      <w:r w:rsidR="36304BE0" w:rsidRPr="71B19D7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214265529"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="29" w:name="_Toc235174514"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="036438AC" w:rsidR="00746A6C" w:rsidRPr="00CF4092" w:rsidRDefault="009B6032" w:rsidP="00CF4092">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5719,70 +6199,72 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="3E3FBD6C" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="005B2449" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="429A7998" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00A672B7" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214265530"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235174515"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="61C4BCC3" w:rsidR="26910FCD" w:rsidRDefault="00F6298A" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05348110">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 663 Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box</w:t>
       </w:r>
       <w:r w:rsidR="00B41397" w:rsidRPr="05348110">
         <w:rPr>
@@ -5835,77 +6317,77 @@
     </w:p>
     <w:p w14:paraId="4A0E5F3D" w14:textId="77777777" w:rsidR="005B2449" w:rsidRPr="00C40B5D" w:rsidRDefault="005B2449" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc214265531"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235174516"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc214265532"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235174517"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="0294FA64" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -6034,61 +6516,62 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214265533"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235174518"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="02028CE4" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system</w:t>
       </w:r>
       <w:r w:rsidR="00CF4092">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6136,165 +6619,158 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214265534"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235174519"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="45D975CE" w14:textId="016B678A" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">marks on the evaluation. </w:t>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
+        <w:t>After investigations, the Instructor of Record will determine a final grade for the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE7781" w14:textId="75F0B18A" w:rsidR="00390EC1" w:rsidRPr="00CF4092" w:rsidRDefault="0022491F" w:rsidP="00CF4092">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214265535"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235174520"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="546D80B5" w14:textId="106FB9CE" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
+        <w:t>There is no corrective action available for this course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA8EBDD" w14:textId="1A8AE9E1" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="00390EC1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6324,78 +6800,92 @@
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214265536"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235174521"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="0828D4E6" w14:textId="4833C28F" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
+        <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> which </w:t>
       </w:r>
       <w:r w:rsidR="00C029E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6407,51 +6897,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r w:rsidR="00EA6FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rotation. Students are not responsible for reporting </w:t>
+        <w:t xml:space="preserve">rotation. Students are responsible for reporting </w:t>
       </w:r>
       <w:r w:rsidR="003649E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to MSUCOM </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">results of </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6470,84 +6960,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>listed above.</w:t>
+        <w:t>listed above</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this rotation as it relies on formal curricula from an outside rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="0EA49D26" w:rsidR="00A16BF1" w:rsidRPr="00CF4092" w:rsidRDefault="00A16BF1" w:rsidP="00CF4092">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214265537"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235174522"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="180C810B" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -7173,50 +7677,51 @@
           <w:spacing w:val="-9"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7649,58 +8154,58 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214265538"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235174523"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="7B4E774E" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) </w:t>
       </w:r>
       <w:r w:rsidR="004A0D8F" w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
@@ -7731,102 +8236,123 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214265539"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235174524"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="798E3CF1" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="798E3CF1" w14:textId="04BBB6C7" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00054909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="288"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3F2EF8D3">
+        <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5398">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A syllabus must be submitted at the time the student applies for approval of the rotation and must be uploaded into D2L.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00054909">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7C346F46" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+        <w:t>, typically in a wilderness setting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Int_w3IxPmGh"/>
+      <w:r w:rsidRPr="3F2EF8D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A syllabus must be submitted at the time the student applies for approval of the rotation and must be uploaded into D2L.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="60C4E28F" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C346F46" w14:textId="2F478DA8" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student</w:t>
@@ -7850,73 +8376,101 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>clinical responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029DBCC8" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+    <w:p w14:paraId="029DBCC8" w14:textId="3F877D88" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
+        <w:t xml:space="preserve">Students are expected to function collaboratively on </w:t>
+      </w:r>
+      <w:r w:rsidR="00246C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wilderness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a simulated environment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785FEAF1" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -7943,108 +8497,145 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C518CA" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+    <w:p w14:paraId="12C518CA" w14:textId="2B7A709F" w:rsidR="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DBF4543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EC18412" w14:textId="77777777" w:rsidR="00F33DB2" w:rsidRPr="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E8A" w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to </w:t>
+      </w:r>
+      <w:r w:rsidR="004E62C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>wilderness</w:t>
+      </w:r>
+      <w:r w:rsidR="004E62C3" w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DBF4543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC18412" w14:textId="6099088C" w:rsidR="00F33DB2" w:rsidRPr="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Int_Mg5YTHqe"/>
+        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="_Int_Mg5YTHqe"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="3F2EF8D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9A4D0A" w14:textId="050F8081" w:rsidR="3AFD8C84" w:rsidRPr="00F33DB2" w:rsidRDefault="00F33DB2" w:rsidP="00F33DB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
@@ -8104,456 +8695,576 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214265540"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235174525"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="2D75B9CA" w14:textId="77777777" w:rsidR="008739D0" w:rsidRPr="008739D0" w:rsidRDefault="00C11B04" w:rsidP="008739D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="008739D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008739D0" w:rsidRPr="008739D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18655067" w14:textId="77777777" w:rsidR="008739D0" w:rsidRPr="008739D0" w:rsidRDefault="008739D0" w:rsidP="008739D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="01CA46FB" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="008739D0" w:rsidP="008739D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008739D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="008739D0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214265541"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235174526"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="552F60FD" w14:textId="410DE7F6" w:rsidR="00C326F4" w:rsidRPr="00200481" w:rsidRDefault="00C326F4" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="5D2F05FF" w14:textId="77777777" w:rsidR="00AC61E2" w:rsidRPr="00914B69" w:rsidRDefault="00C326F4" w:rsidP="00AC61E2">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41397" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00AC61E2" w:rsidRPr="00AC61E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="7005ED63" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20906C6C" w14:textId="77777777" w:rsidR="00194695" w:rsidRPr="00194695" w:rsidRDefault="00194695" w:rsidP="00194695">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235174527"/>
+      <w:r w:rsidRPr="00194695">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="4E3E1B9B" w14:textId="77777777" w:rsidR="00C44867" w:rsidRPr="00EA7A22" w:rsidRDefault="00194695" w:rsidP="00C44867">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194695">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00C44867" w:rsidRPr="00C44867">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47C92650" w14:textId="3FB5EC24" w:rsidR="006144E0" w:rsidRPr="00200481" w:rsidRDefault="006144E0" w:rsidP="00194695">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="34CA0FA8" w:rsidR="006E1B5D" w:rsidRPr="00CF4092" w:rsidRDefault="00902AE6" w:rsidP="00CF4092">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214265542"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235174528"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="09ABBC46" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214265543"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235174529"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214265544"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235174530"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, </w:t>
-[...3 lines deleted...]
-        <w:t>independent of their specific roles or responsibilities.</w:t>
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214265545"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235174531"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="4EFC67DD" w:rsidR="00E20D8B" w:rsidRPr="00F73959" w:rsidRDefault="00E20D8B" w:rsidP="00D044F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...19 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73959" w:rsidRPr="00F73959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00D044F5" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214265546"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235174532"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8637,139 +9348,206 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="04FC202C" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B41397" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C6BF6A0" w14:textId="77777777" w:rsidR="00D6532F" w:rsidRPr="00556A65" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc214265547"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235174533"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="44E1332A" w14:textId="77777777" w:rsidR="00D6532F" w:rsidRPr="005F7800" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="44E1332A" w14:textId="2151F617" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00D6532F">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E8A" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E8A" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E8A" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73959" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E8A" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193142F3" w14:textId="7631E923" w:rsidR="009F25A2" w:rsidRPr="005F7800" w:rsidRDefault="009F25A2" w:rsidP="00D6532F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="009F25A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F8F02D1" w14:textId="77777777" w:rsidR="00D6532F" w:rsidRDefault="00D6532F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -8831,242 +9609,178 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214265548"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235174534"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="6A0DFEB1" w14:textId="77777777" w:rsidR="00EF63A2" w:rsidRPr="00A871DA" w:rsidRDefault="00EF63A2" w:rsidP="00EF63A2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F0B8F3" w14:textId="77777777" w:rsidR="00EF63A2" w:rsidRPr="00A871DA" w:rsidRDefault="00EF63A2" w:rsidP="00EF63A2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6EF40449" w14:textId="77777777" w:rsidR="00EF63A2" w:rsidRPr="00987E7B" w:rsidRDefault="00EF63A2" w:rsidP="00EF63A2">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc214265549"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235174535"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -9149,93 +9863,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9303,52 +10017,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9538,116 +10257,145 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADB6829" w14:textId="77777777" w:rsidR="00A74333" w:rsidRDefault="00A74333" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C06137" w14:textId="18D41A16" w:rsidR="00A74333" w:rsidRDefault="006D15DA" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Note that this external Wilderness Medicine rotation is outside the direct</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71867">
+        <w:t xml:space="preserve"> control of MSU</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45E61">
+        <w:t xml:space="preserve"> so the above information about accommodations may not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId40"/>
-          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc214265550"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235174536"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -10055,51 +10803,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28E63BFE" w14:textId="1B0ED00A" w:rsidR="00B4219A" w:rsidRPr="389FCA9F" w:rsidRDefault="00B4219A" w:rsidP="00B4219A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F85936" w:rsidRPr="00C40B5D" w14:paraId="27EC692C" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24AA5C2A" w14:textId="2ADF49DB" w:rsidR="00F85936" w:rsidRPr="007C354A" w:rsidRDefault="00F85936" w:rsidP="00F85936">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
@@ -10186,1000 +10950,1223 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B79BA4A" w14:textId="18E2CA4B" w:rsidR="00F85936" w:rsidRPr="389FCA9F" w:rsidRDefault="00F85936" w:rsidP="00F85936">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565ED9" w:rsidRPr="00C40B5D" w14:paraId="15BF545F" w14:textId="77777777" w:rsidTr="00632A80">
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="3973E66F" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA8EF0F" w14:textId="305F8142" w:rsidR="00565ED9" w:rsidRPr="007C354A" w:rsidRDefault="00565ED9" w:rsidP="00565ED9">
+          <w:p w14:paraId="5CCE9178" w14:textId="4BB442A0" w:rsidR="00A729EC" w:rsidRPr="007364B9" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007364B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copy of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending Evaluation </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB788A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of Student </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007364B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from rotation site </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF844D" w14:textId="20F6D335" w:rsidR="00A729EC" w:rsidRPr="007364B9" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007364B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online D2L Drop Box </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17738AC4" w14:textId="3811673B" w:rsidR="00A729EC" w:rsidRPr="007364B9" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007364B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Submitted by 11:59 pm Last Sunday of Rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469F405E" w14:textId="0EB20725" w:rsidR="00A729EC" w:rsidRPr="002574E0" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002574E0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667534B5" w14:textId="5EC8DF92" w:rsidR="00A729EC" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="15BF545F" w14:textId="77777777" w:rsidTr="00632A80">
+        <w:trPr>
+          <w:trHeight w:val="1381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8EF0F" w14:textId="305F8142" w:rsidR="00A729EC" w:rsidRPr="007C354A" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verification of Satisfactory Completion of Rotation and/or Certificate of Completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E81E0A" w14:textId="5AEE90A0" w:rsidR="00565ED9" w:rsidRPr="009275FB" w:rsidRDefault="00565ED9" w:rsidP="00565ED9">
+          <w:p w14:paraId="77E81E0A" w14:textId="5AEE90A0" w:rsidR="00A729EC" w:rsidRPr="009275FB" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED54EC2" w14:textId="0D2F2730" w:rsidR="00565ED9" w:rsidRPr="1125DAF6" w:rsidRDefault="00565ED9" w:rsidP="00565ED9">
+          <w:p w14:paraId="1ED54EC2" w14:textId="0D2F2730" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted by 11:59 pm Last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783B3C51" w14:textId="6B0D6819" w:rsidR="00565ED9" w:rsidRPr="1125DAF6" w:rsidRDefault="00565ED9" w:rsidP="00565ED9">
+          <w:p w14:paraId="783B3C51" w14:textId="6B0D6819" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1385F972" w14:textId="7C5F724D" w:rsidR="00565ED9" w:rsidRPr="389FCA9F" w:rsidRDefault="00565ED9" w:rsidP="00565ED9">
+          <w:p w14:paraId="1385F972" w14:textId="7C5F724D" w:rsidR="00A729EC" w:rsidRPr="389FCA9F" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB327A" w:rsidRPr="00C40B5D" w14:paraId="6E440E8B" w14:textId="77777777" w:rsidTr="00632A80">
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="6E440E8B" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B3F85A" w14:textId="3EE13A6B" w:rsidR="00200A2F" w:rsidRPr="007364B9" w:rsidRDefault="00200A2F" w:rsidP="00CD4484">
+          <w:p w14:paraId="20B3F85A" w14:textId="3EE13A6B" w:rsidR="00A729EC" w:rsidRPr="007364B9" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:ind w:left="165" w:hanging="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Procedure Log</w:t>
             </w:r>
-            <w:r w:rsidR="00F418D5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> --</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="346C3448" w14:textId="334B549C" w:rsidR="00CB327A" w:rsidRPr="007C354A" w:rsidRDefault="00200A2F" w:rsidP="00CD4484">
+          <w:p w14:paraId="346C3448" w14:textId="334B549C" w:rsidR="00A729EC" w:rsidRPr="007C354A" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165" w:right="0" w:hanging="165"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activities that were involved in the curriculum – i.e., splinting, transporting, initial assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361E77E3" w14:textId="5C243C51" w:rsidR="00CB327A" w:rsidRPr="009275FB" w:rsidRDefault="00CB327A" w:rsidP="00CB327A">
+          <w:p w14:paraId="361E77E3" w14:textId="5C243C51" w:rsidR="00A729EC" w:rsidRPr="009275FB" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49EA0F1D" w14:textId="752AD241" w:rsidR="00CB327A" w:rsidRPr="1125DAF6" w:rsidRDefault="00CB327A" w:rsidP="00CB327A">
+          <w:p w14:paraId="49EA0F1D" w14:textId="752AD241" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted by 11:59 pm Last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3352A899" w14:textId="06D0F7DC" w:rsidR="00CB327A" w:rsidRPr="1125DAF6" w:rsidRDefault="00CB327A" w:rsidP="00CB327A">
+          <w:p w14:paraId="3352A899" w14:textId="06D0F7DC" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051ABFFD" w14:textId="19C16A4C" w:rsidR="00CB327A" w:rsidRPr="389FCA9F" w:rsidRDefault="00CB327A" w:rsidP="00CB327A">
+          <w:p w14:paraId="051ABFFD" w14:textId="19C16A4C" w:rsidR="00A729EC" w:rsidRPr="389FCA9F" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00625851" w:rsidRPr="00C40B5D" w14:paraId="657E9B3A" w14:textId="77777777" w:rsidTr="00632A80">
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="657E9B3A" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3E3D39" w14:textId="77777777" w:rsidR="00415FCF" w:rsidRPr="007364B9" w:rsidRDefault="00415FCF" w:rsidP="00415FCF">
+          <w:p w14:paraId="0D3E3D39" w14:textId="061932A2" w:rsidR="00A729EC" w:rsidRPr="007364B9" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Shift Schedule</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="79D6150E" w14:textId="27BF599F" w:rsidR="00625851" w:rsidRPr="007C354A" w:rsidRDefault="00415FCF" w:rsidP="00415FCF">
+          <w:p w14:paraId="79D6150E" w14:textId="27BF599F" w:rsidR="00A729EC" w:rsidRPr="007C354A" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily schedule of activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F2AEE7" w14:textId="434F1A2B" w:rsidR="00625851" w:rsidRPr="009275FB" w:rsidRDefault="00625851" w:rsidP="00625851">
+          <w:p w14:paraId="24F2AEE7" w14:textId="434F1A2B" w:rsidR="00A729EC" w:rsidRPr="009275FB" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Online D2L Drop Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2C8E4A" w14:textId="3A29693E" w:rsidR="00625851" w:rsidRPr="1125DAF6" w:rsidRDefault="00625851" w:rsidP="00625851">
+          <w:p w14:paraId="0D2C8E4A" w14:textId="3A29693E" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007364B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted by 11:59 pm Last Sunday of Rotation</w:t>
             </w:r>
-            <w:r w:rsidR="00B41397">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...8 lines deleted...]
-              <w:t>NOT to be submitted before the last Friday of the rotation, and must be the schedule you worked, not what you were scheduled to work</w:t>
+              <w:t>. NOT to be submitted before the last Friday of the rotation, and must be the schedule you worked, not what you were scheduled to work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015B7378" w14:textId="74733F52" w:rsidR="00625851" w:rsidRPr="1125DAF6" w:rsidRDefault="00625851" w:rsidP="00625851">
+          <w:p w14:paraId="015B7378" w14:textId="74733F52" w:rsidR="00A729EC" w:rsidRPr="1125DAF6" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C697A1E" w14:textId="045119E3" w:rsidR="00625851" w:rsidRPr="389FCA9F" w:rsidRDefault="00625851" w:rsidP="00625851">
+          <w:p w14:paraId="2C697A1E" w14:textId="045119E3" w:rsidR="00A729EC" w:rsidRPr="389FCA9F" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
+          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="00A729EC" w:rsidRPr="009275FB" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="00A729EC" w:rsidRPr="00562F84" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">” in up to one (1) </w:t>
-[...6 lines deleted...]
-              <w:t>subcategory.</w:t>
+              <w:t>” in up to one (1) subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00A729EC" w:rsidRPr="00562F84" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
+          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="00A729EC" w:rsidRPr="00562F84" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
-[...6 lines deleted...]
-              <w:t>performance.</w:t>
+              <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00632A80">
+      <w:tr w:rsidR="00A729EC" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
+          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
+          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00A729EC" w:rsidRPr="009275FB" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
+          <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ADAA4E" w14:textId="01EEA9A5" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="009F07BD">
+          <w:p w14:paraId="60ADAA4E" w14:textId="01EEA9A5" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="3D147041" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
+          <w:p w14:paraId="016B56E5" w14:textId="3D147041" w:rsidR="00A729EC" w:rsidRPr="00CC6A27" w:rsidRDefault="00A729EC" w:rsidP="00A729EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the </w:t>
             </w:r>
-            <w:r w:rsidR="00D572AD">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">last day </w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11340,64 +12327,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="5D86009E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00B41397" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B41397" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00B41397" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11463,52 +12458,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="64E6EC1A">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="751FB7E7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="0D6D8C02">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="15B5FA68" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11538,98 +12533,112 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="20330D93">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="631624BA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="6A3A3F41">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="12F8183C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -11654,52 +12663,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="5CB9223B">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4C04AE2D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="547EBD4C">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1B8C79B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -11736,52 +12745,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <w:pict w14:anchorId="5DE86863">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="38F2D019" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="786378D1">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7FF73E1D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -12107,56 +13116,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -12175,56 +13193,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12321,84 +13348,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EA1647E" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759" w:rsidP="00E756E0">
+    <w:p w14:paraId="5365877E" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BE4811A" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759" w:rsidP="00E756E0">
+    <w:p w14:paraId="5722206D" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6635E24B" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759">
+    <w:p w14:paraId="463C406D" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12439,56 +13466,59 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E522A65" w14:textId="73716EFF" w:rsidR="00084893" w:rsidRDefault="00084893">
+  <w:p w14:paraId="6E522A65" w14:textId="54619487" w:rsidR="00084893" w:rsidRDefault="009E4104">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="004C7FA3">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -12512,124 +13542,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="6D5560A5" w:rsidR="007B3967" w:rsidRDefault="00084893">
+  <w:p w14:paraId="3226CF74" w14:textId="0B8BE596" w:rsidR="007B3967" w:rsidRDefault="009E4104">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="004C7FA3">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F5CC5FA" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759" w:rsidP="00E756E0">
+    <w:p w14:paraId="4049678E" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="070EA1B3" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759" w:rsidP="00E756E0">
+    <w:p w14:paraId="0C18B7A2" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BCD8824" w14:textId="77777777" w:rsidR="009D6759" w:rsidRDefault="009D6759">
+    <w:p w14:paraId="3DFE53FA" w14:textId="77777777" w:rsidR="007538FF" w:rsidRDefault="007538FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="0A91C761" w:rsidR="004A166C" w:rsidRDefault="004F1B9C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>IM 663 Emergency Medicine Wilderness</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -16688,253 +17721,266 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
+    <w:rsid w:val="00023ADD"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00024CC3"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00054909"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="000760B9"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00084893"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="00097C49"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B501E"/>
+    <w:rsid w:val="000B5938"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D1623"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
+    <w:rsid w:val="000D5DDB"/>
     <w:rsid w:val="000D6327"/>
+    <w:rsid w:val="000D67A9"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
+    <w:rsid w:val="000F0523"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001012DA"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="0011194F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="0011418C"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="001355AC"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="001455A1"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
+    <w:rsid w:val="00165B32"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
+    <w:rsid w:val="001919C2"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
+    <w:rsid w:val="00194695"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
+    <w:rsid w:val="001A2AB8"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B4253"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
@@ -16985,126 +18031,136 @@
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="00225193"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="0024139A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
+    <w:rsid w:val="00246C08"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
+    <w:rsid w:val="00253B79"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
+    <w:rsid w:val="0026226B"/>
+    <w:rsid w:val="002623DD"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="00267DC9"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027089B"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="00284E18"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="00285682"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
+    <w:rsid w:val="002914E7"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B0E22"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
+    <w:rsid w:val="002B39EF"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C30FD"/>
+    <w:rsid w:val="002C397D"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D00DA"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F16EF"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
@@ -17126,78 +18182,82 @@
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="003131B3"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330D4A"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
+    <w:rsid w:val="003375EE"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00345F17"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
+    <w:rsid w:val="00364C75"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366597"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="003837E2"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
@@ -17216,69 +18276,72 @@
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
+    <w:rsid w:val="003F304D"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
+    <w:rsid w:val="003F4A7C"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
+    <w:rsid w:val="004119B5"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415FCF"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
@@ -17335,437 +18398,463 @@
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B0BB2"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
+    <w:rsid w:val="004C7FA3"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D185F"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
+    <w:rsid w:val="004E5F39"/>
+    <w:rsid w:val="004E62C3"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1B9C"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501B2B"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="0051353F"/>
+    <w:rsid w:val="0051495D"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00520FB7"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
+    <w:rsid w:val="005232B8"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="00530A29"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="00542F55"/>
+    <w:rsid w:val="00543A9E"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00560965"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="00565ED9"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="005662EB"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00572E1D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
+    <w:rsid w:val="0059676E"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005A7EDF"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B2449"/>
+    <w:rsid w:val="005B36BD"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C192A"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E440C"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005E77A9"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="006144E0"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="0062457B"/>
     <w:rsid w:val="00625851"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
+    <w:rsid w:val="006378E5"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
+    <w:rsid w:val="006530CF"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006715B9"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00680063"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00681E60"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="0068750C"/>
+    <w:rsid w:val="00690950"/>
+    <w:rsid w:val="00693DC1"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A2636"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1714"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
+    <w:rsid w:val="006D15DA"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
+    <w:rsid w:val="006D560C"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E5B5C"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
+    <w:rsid w:val="0071244F"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007204EE"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="007538FF"/>
     <w:rsid w:val="00757025"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="0076453F"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
+    <w:rsid w:val="00767946"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
+    <w:rsid w:val="007A235F"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007B78FC"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
@@ -17775,115 +18864,123 @@
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D50A2"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F0C00"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F5317"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00803796"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805253"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
+    <w:rsid w:val="00807221"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
+    <w:rsid w:val="00821F70"/>
     <w:rsid w:val="008222E7"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="008304EE"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831726"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00833637"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="00834FCD"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="00836B90"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="00847CFC"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085493B"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
+    <w:rsid w:val="008739D0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008808C9"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008862E5"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
@@ -17899,114 +18996,118 @@
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B1C5C"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D3C89"/>
     <w:rsid w:val="008D46E1"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
+    <w:rsid w:val="008E203B"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
+    <w:rsid w:val="008F1F81"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F5CC5"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920C3A"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00921848"/>
     <w:rsid w:val="00921FD3"/>
     <w:rsid w:val="00924342"/>
+    <w:rsid w:val="009251D3"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
+    <w:rsid w:val="009568F3"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00970071"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00974C9D"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="0098037A"/>
@@ -18034,225 +19135,243 @@
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2A22"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
+    <w:rsid w:val="009C45E5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D0D40"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D6759"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
+    <w:rsid w:val="009E4104"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F03B1"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F224C"/>
+    <w:rsid w:val="009F25A2"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A048F7"/>
     <w:rsid w:val="00A053B1"/>
+    <w:rsid w:val="00A071AB"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A16C2E"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
+    <w:rsid w:val="00A33468"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
+    <w:rsid w:val="00A52354"/>
     <w:rsid w:val="00A5269B"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A6118E"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A620EF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
+    <w:rsid w:val="00A672B7"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A72912"/>
     <w:rsid w:val="00A729B9"/>
+    <w:rsid w:val="00A729EC"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A74333"/>
+    <w:rsid w:val="00A757B6"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85885"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A92C5A"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
+    <w:rsid w:val="00AB66E5"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
+    <w:rsid w:val="00AC61E2"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AC79EA"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD0F2B"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD4426"/>
+    <w:rsid w:val="00AD5D3D"/>
+    <w:rsid w:val="00AD62B3"/>
+    <w:rsid w:val="00AD6906"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
+    <w:rsid w:val="00AD7C43"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B03F30"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
@@ -18270,124 +19389,130 @@
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B30B6D"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B41397"/>
     <w:rsid w:val="00B4219A"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
+    <w:rsid w:val="00B42FE9"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B556FD"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75980"/>
+    <w:rsid w:val="00B76F31"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
+    <w:rsid w:val="00BA681F"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BA7D44"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB3452"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BC7B76"/>
     <w:rsid w:val="00BD0043"/>
+    <w:rsid w:val="00BD19C6"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
@@ -18411,488 +19536,526 @@
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25555"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
+    <w:rsid w:val="00C44867"/>
+    <w:rsid w:val="00C4577A"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C45DD1"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C472EA"/>
+    <w:rsid w:val="00C47703"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C521BB"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C55E46"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C81BFD"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C872F4"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0AE9"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA1C01"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB0785"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB327A"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CB74D7"/>
+    <w:rsid w:val="00CC5398"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
+    <w:rsid w:val="00CD096C"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD4484"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CE0E8A"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4092"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
+    <w:rsid w:val="00D044F5"/>
+    <w:rsid w:val="00D0486E"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D31D55"/>
     <w:rsid w:val="00D32751"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
+    <w:rsid w:val="00D40A66"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D44240"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D516B0"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
+    <w:rsid w:val="00D55F0F"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5657C"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D6532F"/>
+    <w:rsid w:val="00D65556"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DA7A7D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB788A"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
+    <w:rsid w:val="00DD2931"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE03A0"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
+    <w:rsid w:val="00E0522A"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E064F2"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
+    <w:rsid w:val="00E14870"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E17DDF"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50241"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E67B75"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
+    <w:rsid w:val="00E849ED"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E91180"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
+    <w:rsid w:val="00EB64EB"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC4B72"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
+    <w:rsid w:val="00ED3E29"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF63A2"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F01630"/>
     <w:rsid w:val="00F04608"/>
+    <w:rsid w:val="00F0585D"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F07DE2"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F2638A"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F33DB2"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F418D5"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
+    <w:rsid w:val="00F45E61"/>
+    <w:rsid w:val="00F46220"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F52374"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
+    <w:rsid w:val="00F55C29"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
+    <w:rsid w:val="00F6206A"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F6298A"/>
     <w:rsid w:val="00F62DAF"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F71867"/>
+    <w:rsid w:val="00F73959"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F85936"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
+    <w:rsid w:val="00F92250"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F94CF8"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F979B0"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC0579"/>
     <w:rsid w:val="00FC05B0"/>
@@ -18965,50 +20128,51 @@
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
+    <w:rsid w:val="0BD55B08"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
@@ -19023,50 +20187,51 @@
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
+    <w:rsid w:val="18BF0DF6"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="18C8F7D8"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
@@ -19134,72 +20299,75 @@
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
+    <w:rsid w:val="3188BE3D"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
+    <w:rsid w:val="36304BE0"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
+    <w:rsid w:val="36D550BA"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
@@ -19207,50 +20375,51 @@
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
+    <w:rsid w:val="4648F83A"/>
     <w:rsid w:val="46B81DC5"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
@@ -19381,84 +20550,87 @@
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
+    <w:rsid w:val="71B19D7E"/>
     <w:rsid w:val="71DE9613"/>
+    <w:rsid w:val="71EED170"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
+    <w:rsid w:val="7C4780C6"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -21191,51 +22363,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=1728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookid=1728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21510,98 +22682,106 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -21828,120 +23008,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9B0A7C5-DCC9-4176-9EF2-2F866AA4AE2F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B54F68B-CEBF-492A-A3FE-99883FCDE3FC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>26146</Characters>
+  <Pages>16</Pages>
+  <Words>4948</Words>
+  <Characters>28209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>235</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30671</CharactersWithSpaces>
+  <CharactersWithSpaces>33091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>131200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>