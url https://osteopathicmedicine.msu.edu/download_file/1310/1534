--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -352,105 +352,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="7368EDCE" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00E561F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E561F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -497,70 +506,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187A474D" w14:textId="77777777" w:rsidR="00A7290C" w:rsidRDefault="00A7290C" w:rsidP="00A7290C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260E20BA" w14:textId="77777777" w:rsidR="00A7290C" w:rsidRPr="001613D1" w:rsidRDefault="00A7290C" w:rsidP="00A7290C">
+    <w:p w14:paraId="260E20BA" w14:textId="58C63FD5" w:rsidR="00A7290C" w:rsidRPr="001613D1" w:rsidRDefault="00A7290C" w:rsidP="00A7290C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="070A4B8D" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A7290C" w:rsidP="00A7290C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="7C916C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -715,2627 +732,2497 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F31FC82" w14:textId="72FE4BF2" w:rsidR="004B608D" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="23A06AF2" w14:textId="2CF946FD" w:rsidR="00BC2861" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214006990" w:history="1">
-        <w:r w:rsidR="004B608D" w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174152" w:history="1">
+        <w:r w:rsidR="00BC2861" w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="004B608D">
+        <w:r w:rsidR="00BC2861">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004B608D">
+        <w:r w:rsidR="00BC2861">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004B608D">
-[...10 lines deleted...]
-        <w:r w:rsidR="004B608D">
+        <w:r w:rsidR="00BC2861">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174152 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BC2861">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00BC2861">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004B608D">
+        <w:r w:rsidR="00BC2861">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="004B608D">
+        <w:r w:rsidR="00BC2861">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BB0D825" w14:textId="12F8CCD5" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="5C3398DC" w14:textId="161819C3" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006991" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174153" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174153 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A610A3D" w14:textId="3E377B2A" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="427C0CAF" w14:textId="00D862C5" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006992" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174154" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174154 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07D29750" w14:textId="597DE33D" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="2BFF6A78" w14:textId="44373465" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006993" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174155" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174155 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="350380AD" w14:textId="11E8DD07" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="00A44FB8" w14:textId="3A5C8CF0" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006994" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174156" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174156 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="626C318E" w14:textId="4B77E573" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="3A92FC51" w14:textId="52DBCDFA" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006995" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174157" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174157 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BB60414" w14:textId="2946F52C" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="33E68B4A" w14:textId="3B9EF10D" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006996" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174158" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006996 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174158 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40C757E5" w14:textId="68BD5FA8" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="2E7A6F59" w14:textId="174C48F4" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006997" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174159" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174159 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A83C3EF" w14:textId="14DB1F90" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="2A0E7E87" w14:textId="237FA584" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006998" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174160" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006998 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174160 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C007632" w14:textId="0A02D854" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...61 lines deleted...]
-    <w:p w14:paraId="68C35C37" w14:textId="44717278" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="0918C8AE" w14:textId="025A656D" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007000" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174161" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174161 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29B59428" w14:textId="69D00CD7" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...129 lines deleted...]
-    <w:p w14:paraId="734F42EB" w14:textId="53F80874" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="16D76134" w14:textId="33FDC245" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007003" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174162" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007003 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174162 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42C72AE8" w14:textId="009DBA5A" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="5FB8BEE3" w14:textId="48426559" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007004" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174163" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007004 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174163 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DC5D1BB" w14:textId="08FBDCA5" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="4D7FF0BE" w14:textId="70A5DAF5" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007005" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174164" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007005 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174164 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="590BEFC3" w14:textId="17C33C49" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="4043808A" w14:textId="66A0D1A0" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007006" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174165" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007006 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174165 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39F9FD5B" w14:textId="4EF36316" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="78A70DF7" w14:textId="2CB7B26E" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007007" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174166" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007007 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174166 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46796D04" w14:textId="180C2FFC" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="3BCFA2C9" w14:textId="55502D16" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007008" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174167" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007008 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174167 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B580DF1" w14:textId="01BE86ED" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="27A4BBC8" w14:textId="18B40086" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007009" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174168" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007009 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174168 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C1BA813" w14:textId="00FD74A8" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="75C4BB6C" w14:textId="1EC5A3C6" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007010" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174169" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007010 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174169 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C0BAC5C" w14:textId="366B4CC3" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="17572149" w14:textId="7335E46A" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007011" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174170" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007011 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174170 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36DFF587" w14:textId="2A92A3AA" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="04A4BB86" w14:textId="1993ED55" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007012" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174171" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007012 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174171 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48DB070C" w14:textId="298099D1" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="3EBABA87" w14:textId="588EF44C" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007013" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174172" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007013 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174172 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15AA2A62" w14:textId="623F44AB" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="1C92A563" w14:textId="2D192AE5" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007014" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174173" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007014 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174173 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C28AEF8" w14:textId="39E93D83" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="40DF805C" w14:textId="4D14AC10" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007015" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174174" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007015 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174174 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FCD30DD" w14:textId="0AEDE69C" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="594C2881" w14:textId="4F5D860C" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007016" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174175" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007016 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174175 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DD88724" w14:textId="53C7BE70" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="59BAC9F5" w14:textId="71E87FE3" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007017" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174176" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007017 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174176 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76C56FD4" w14:textId="772BFF69" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+    <w:p w14:paraId="6DE2A7D3" w14:textId="4A7DEFC0" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007018" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174177" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007018 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174177 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F600CAF" w14:textId="253CF563" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="2B4D321B" w14:textId="6D5B2618" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007019" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174178" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007019 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174178 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72D34201" w14:textId="7AF9E0D8" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="4B87F160" w14:textId="680A419E" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007020" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174179" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007020 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174179 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D98158D" w14:textId="6B5EE5EB" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="3943D93A" w14:textId="27ED019D" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007021" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174180" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C1664C">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007021 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174180 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E7F9F5C" w14:textId="289852BF" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="7AF14861" w14:textId="6D10E7B8" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007022" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174181" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007022 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174181 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41115DCB" w14:textId="4013F47B" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="1572A7ED" w14:textId="744BE5A8" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007023" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174182" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007023 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174182 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="524818A0" w14:textId="0FF5EB64" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="6AA0FE25" w14:textId="522DB971" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007024" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174183" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007024 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174183 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32E590D6" w14:textId="5C2A060F" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="3D42C37C" w14:textId="2FC9FE63" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007025" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174184" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007025 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174184 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF22BFF" w14:textId="25707E05" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="4552310E" w14:textId="38C88C35" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007026" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174185" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007026 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174185 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="048EAFB4" w14:textId="3BA2E8E1" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...60 lines deleted...]
-    <w:p w14:paraId="70F74C9A" w14:textId="3A1CFEB8" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="7D30CB16" w14:textId="1E30B0CF" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007028" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174186" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007028 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174186 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A42A355" w14:textId="25802863" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="53EC0580" w14:textId="71E3DF95" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174187" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174187 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="209BD8BE" w14:textId="3AEEEC7D" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007029" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174188" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174188 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15D6B151" w14:textId="64EDE57F" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174189" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007029 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4980E997" w14:textId="523B6065" w:rsidR="004B608D" w:rsidRDefault="004B608D">
+    <w:p w14:paraId="685D1E0E" w14:textId="6F067B78" w:rsidR="00BC2861" w:rsidRDefault="00BC2861">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214007030" w:history="1">
-        <w:r w:rsidRPr="00C1664C">
+      <w:hyperlink w:anchor="_Toc235174190" w:history="1">
+        <w:r w:rsidRPr="003A45D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214007030 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="718E2D67" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="5756F0AD" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3389,378 +3276,378 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214006990"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235174152"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2306"/>
         <w:gridCol w:w="4965"/>
         <w:gridCol w:w="2079"/>
       </w:tblGrid>
       <w:tr w:rsidR="00885728" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="05D04C09" w:rsidTr="00885728">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="00885728" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="00885728" w:rsidP="00B438B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00885728" w:rsidRDefault="00885728" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00885728" w:rsidRDefault="00885728" w:rsidP="00B438B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="00885728" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="00885728" w:rsidP="00B438B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01A68762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(For</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2301AD18" w14:textId="7D1872B2" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="004B608D" w:rsidP="006D1DF8">
+          <w:p w14:paraId="2301AD18" w14:textId="7D1872B2" w:rsidR="00885728" w:rsidRPr="00515EC5" w:rsidRDefault="004B608D" w:rsidP="00B438B2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="43F2D22B" w14:textId="19C1EB18" w:rsidTr="00885728">
+      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="43F2D22B" w14:textId="19C1EB18" w:rsidTr="00BA2B2E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8714CD" w14:textId="0427D8FF" w:rsidR="00885728" w:rsidRPr="00F5717B" w:rsidRDefault="00885728" w:rsidP="00F5717B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7835D329" w14:textId="2D753A87" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="00F5717B">
+          <w:p w14:paraId="7835D329" w14:textId="2CCBAF23" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="006A6FC9" w:rsidP="00F5717B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F64B709" w14:textId="4F461483" w:rsidR="00885728" w:rsidRPr="00355156" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+          <w:p w14:paraId="3F64B709" w14:textId="4F461483" w:rsidR="00885728" w:rsidRPr="00355156" w:rsidRDefault="004B608D" w:rsidP="00BA2B2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="6EFFBAF5" w14:textId="3433239D" w:rsidTr="00885728">
+      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="6EFFBAF5" w14:textId="3433239D" w:rsidTr="00BA2B2E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E8DD3F" w14:textId="28CBBB64" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7C9227" w14:textId="2AE0BEA6" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28EA1CD2" w14:textId="4E8DC8A5" w:rsidR="00885728" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+          <w:p w14:paraId="28EA1CD2" w14:textId="4E8DC8A5" w:rsidR="00885728" w:rsidRDefault="004B608D" w:rsidP="00BA2B2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="59781DE5" w14:textId="0CB3605C" w:rsidTr="00885728">
+      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="59781DE5" w14:textId="0CB3605C" w:rsidTr="00BA2B2E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="278FA472" w14:textId="502B9D8F" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="00594693">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3773,445 +3660,355 @@
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CA46309" w14:textId="34486565" w:rsidR="00885728" w:rsidRPr="00225074" w:rsidRDefault="00885728" w:rsidP="009C1DB4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225074">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB5FE82" w14:textId="77777777" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...23 lines deleted...]
-          <w:p w14:paraId="588472ED" w14:textId="23F18E2E" w:rsidR="00885728" w:rsidRPr="00225074" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+          <w:p w14:paraId="588472ED" w14:textId="23F18E2E" w:rsidR="00885728" w:rsidRPr="00225074" w:rsidRDefault="004B608D" w:rsidP="00BA2B2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="1C8CD7C8" w:rsidTr="00885728">
+      <w:tr w:rsidR="00885728" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="1C8CD7C8" w:rsidTr="00BA2B2E">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03111B56" w14:textId="77777777" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...32 lines deleted...]
-          <w:p w14:paraId="623EE6D3" w14:textId="70DBE2A1" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+          <w:p w14:paraId="623EE6D3" w14:textId="70DBE2A1" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="004B608D" w:rsidP="00BA2B2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885728" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="18522330" w:rsidTr="00885728">
+      <w:tr w:rsidR="00885728" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="18522330" w:rsidTr="00BA2B2E">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
+          <w:p w14:paraId="6474B9EE" w14:textId="7D0947A1" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="00885728" w:rsidP="006B5F1B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A0BF15" w14:textId="77777777" w:rsidR="004B608D" w:rsidRDefault="004B608D" w:rsidP="004B608D">
-[...32 lines deleted...]
-          <w:p w14:paraId="221CB89D" w14:textId="5387C1EE" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="004B608D" w:rsidP="004B608D">
+          <w:p w14:paraId="221CB89D" w14:textId="5387C1EE" w:rsidR="00885728" w:rsidRPr="00165CD1" w:rsidRDefault="004B608D" w:rsidP="00BA2B2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="55EE8698" w14:textId="77777777" w:rsidR="00BC2861" w:rsidRDefault="00BC2861" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214006991"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235174153"/>
+    </w:p>
+    <w:p w14:paraId="5268960E" w14:textId="741B49E3" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="58A92F16" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE31F7" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="58A92F16" w:rsidR="00B848B6" w:rsidRDefault="00BE31F7" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45228787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in </w:t>
-[...6 lines deleted...]
-        <w:t>collaboration, as appropriate, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Urgent Care.</w:t>
+        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Urgent Care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214006992"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235174154"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214006993"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235174155"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course requires preapproval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
@@ -4394,51 +4191,51 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A09" w:rsidRPr="00227BF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214006994"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235174156"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
@@ -4461,51 +4258,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214006995"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235174157"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4725,386 +4522,470 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214006996"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174158"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4D981F24" w14:textId="58896F95" w:rsidR="002538E6" w:rsidRDefault="002538E6" w:rsidP="002538E6">
+    <w:p w14:paraId="226BA3C6" w14:textId="17F53964" w:rsidR="00885912" w:rsidRPr="00885912" w:rsidRDefault="00885912" w:rsidP="00885912">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45228787">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. Timeframes for each rotation are decided at least 30 days prior to the beginning of the rotation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B434A4" w:rsidRPr="45228787">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75A42" w:rsidRPr="00885912">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="45228787">
+        <w:t>2-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885912">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A minimum of nine shifts in 2 weeks, or 18 shifts in 4 weeks must be completed.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> rotation is a minimum of 9 days regardless of shift length, with at least two consecutive days off after any group of 4 or more shifts.  Minimum shift length is 8 hours and maximum is 12 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1676949C" w14:textId="77777777" w:rsidR="00885912" w:rsidRPr="00885912" w:rsidRDefault="00885912" w:rsidP="00885912">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2FE88E" w14:textId="74F5006C" w:rsidR="00885912" w:rsidRPr="00885912" w:rsidRDefault="00885912" w:rsidP="00885912">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00885912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="005B48CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75A42" w:rsidRPr="00885912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation </w:t>
+      </w:r>
+      <w:r w:rsidR="005B48CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must have shifts in every week (Monday through Sunday), a minimum of 18 shifts total, with at least two consecutive days off after any group of four shifts or more.  Minimum shift length is 8 hours and maximum is 12 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D981F24" w14:textId="2D0AB002" w:rsidR="002538E6" w:rsidRDefault="002538E6" w:rsidP="002538E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5FEF95FF" w14:textId="77777777" w:rsidR="002538E6" w:rsidRDefault="002538E6" w:rsidP="002538E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="055A4363" w14:textId="77777777" w:rsidR="002538E6" w:rsidRDefault="002538E6" w:rsidP="002538E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="360" w:firstLine="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_yLWlvMY5"/>
+      <w:bookmarkStart w:id="7" w:name="_Int_yLWlvMY5"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D7E815" w14:textId="77777777" w:rsidR="002538E6" w:rsidRDefault="002538E6" w:rsidP="002538E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134F90E5" w14:textId="5FEF5388" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="002538E6" w:rsidP="002538E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214006997"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235174159"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214006998"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235174160"/>
       <w:r w:rsidRPr="0072178B">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="06FA2048" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Int_dQhCtfhg"/>
+      <w:bookmarkStart w:id="10" w:name="_Int_dQhCtfhg"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of urgent care as related to the specialty of the preceptor.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="44B52606" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74809309" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Int_J7QxNGtv"/>
+      <w:bookmarkStart w:id="11" w:name="_Int_J7QxNGtv"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assimilate what they learn and demonstrate their understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback from, the preceptor.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="0395BED4" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C6768D" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BEC728" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEB0B64" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00C9719C">
-[...13 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="5BEB0B64" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00B438B2" w:rsidRDefault="00E4266A" w:rsidP="00B438B2">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc173347447"/>
+      <w:r w:rsidRPr="00B438B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Educational Goals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="016D1875" w14:textId="1EC7B002" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00556893">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="016D1875" w14:textId="13040729" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00556893">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The urgent care rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to urgent but not emergent medical conditions.</w:t>
+        <w:t xml:space="preserve">The urgent care rotation is intended to provide the student with </w:t>
+      </w:r>
+      <w:r w:rsidR="003D0908" w:rsidRPr="7C916C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hands-on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C916C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience in the evaluation and treatment of various conditions related to urgent but not emergent medical conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514FE392" w14:textId="77777777" w:rsidR="00E4266A" w:rsidRPr="00AF40B7" w:rsidRDefault="00E4266A" w:rsidP="00032DBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute urgent but not emergent disorders.</w:t>
       </w:r>
@@ -5226,102 +5107,103 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify when a patient may need transfer to a higher level of care and allow participation in that process when appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="007F5DEF" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="007F5DEF" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214007000"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235174161"/>
       <w:r w:rsidRPr="007F5DEF">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="40101750" w14:textId="77777777" w:rsidR="002562E6" w:rsidRDefault="002562E6" w:rsidP="005A46A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student should complete a thorough medical history including details of current symptoms, previous issues and management efforts, and risk factors that could impact on the diagnosis or management of their current problem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445B24DD" w14:textId="77777777" w:rsidR="002562E6" w:rsidRDefault="002562E6" w:rsidP="005A46A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="677"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Perform a complete physical exam with appropriate emphasis on the presenting complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A21317" w14:textId="7DE62438" w:rsidR="002562E6" w:rsidRDefault="002562E6" w:rsidP="005A46A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="677"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5355,220 +5237,212 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="677"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpret and/or perform laboratory tests with emphasis on the CBC, glucose, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Int_OPG3ToIT"/>
+      <w:bookmarkStart w:id="14" w:name="_Int_OPG3ToIT"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>BUN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Cr, electrolytes, and urine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48447E10" w14:textId="43BD5721" w:rsidR="002562E6" w:rsidRPr="00DD445C" w:rsidRDefault="002562E6" w:rsidP="005A46A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="677"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A15601">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A15601">
+      <w:r w:rsidRPr="003D0908">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>: Appreciate the psychosocial issues that potentially impact the patient’s minor emergency condition problems (professionalism and sensitivity to schedule disruption for the patient).</w:t>
+        <w:t>Socioeconomic:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Appreciate the psychosocial issues that potentially impact the patient’s minor emergency condition problems (professionalism and sensitivity to schedule disruption for the patient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A5140B" w14:textId="77777777" w:rsidR="002562E6" w:rsidRPr="00AF40B7" w:rsidRDefault="002562E6" w:rsidP="00D21D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc173347449"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc173347449"/>
+      <w:r w:rsidRPr="00B438B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Teaching Methods:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00B438B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The student is expected to function as a viable member of the supervising physician health care team. Assigned student responsibilities can include </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Int_O6QIjOof"/>
+        <w:t xml:space="preserve">The student is expected to function as a viable member of the supervising physician health care team. Assigned student responsibilities can include </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Int_O6QIjOof"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>supervised</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> first patient contact in the clinic, participation in conducting and the interpretation of diagnostic testing and clinical management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FE9083" w14:textId="77777777" w:rsidR="002562E6" w:rsidRPr="00AF40B7" w:rsidRDefault="002562E6" w:rsidP="00D21D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="324"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="5763165C" w:rsidR="0064673A" w:rsidRPr="00626656" w:rsidRDefault="002562E6" w:rsidP="00D21D04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc173347450"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc173347450"/>
+      <w:r w:rsidRPr="00B438B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Evaluation:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="154F300E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The student is encouraged to solicit feedback related to his/her clinical performance daily. The student should receive formative performance evaluations at the mid-point and end of the rotation that outlines faculty perceived strengths and weaknesses related to the student’s performance that includes recommendations for strengthening his/her performance as warranted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00AF40B7" w:rsidRDefault="002D4AE9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214007003"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235174162"/>
       <w:r w:rsidRPr="0072178B">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="0B96353D" w14:textId="7365B0DC" w:rsidR="0075050E" w:rsidRPr="00CA24BC" w:rsidRDefault="0075050E" w:rsidP="00CA24BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="331"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Patient Care: The student will be able to complete an accurate history and physical</w:t>
       </w:r>
       <w:r w:rsidR="00CA24BC">
@@ -5722,58 +5596,58 @@
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practices: The student should be able to integrate osteopathic principles and treatments in the management of the patient with a minor emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214007004"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235174163"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5808,107 +5682,108 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214007005"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235174164"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214007006"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235174165"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="025934A8" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5963,51 +5838,50 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008D57F3" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Urgent Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
@@ -6032,255 +5906,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214007007"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235174166"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214007008"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235174167"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2AA92967" w14:textId="17C097CC" w:rsidR="00410EEA" w:rsidRPr="00C40B5D" w:rsidRDefault="00410EEA" w:rsidP="00410EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Minor Emergencies; Buttaravoli, Philip M., Elsevier/Saunders, 4</w:t>
+        <w:t xml:space="preserve">Minor Emergencies; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="069785DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Buttaravoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="069785DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Philip M., Elsevier/Saunders, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="069785DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed. c2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="0DE0D4E5" w:rsidR="00DD4FC2" w:rsidRPr="00410EEA" w:rsidRDefault="00410EEA" w:rsidP="00410EEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:anchor="!/browse/book/3-s2.0-C20180016990">
         <w:r w:rsidRPr="7C916C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/browse/book/3-s2.0-C20180016990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E0891">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E15A92" w14:textId="77777777" w:rsidR="00410EEA" w:rsidRPr="00C40B5D" w:rsidRDefault="00410EEA" w:rsidP="00702488">
-[...9 lines deleted...]
-    <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
+    <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="003069FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214007009"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235174168"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="36C353C6" w14:textId="77777777" w:rsidR="009B6032" w:rsidRPr="00156337" w:rsidRDefault="009B6032" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="174C56A5" w14:textId="49899E08" w:rsidR="00746A6C" w:rsidRPr="00395F0C" w:rsidRDefault="009B6032" w:rsidP="00395F0C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="78CA5859" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
       </w:r>
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two- and four-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009709A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23417D1A" w14:textId="518F17ED" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00702488">
+    <w:p w14:paraId="23417D1A" w14:textId="0855980C" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation: This will need to be completed by the Attending or </w:t>
       </w:r>
@@ -6305,205 +6175,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00884E6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00E24648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="237C2EB8" w14:textId="56B6B1B1" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+        <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="11BD23A0" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="002D1C8A" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="40CCD957" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD2DA8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214007010"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235174169"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1155C474" w14:textId="0DFF8771" w:rsidR="002D1C8A" w:rsidRDefault="00A563FF" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11FB430B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the Patient and Procedure Log IM 662 to be completed during your rotation and uploaded into the corresponding drop box. You are asked to repair/evaluate/interpret and perform rotation specific procedures. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E608395" w14:textId="77777777" w:rsidR="00A563FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00A563FF" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc214007011"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235174170"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235174171"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>Attending Evaluation of Student</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="7D4E6712" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -6533,91 +6400,85 @@
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B434A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the </w:t>
-[...6 lines deleted...]
-        <w:t>email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -6639,63 +6500,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc214007013"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235174172"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="463CC7C3" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -6735,55 +6596,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214007014"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235174173"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6814,74 +6675,64 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="08F3B119" w14:textId="3A70015C" w:rsidR="005A2923" w:rsidRPr="003069FA" w:rsidRDefault="0022491F" w:rsidP="003069FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214007015"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235174174"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="07DDAFAD" w14:textId="60BDA0F6" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6964,78 +6815,96 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007BC954" w14:textId="5B17D6A7" w:rsidR="009F2FC0" w:rsidRPr="006573C7" w:rsidRDefault="009F2FC0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Clinical Shift Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="6E17AF15" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80374">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003835C0" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -7051,64 +6920,64 @@
         </w:rPr>
         <w:t xml:space="preserve">are unclear about the </w:t>
       </w:r>
       <w:r w:rsidR="007C504F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="007C504F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ction process. </w:t>
+        <w:t>ction process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD5E83B" w14:textId="19407AE9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="00702488">
+    <w:p w14:paraId="0BD5E83B" w14:textId="693C7553" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hile it is the responsibility of the student to ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7120,64 +6989,64 @@
         </w:rPr>
         <w:t xml:space="preserve">the Attending Evaluation of Clerkship Student is completed, </w:t>
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">requirement may extend beyond the corrective action </w:t>
       </w:r>
       <w:r w:rsidR="001864C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>deadline</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283ACC78" w14:textId="1C4B5496" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9CFE7A" w14:textId="5A89D16D" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="00702488">
+    <w:p w14:paraId="5D9CFE7A" w14:textId="4F6DD0AF" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If a student </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>successfully completes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7253,62 +7122,68 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00C54821">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="539CE827" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="002E5032">
+    <w:p w14:paraId="7DA8EBDD" w14:textId="0F9755E5" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="002E5032">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00172C55" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the student will receive an </w:t>
@@ -7328,112 +7203,118 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E96387C">
+      <w:r w:rsidR="0032608F" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
+      </w:r>
+      <w:r w:rsidR="0032608F" w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t>within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214007016"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235174175"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7556,59 +7437,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214007017"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235174176"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="006573C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="320BB585" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -8675,162 +8556,162 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>didactic</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214007018"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235174177"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="3E802850" w:rsidR="00A16BF1" w:rsidRPr="00436D3A" w:rsidRDefault="00A16BF1" w:rsidP="00436D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214007019"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235174178"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="0A492EA6" w14:textId="77777777" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:spacing w:before="36" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:right="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348F4AE8" w14:textId="77777777" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:spacing w:before="36" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:right="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -8988,118 +8869,118 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C200EC1" w14:textId="77777777" w:rsidR="00E66298" w:rsidRPr="00AF0111" w:rsidRDefault="00E66298" w:rsidP="00E66298">
+    <w:p w14:paraId="6C200EC1" w14:textId="1425D54F" w:rsidR="00E66298" w:rsidRPr="00AF0111" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C916C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in the </w:t>
+        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in scientific</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0111">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FF7BA5" w14:textId="77777777" w:rsidR="00E66298" w:rsidRDefault="00E66298" w:rsidP="00E66298">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="45228787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Int_K015IGHv"/>
+      <w:bookmarkStart w:id="43" w:name="_Int_K015IGHv"/>
       <w:r w:rsidRPr="45228787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="45228787">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A4D0A" w14:textId="0B21928A" w:rsidR="3AFD8C84" w:rsidRPr="00D65547" w:rsidRDefault="00E66298" w:rsidP="00D65547">
+    <w:p w14:paraId="7F9A4D0A" w14:textId="24C48E5E" w:rsidR="3AFD8C84" w:rsidRPr="00E450FF" w:rsidRDefault="00E66298" w:rsidP="00D65547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -9114,50 +8995,80 @@
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="00E66298">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">) immediately if they are placed on </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66298">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>quarantine or contract COVID.</w:t>
       </w:r>
+      <w:r w:rsidR="00E450FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2746A4B2" w14:textId="7B81EDD5" w:rsidR="00DF7FF0" w:rsidRPr="00D65547" w:rsidRDefault="00E450FF" w:rsidP="00E450FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you are scheduled for shifts that are less than 12 hours, you must work five days per week. If your shifts are 12 hours or longer, you must work four days per week.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3FEE1C16" w14:textId="2371D175" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00FA2531" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -9178,72 +9089,72 @@
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58828F4A" w14:textId="77777777" w:rsidR="00D65547" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="44" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="45" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BFEC6A" w14:textId="77777777" w:rsidR="00D65547" w:rsidRPr="00016F1D" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -9370,752 +9281,901 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008E4DBE" w14:textId="77777777" w:rsidR="00D65547" w:rsidRPr="00016F1D" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E491430" w14:textId="77777777" w:rsidR="00D65547" w:rsidRPr="00016F1D" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04986F0D" w14:textId="77777777" w:rsidR="00D65547" w:rsidRDefault="00D65547" w:rsidP="00D65547">
+    <w:p w14:paraId="04986F0D" w14:textId="347714E3" w:rsidR="00D65547" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may soak </w:t>
+      </w:r>
+      <w:r w:rsidR="00547B53" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E8FD3E" w14:textId="77777777" w:rsidR="00D65547" w:rsidRDefault="00D65547" w:rsidP="00D65547">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should excuse yourself and change into hospital scrubs and put your contaminated clothing in a separate bag for later laundering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C9D40D" w14:textId="77777777" w:rsidR="00D65547" w:rsidRPr="00C40B5D" w:rsidRDefault="00D65547" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214007020"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235174179"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="7FB158BC" w14:textId="77777777" w:rsidR="009423A8" w:rsidRPr="009423A8" w:rsidRDefault="00C11B04" w:rsidP="009423A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="009423A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009423A8" w:rsidRPr="009423A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A618CF" w14:textId="77777777" w:rsidR="009423A8" w:rsidRPr="009423A8" w:rsidRDefault="009423A8" w:rsidP="009423A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="6C12A86B" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="009423A8" w:rsidP="009423A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009423A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="009423A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214007021"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235174180"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="5D021ACC" w:rsidR="00C326F4" w:rsidRPr="00E00548" w:rsidRDefault="00C326F4" w:rsidP="00E00548">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00B434A4" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00E00548" w:rsidRPr="00E00548">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3072AC46" w14:textId="77777777" w:rsidR="0023439C" w:rsidRPr="0023439C" w:rsidRDefault="0023439C" w:rsidP="0023439C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+    </w:p>
+    <w:p w14:paraId="3EA17641" w14:textId="77777777" w:rsidR="00C932F7" w:rsidRPr="00C932F7" w:rsidRDefault="00C932F7" w:rsidP="00C932F7">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235174181"/>
+      <w:r w:rsidRPr="00C932F7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="19A0345B" w14:textId="208ABA5E" w:rsidR="00944225" w:rsidRPr="00200481" w:rsidRDefault="00C932F7" w:rsidP="00C932F7">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C932F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="0023439C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="0023439C" w:rsidRPr="0023439C">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="6709F606" w:rsidR="006E1B5D" w:rsidRPr="00436D3A" w:rsidRDefault="00902AE6" w:rsidP="00436D3A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214007022"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235174182"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="07EFB107" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214007023"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235174183"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214007024"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235174184"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002422D9">
+        <w:lastRenderedPageBreak/>
+        <w:t>independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
-[...5 lines deleted...]
-    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
+    <w:p w14:paraId="7DE92D19" w14:textId="77777777" w:rsidR="00BC2861" w:rsidRDefault="00BC2861" w:rsidP="00BC2861">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214007025"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235174185"/>
+    </w:p>
+    <w:p w14:paraId="3FF9B597" w14:textId="2C240BE5" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00BC2861">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="190C88AF" w14:textId="77777777" w:rsidR="00492E65" w:rsidRDefault="00E20D8B" w:rsidP="00BC2861">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C4D979" w14:textId="77777777" w:rsidR="00492E65" w:rsidRDefault="00492E65" w:rsidP="00492E65">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...71 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00BC2861">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214007026"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235174186"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    <w:p w14:paraId="6106C0F3" w14:textId="0FA5B352" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="001527B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are responsible for responding to </w:t>
       </w:r>
       <w:r w:rsidR="006317DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
+        <w:t>email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    <w:p w14:paraId="4AF8CE05" w14:textId="6D6D2808" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+        <w:t>Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00A96018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6901697E" w14:textId="0E6F19FE" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    <w:p w14:paraId="6901697E" w14:textId="62DD005E" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B434A4" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20726BF6" w14:textId="77777777" w:rsidR="00E30504" w:rsidRDefault="00E30504" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="026E7289" w14:textId="77777777" w:rsidR="00885728" w:rsidRPr="00556A65" w:rsidRDefault="00885728" w:rsidP="00885728">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc214007027"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235174187"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="02DABCAD" w14:textId="76902138" w:rsidR="002952A5" w:rsidRPr="00885728" w:rsidRDefault="00885728" w:rsidP="00885728">
+    </w:p>
+    <w:p w14:paraId="5908B087" w14:textId="631CCBB3" w:rsidR="00260EA7" w:rsidRDefault="00885728" w:rsidP="00260EA7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00547B53" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes. The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DABCAD" w14:textId="625DF31F" w:rsidR="002952A5" w:rsidRPr="00885728" w:rsidRDefault="00260EA7" w:rsidP="00260EA7">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00260EA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -10169,264 +10229,193 @@
         </w:rPr>
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>expected</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+        <w:t xml:space="preserve"> a clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc214007028"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235174188"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="7805094D" w14:textId="77777777" w:rsidR="00032AA2" w:rsidRPr="00A871DA" w:rsidRDefault="00032AA2" w:rsidP="00032AA2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7442B985" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00F04608" w:rsidP="00032AA2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="3ED4088C" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00200481" w:rsidRDefault="00EC72B0" w:rsidP="00032AA2">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200481">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00200481">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00200481">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc214007029"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235174189"/>
       <w:r w:rsidRPr="0002378E">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10509,93 +10498,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10916,90 +10905,90 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId40"/>
-          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc214007030"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235174190"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
@@ -11566,59 +11555,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D74B41F" w14:textId="6771C62B" w:rsidR="00697240" w:rsidRPr="389FCA9F" w:rsidRDefault="00697240" w:rsidP="00697240">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="68" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56E0E" w:rsidRPr="00C40B5D" w14:paraId="07E5820B" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A910150" w14:textId="7C74E5C0" w:rsidR="00D56E0E" w:rsidRPr="007C354A" w:rsidRDefault="00D56E0E" w:rsidP="00D56E0E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -11740,59 +11729,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FAB459" w14:textId="0C8F5C51" w:rsidR="00D56E0E" w:rsidRPr="389FCA9F" w:rsidRDefault="00D56E0E" w:rsidP="00D56E0E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="69" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="69"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -12195,100 +12184,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43" cstate="print">
+                    <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -12571,53 +12560,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1E5C722B" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="383FC72D">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="33FD2400" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -12646,53 +12635,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="08E7C6F4" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="76005B15">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="520295B0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -12762,53 +12751,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="54D6F197" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2F1D5599">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6E5A6661" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -12844,53 +12833,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="4EEFF0CE" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0F886304">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5AA113CF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13430,174 +13419,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E698407" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8" w:rsidP="00E756E0">
+    <w:p w14:paraId="508D0461" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BB88BE" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8" w:rsidP="00E756E0">
+    <w:p w14:paraId="5AE8315E" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68FA0DDA" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8">
+    <w:p w14:paraId="51D0E679" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4033181D" w14:textId="2B874973" w:rsidR="006545F9" w:rsidRDefault="006545F9">
+  <w:p w14:paraId="4033181D" w14:textId="1F047114" w:rsidR="006545F9" w:rsidRDefault="00924EC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC2861">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -13621,124 +13615,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="2A31ED13" w:rsidR="007B3967" w:rsidRDefault="006545F9">
+  <w:p w14:paraId="3226CF74" w14:textId="4318FB43" w:rsidR="007B3967" w:rsidRDefault="00924EC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC2861">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FF80B07" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8" w:rsidP="00E756E0">
+    <w:p w14:paraId="7F8DACFC" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69746897" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8" w:rsidP="00E756E0">
+    <w:p w14:paraId="1729417C" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10EFB15B" w14:textId="77777777" w:rsidR="00FA51C8" w:rsidRDefault="00FA51C8">
+    <w:p w14:paraId="3D66D92A" w14:textId="77777777" w:rsidR="005359F9" w:rsidRDefault="005359F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="23F6F6F9" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="00EF78B1">
       <w:t>662 Urgent Care</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17965,51 +17962,51 @@
   <w:num w:numId="33" w16cid:durableId="733964084">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1010526577">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1893694503">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1779330106">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="436146969">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -18026,171 +18023,183 @@
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000163B9"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
+    <w:rsid w:val="00032AA2"/>
     <w:rsid w:val="00032DBD"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="00033013"/>
     <w:rsid w:val="0003329F"/>
+    <w:rsid w:val="00034126"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="000651B0"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="000967CC"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
+    <w:rsid w:val="000B263D"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B5BCF"/>
+    <w:rsid w:val="000B64E5"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C46D1"/>
+    <w:rsid w:val="000C51D5"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C740E"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D1AE4"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D608C"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0891"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
+    <w:rsid w:val="00113CC2"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012409C"/>
+    <w:rsid w:val="00124F42"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
@@ -18209,52 +18218,54 @@
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="00190A85"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
+    <w:rsid w:val="00191AAD"/>
     <w:rsid w:val="001921A4"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00195EFD"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A34D2"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
@@ -18291,88 +18302,93 @@
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="00225074"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227BF1"/>
     <w:rsid w:val="00227D21"/>
+    <w:rsid w:val="00227E80"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="00234088"/>
+    <w:rsid w:val="0023439C"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
+    <w:rsid w:val="0024139D"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="00251ECD"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="002538E6"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002562E6"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="00260EA7"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="00274590"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="00276E69"/>
     <w:rsid w:val="002772CE"/>
@@ -18409,270 +18425,291 @@
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D1C8A"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5032"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
+    <w:rsid w:val="002F461C"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
+    <w:rsid w:val="003069FA"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="003133C3"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
+    <w:rsid w:val="0032608F"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
+    <w:rsid w:val="00342AF9"/>
+    <w:rsid w:val="00342BA2"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00354D30"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364734"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366597"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00375168"/>
+    <w:rsid w:val="003835C0"/>
     <w:rsid w:val="00384EAA"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
+    <w:rsid w:val="00395F0C"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
+    <w:rsid w:val="003A3789"/>
     <w:rsid w:val="003A37A1"/>
+    <w:rsid w:val="003A384A"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A5EAC"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B1F9D"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
+    <w:rsid w:val="003D0908"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E1417"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E4EE9"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00410EEA"/>
     <w:rsid w:val="00411746"/>
+    <w:rsid w:val="00411BDE"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="00430B22"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="00436D3A"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="00446D1F"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="004572A6"/>
+    <w:rsid w:val="004577D6"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00492E65"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
+    <w:rsid w:val="004943D8"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B608D"/>
     <w:rsid w:val="004C1611"/>
@@ -18703,152 +18740,159 @@
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2AA3"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4E64"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F5E44"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="005359F9"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="00543D0D"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
+    <w:rsid w:val="00547B53"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00556893"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00577F5F"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005836DA"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
+    <w:rsid w:val="00587645"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="00594693"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A3D21"/>
     <w:rsid w:val="005A46A0"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005A7EDF"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
+    <w:rsid w:val="005B48CE"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005C7AC4"/>
+    <w:rsid w:val="005D0B1F"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E059E"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
@@ -18857,50 +18901,51 @@
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061490D"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
+    <w:rsid w:val="00617452"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00626656"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
@@ -18929,67 +18974,71 @@
     <w:rsid w:val="006640BC"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00667A2A"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697240"/>
+    <w:rsid w:val="006977BB"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A18A0"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
+    <w:rsid w:val="006A6787"/>
     <w:rsid w:val="006A6E45"/>
+    <w:rsid w:val="006A6FC9"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B5F1B"/>
+    <w:rsid w:val="006B5FEF"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0092"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
@@ -19016,108 +19065,116 @@
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="0072178B"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075050E"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00756C93"/>
+    <w:rsid w:val="00756E45"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="007633DC"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="00771AD7"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776E7B"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
+    <w:rsid w:val="007B5FC9"/>
+    <w:rsid w:val="007B6400"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C2925"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D50A2"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
@@ -19139,90 +19196,96 @@
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="008165A9"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="008432E8"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
+    <w:rsid w:val="00861094"/>
+    <w:rsid w:val="00861A6E"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="0086587C"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
+    <w:rsid w:val="00877C1D"/>
     <w:rsid w:val="00880808"/>
+    <w:rsid w:val="008810C5"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885728"/>
     <w:rsid w:val="00885791"/>
+    <w:rsid w:val="00885912"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
@@ -19242,124 +19305,131 @@
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D57F3"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
+    <w:rsid w:val="00902E2B"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="00907CF5"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00910F88"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924ADF"/>
+    <w:rsid w:val="00924EC1"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="00936B33"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
+    <w:rsid w:val="009423A8"/>
     <w:rsid w:val="00942DAD"/>
+    <w:rsid w:val="00944225"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
+    <w:rsid w:val="009534F6"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
+    <w:rsid w:val="00984BDA"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="0099682E"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A620D"/>
     <w:rsid w:val="009A659D"/>
@@ -19367,69 +19437,71 @@
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C1DB4"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
+    <w:rsid w:val="009E0F89"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F0FC7"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F1D72"/>
     <w:rsid w:val="009F2FC0"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A146F7"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15601"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
@@ -19473,380 +19545,402 @@
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A563FF"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A63C7F"/>
     <w:rsid w:val="00A6645F"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A7290C"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
+    <w:rsid w:val="00A77CC6"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A83A43"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A91D76"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
+    <w:rsid w:val="00AB4574"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
+    <w:rsid w:val="00AC2F3D"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE7219"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B03E05"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B434A4"/>
+    <w:rsid w:val="00B438B2"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B62EA0"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B7277F"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B83DBD"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
+    <w:rsid w:val="00B9170C"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
+    <w:rsid w:val="00BA2B2E"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4ED2"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
+    <w:rsid w:val="00BB7D8B"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
+    <w:rsid w:val="00BC2861"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE31F7"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF44D0"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
+    <w:rsid w:val="00C5437A"/>
     <w:rsid w:val="00C5477C"/>
+    <w:rsid w:val="00C54821"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C57198"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
+    <w:rsid w:val="00C67644"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C71B34"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C74090"/>
+    <w:rsid w:val="00C75A42"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
+    <w:rsid w:val="00C932F7"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
+    <w:rsid w:val="00C96565"/>
     <w:rsid w:val="00C9719C"/>
     <w:rsid w:val="00C973DE"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA24BC"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB277C"/>
     <w:rsid w:val="00CB2A09"/>
     <w:rsid w:val="00CB39E3"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE5987"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
+    <w:rsid w:val="00CF34A5"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
@@ -19866,76 +19960,82 @@
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D56E0E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D65191"/>
     <w:rsid w:val="00D65547"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D80374"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D86B3E"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00DA15AB"/>
+    <w:rsid w:val="00DA3205"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB15F0"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC2D1B"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC6E6A"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
@@ -19951,160 +20051,168 @@
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE35F8"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF0EF5"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5AFC"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00DF7FF0"/>
+    <w:rsid w:val="00E00548"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E24648"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E30504"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E36F14"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E4266A"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E42BAA"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E450FF"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
+    <w:rsid w:val="00E561F7"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E62E41"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66298"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E72EB8"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
+    <w:rsid w:val="00EC6BE4"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2AD3"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
@@ -20156,92 +20264,96 @@
     <w:rsid w:val="00F5717B"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
+    <w:rsid w:val="00F85CE9"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
+    <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA51C8"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
+    <w:rsid w:val="00FB2455"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD2DA8"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
@@ -20610,50 +20722,51 @@
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
+    <w:rsid w:val="5E3D1CA1"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
@@ -20756,51 +20869,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{1CEBC4A0-7718-4FCA-AABC-7775AAF445F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22370,75 +22483,177 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1AB7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A7E40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="152375021">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1516797453">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2032415079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165128692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1099912728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2052534171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1476020053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="423065823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22495,51 +22710,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22810,115 +23025,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23145,107 +23297,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DEEF77F-4DE6-4CC1-A77A-24937353006D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E257114-B246-45B9-B4F6-0CEB5AF97894}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5333</Words>
-  <Characters>30402</Characters>
+  <Words>5528</Words>
+  <Characters>31511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>262</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35664</CharactersWithSpaces>
+  <CharactersWithSpaces>36966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>130600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>