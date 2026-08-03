--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -304,105 +304,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52BB39E0" w14:textId="77777777" w:rsidR="0027555F" w:rsidRPr="001613D1" w:rsidRDefault="0027555F" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="1DDDD2BD" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00E03E68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17EDC15B" w14:textId="77777777" w:rsidR="0027555F" w:rsidRPr="001613D1" w:rsidRDefault="0027555F" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -495,70 +504,78 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D542D43" w14:textId="77777777" w:rsidR="002673A6" w:rsidRPr="001613D1" w:rsidRDefault="002673A6" w:rsidP="002673A6">
+    <w:p w14:paraId="5D542D43" w14:textId="78861B02" w:rsidR="002673A6" w:rsidRPr="001613D1" w:rsidRDefault="002673A6" w:rsidP="002673A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="000335D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="01594666" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="002673A6" w:rsidP="002673A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="7EC6C663">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -585,51 +602,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60BE6A74" w14:textId="77777777" w:rsidR="002673A6" w:rsidRPr="00C40B5D" w:rsidRDefault="002673A6" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="17E4F0A3" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -653,51 +670,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -724,2435 +763,2621 @@
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="0B9A6717" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F51EA5D" w14:textId="1ABB823B" w:rsidR="00504846" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="26809074" w14:textId="68B7DF46" w:rsidR="0010289C" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214265690" w:history="1">
-        <w:r w:rsidR="00504846" w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174724" w:history="1">
+        <w:r w:rsidR="0010289C" w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265690 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00504846">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174724 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00504846">
+        <w:r w:rsidR="0010289C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3498F164" w14:textId="1457B746" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="2D326EAF" w14:textId="4431C715" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265691" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174725" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265691 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174725 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A7149B0" w14:textId="592E6541" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="02CD006D" w14:textId="11DA4583" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265692" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174726" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265692 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174726 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1724E644" w14:textId="2F952303" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="0D9608B4" w14:textId="69698D11" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265693" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174727" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174727 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DA285CE" w14:textId="56FB2EEB" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="4FD89039" w14:textId="1F2F1231" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265694" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174728" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174728 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EF43E7F" w14:textId="45F5A80E" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="4221B957" w14:textId="19C4227A" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265695" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174729" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174729 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B0E8858" w14:textId="48E78FE2" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="22D02842" w14:textId="79678F7F" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265696" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174730" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174730 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57917B9F" w14:textId="658CB942" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="26A523CD" w14:textId="2D425C33" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265697" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174731" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174731 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="034072EF" w14:textId="25447326" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="285B2F50" w14:textId="273E4A36" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265698" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174732" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174732 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A85EB14" w14:textId="17771C3C" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="4D32E09C" w14:textId="0C134ED5" w:rsidR="0010289C" w:rsidRDefault="0010289C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174733" w:history="1">
+        <w:r w:rsidRPr="006F4292">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174733 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33DFA4A1" w14:textId="070E2D50" w:rsidR="0010289C" w:rsidRDefault="0010289C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174734" w:history="1">
+        <w:r w:rsidRPr="006F4292">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174734 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25BB73CE" w14:textId="31CA6259" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265699" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174735" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174735 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E983735" w14:textId="36A4AFDA" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="23566BF9" w14:textId="76AA2F25" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265700" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174736" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265700 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="108ACE0A" w14:textId="4B2E90F8" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="4578E388" w14:textId="12321923" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265701" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174737" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265701 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="380F0AAF" w14:textId="1CA511A1" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="49BDBB76" w14:textId="0A0D14EC" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265702" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174738" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265702 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174738 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3419A621" w14:textId="0872BC54" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="0ECD7CA8" w14:textId="14D21909" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265703" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174739" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265703 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174739 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57070F90" w14:textId="266160A5" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="7C33E3E3" w14:textId="22CF5E8B" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265704" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174740" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265704 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174740 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44ECDD68" w14:textId="05F87693" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="6DBA77C5" w14:textId="0030B4AB" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265705" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174741" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ONLINE MODULES OR CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265705 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174741 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF6AD4E" w14:textId="2147640D" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="2591A798" w14:textId="0D4FD39B" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265706" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174742" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265706 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174742 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B6370F7" w14:textId="09168D71" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="5FD742C4" w14:textId="1E40D905" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265707" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174743" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265707 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174743 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F16F3A" w14:textId="165E3569" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="60293D28" w14:textId="762C36EA" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265708" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174744" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265708 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4944C016" w14:textId="47C6DA55" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="291C0D36" w14:textId="54943D24" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265709" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174745" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265709 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174745 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D89F8C9" w14:textId="6A118457" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="343396C0" w14:textId="01606055" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265710" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174746" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265710 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174746 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="611A38CB" w14:textId="23C62D57" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="3A2B1E30" w14:textId="16A017EE" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265711" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174747" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265711 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174747 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4601B4AA" w14:textId="7F21A0DC" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="2331FA7F" w14:textId="4AFDB5AA" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265712" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174748" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174748 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A7CAD55" w14:textId="25042F74" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="4F63928F" w14:textId="63D6FC02" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265713" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174749" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174749 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C126BF9" w14:textId="552A1929" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="39FA492C" w14:textId="07FCCCF3" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265714" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174750" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174750 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59C4FDFB" w14:textId="56AA6D8A" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
+    <w:p w14:paraId="51D5F2ED" w14:textId="63E001D7" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265715" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174751" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174751 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75506DCE" w14:textId="32B38690" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="17D5550D" w14:textId="3AF82EEF" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265716" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174752" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174752 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2991800F" w14:textId="0E266363" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="6E2C9D3A" w14:textId="0BA0656D" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265717" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174753" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174753 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DEA7B9E" w14:textId="27E03202" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="40989B2D" w14:textId="2DC7F62A" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265718" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174754" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00553BFE">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265718 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174754 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="379530C5" w14:textId="2C8DD3B1" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="3985F6C6" w14:textId="659CC231" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265719" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174755" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174755 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="717CBD45" w14:textId="616096FF" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="6358D335" w14:textId="3431ABAE" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265720" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174756" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174756 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5975F9C0" w14:textId="3F958E02" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="61AB8AD1" w14:textId="78323C53" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265721" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174757" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265721 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174757 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DFB13FE" w14:textId="7CB8C150" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="0CF969B7" w14:textId="74D4B3DF" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265722" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174758" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174758 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="443AB790" w14:textId="503382ED" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="575959A3" w14:textId="2BB13FB2" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265723" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174759" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265723 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174759 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BA0E34F" w14:textId="7563F5AF" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
-[...60 lines deleted...]
-    <w:p w14:paraId="063D18EE" w14:textId="597D23F2" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="19D098FC" w14:textId="000D770D" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265725" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174760" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265725 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174760 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F22405" w14:textId="2C345D83" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="7289BC0F" w14:textId="5DE03113" w:rsidR="0010289C" w:rsidRDefault="0010289C">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174761" w:history="1">
+        <w:r w:rsidRPr="006F4292">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174761 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2900745A" w14:textId="0D654339" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265726" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174762" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174762 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="117C5F90" w14:textId="5EA16A9B" w:rsidR="0010289C" w:rsidRDefault="0010289C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174763" w:history="1">
+        <w:r w:rsidRPr="006F4292">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265726 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174763 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="145CD18D" w14:textId="673838BA" w:rsidR="00504846" w:rsidRDefault="00504846">
+    <w:p w14:paraId="6B6AD9FF" w14:textId="60A846FD" w:rsidR="0010289C" w:rsidRDefault="0010289C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214265727" w:history="1">
-        <w:r w:rsidRPr="00553BFE">
+      <w:hyperlink w:anchor="_Toc235174764" w:history="1">
+        <w:r w:rsidRPr="006F4292">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214265727 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174764 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="47DFB9E8" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="7D39FECC" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3194,51 +3419,51 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214265690"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235174724"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3336,51 +3561,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF7B270" w14:textId="7B948E64" w:rsidR="00222F87" w:rsidRPr="00515EC5" w:rsidRDefault="00570E37" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="320A4CEA" w14:textId="048DEB1E" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="320A4CEA" w14:textId="048DEB1E" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49AE5CFB" w14:textId="24CCF2FE" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65813">
@@ -3393,98 +3618,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedback </w:t>
             </w:r>
             <w:r w:rsidRPr="00B65813">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4131E426" w14:textId="374D173D" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
+          <w:p w14:paraId="4131E426" w14:textId="09C10CB3" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00B671CB" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B65813">
+            <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53818589" w14:textId="2DCA9760" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="53818589" w14:textId="2DCA9760" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="0D6B1235" w14:textId="7A4E926F" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="0D6B1235" w14:textId="7A4E926F" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48B25788" w14:textId="238163A4" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65813">
@@ -3505,75 +3731,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CD4DE8F" w14:textId="35D85FC6" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65813">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3354B1C6" w14:textId="501E079B" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="3354B1C6" w14:textId="501E079B" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="5287FE03" w14:textId="5A076A52" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="5287FE03" w14:textId="5A076A52" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6845F54A" w14:textId="48DEF690" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65813">
@@ -3614,75 +3841,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EE000B5" w14:textId="2CA5BEAA" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00222F87" w:rsidP="00B65813">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B65813">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6986ADF1" w14:textId="2B1694F5" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="6986ADF1" w14:textId="2B1694F5" w:rsidR="00222F87" w:rsidRPr="00B65813" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="30A32831" w14:textId="14FE0641" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="30A32831" w14:textId="14FE0641" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="203AAFFC" w14:textId="72E492DE" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3701,73 +3929,74 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067E26CD" w14:textId="7CF155A2" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7042B018" w14:textId="1C5D5811" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="7042B018" w14:textId="1C5D5811" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="64A4CEA7" w14:textId="34674CF3" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="64A4CEA7" w14:textId="34674CF3" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22393CA4" w14:textId="13905242" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3786,73 +4015,74 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08D814DB" w14:textId="4BC33CD5" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79FFD420" w14:textId="44084E94" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="79FFD420" w14:textId="44084E94" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="5EE3F3B1" w14:textId="3051AB7C" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="5EE3F3B1" w14:textId="3051AB7C" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F374CA" w14:textId="058EF8AF" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3871,73 +4101,74 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AD45595" w14:textId="4DBD6411" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit score sheet to D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482C91EF" w14:textId="0DBB6BC5" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="482C91EF" w14:textId="0DBB6BC5" w:rsidR="00222F87" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="5617440F" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="5617440F" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3965,232 +4196,191 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
             </w:r>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="269417FC" w14:textId="77777777" w:rsidR="00570E37" w:rsidRDefault="00570E37" w:rsidP="00570E37">
-[...21 lines deleted...]
-          <w:p w14:paraId="559AC7E4" w14:textId="1A68D6D2" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="559AC7E4" w14:textId="1A68D6D2" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00222F87" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="311C7F73" w:rsidTr="00570E37">
+      <w:tr w:rsidR="00222F87" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="311C7F73" w:rsidTr="000E6B76">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5115" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
+          <w:p w14:paraId="6474B9EE" w14:textId="139694B0" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00222F87" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="745412B1" w14:textId="77777777" w:rsidR="00570E37" w:rsidRDefault="00570E37" w:rsidP="00570E37">
-[...21 lines deleted...]
-          <w:p w14:paraId="2D521B8C" w14:textId="585E0736" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00570E37" w:rsidP="00570E37">
+          <w:p w14:paraId="2D521B8C" w14:textId="585E0736" w:rsidR="00222F87" w:rsidRPr="00165CD1" w:rsidRDefault="00570E37" w:rsidP="000E6B76">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214265691"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235174725"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="26857E48" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00FD076B" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Int_DiAKm8V1"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>appropriate</w:t>
@@ -4204,85 +4394,91 @@
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Int_LJrU2OaG"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Pediatric Emergency Medicine.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214265692"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235174726"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214265693"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235174727"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="29DBF8A0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
+    <w:p w14:paraId="790E16E1" w14:textId="2EB7DE2C" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must contact the IOR</w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -4454,118 +4650,178 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="41F9F24B" w:rsidR="00CE2397" w:rsidRPr="00930815" w:rsidRDefault="00CE2397" w:rsidP="00930815">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214265694"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174728"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+    <w:p w14:paraId="454EA7B7" w14:textId="2677F47E" w:rsidR="00CE2397" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course does not require any prerequisite courses.</w:t>
+        <w:t xml:space="preserve">This course </w:t>
+      </w:r>
+      <w:r w:rsidR="0027730B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requires the following prerequisite courses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12029DCA" w14:textId="33FBA76C" w:rsidR="0027730B" w:rsidRDefault="004A1C05" w:rsidP="00DC42BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CORE IM 657 Emergency Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE11E51" w14:textId="3739A2EB" w:rsidR="004A1C05" w:rsidRPr="00C40B5D" w:rsidRDefault="004A1C05" w:rsidP="00DC42BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORE </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0399">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ED 600 Pediatrics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214265695"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235174729"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4605,72 +4861,72 @@
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -4786,51 +5042,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214265696"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235174730"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="6F377CC9" w14:textId="77777777" w:rsidR="00E56EF0" w:rsidRDefault="00E56EF0" w:rsidP="00E56EF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, 3 credit hours or four weeks, 6 credit hours in duration. Timeframes for each rotation are decided at least </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_eja7fMG3"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
@@ -4878,51 +5134,67 @@
       </w:r>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Int_9eCTdSBd"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5FFE0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5FFE0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ADFAD7" w14:textId="77777777" w:rsidR="00E56EF0" w:rsidRDefault="00E56EF0" w:rsidP="00E56EF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -4977,76 +5249,76 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This rotation may count for Pediatrics elective or Emergency Medicine elective credit. This rotation must be performed in a facility with a dedicated Pediatric Emergency Department with appropriate Pediatric Emergency Medicine faculty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214265697"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235174731"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214265698"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235174732"/>
       <w:r w:rsidRPr="00FF0A44">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1128B876" w14:textId="77777777" w:rsidR="0067266F" w:rsidRPr="00D8023D" w:rsidRDefault="0067266F" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Int_lzEKUXWh"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5096,74 +5368,99 @@
     </w:p>
     <w:p w14:paraId="486ED46B" w14:textId="77777777" w:rsidR="0067266F" w:rsidRPr="00D8023D" w:rsidRDefault="0067266F" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="72CD6B90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED7D89F" w14:textId="77777777" w:rsidR="0067266F" w:rsidRPr="00D8023D" w:rsidRDefault="0067266F" w:rsidP="0067266F">
-[...11 lines deleted...]
-    <w:p w14:paraId="199E3E1B" w14:textId="77777777" w:rsidR="0067266F" w:rsidRPr="003744AB" w:rsidRDefault="0067266F" w:rsidP="00DA62D3">
+    <w:p w14:paraId="6E4F7D18" w14:textId="77777777" w:rsidR="00DC42BC" w:rsidRDefault="00DC42BC" w:rsidP="00DA62D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-288" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73E15ED8" w14:textId="77777777" w:rsidR="00DC42BC" w:rsidRDefault="00DC42BC" w:rsidP="00DA62D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A17241" w14:textId="77777777" w:rsidR="00DC42BC" w:rsidRDefault="00DC42BC" w:rsidP="00DA62D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143C813D" w14:textId="77777777" w:rsidR="00DC42BC" w:rsidRDefault="00DC42BC" w:rsidP="00DA62D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199E3E1B" w14:textId="53A8F7EF" w:rsidR="0067266F" w:rsidRPr="003744AB" w:rsidRDefault="0067266F" w:rsidP="00DA62D3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003744AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educational Goals:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C14C53" w14:textId="33982309" w:rsidR="0067266F" w:rsidRPr="00D8023D" w:rsidRDefault="0067266F" w:rsidP="0039735B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_rOZrFchq"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The pediatric emergency medicine rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to pediatric emergencies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="209A0709" w14:textId="77777777" w:rsidR="0067266F" w:rsidRPr="00D8023D" w:rsidRDefault="0067266F" w:rsidP="0067266F">
       <w:pPr>
@@ -5309,75 +5606,1073 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA62D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify when a patient may need transfer to a higher level of care and allow participation in that process when appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="64216607" w14:textId="77777777" w:rsidR="007C2B08" w:rsidRPr="00AF40B7" w:rsidRDefault="007C2B08" w:rsidP="007C2B08">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc222819237"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235174733"/>
+      <w:r w:rsidRPr="008C4B39">
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="3048D400" w14:textId="47F9CB2E" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="008C4B39">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4B39" w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fourth-year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical student will be able to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F9C5B6" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recite and explain or justify the answers to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objectives as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed under each of the major content areas to include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D22C7EC" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Febrile illness in the child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5C8114" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fluid and electrolytes to include rehydration strategies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D095A9" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mild Traumatic Brain Injury and Management: Concussion Management and PECARN head CT rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120A537B" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pediatric Poisoning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31315C6B" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Radiologic evaluation of the child, with particular attention to head trauma CT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB33A54" w14:textId="77777777" w:rsidR="002264AA" w:rsidRPr="00F50FD9" w:rsidRDefault="002264AA" w:rsidP="002264AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA390B" w14:textId="21591D8D" w:rsidR="007C2B08" w:rsidRPr="005E20F6" w:rsidRDefault="002264AA" w:rsidP="007C2B08">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>See individual module objectives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145B3E6E" w14:textId="77777777" w:rsidR="007C2B08" w:rsidRPr="00AF40B7" w:rsidRDefault="007C2B08" w:rsidP="007C2B08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B76B6DD" w14:textId="77777777" w:rsidR="007C2B08" w:rsidRPr="008C4B39" w:rsidRDefault="007C2B08" w:rsidP="007C2B08">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235174734"/>
+      <w:r w:rsidRPr="008C4B39">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6E4EA3A4" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="008C4B39">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pediatric Emergency Medicine rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E8B4C0" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B126D" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind- body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AEAFEB" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9FBFC9" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform or recommend OMT as part of a treatment plan if appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148D4DB3" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document treatment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEA910A" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CAEB46" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B0B093" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply evidence-based guidelines throughout the scope of practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C72D091" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB82A5D" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333DE39D" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plan the patient encounter and describe how he/she will approach the encounter based upon the context and information resources available prior to the interview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6851CFDB" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Take an accurate history by communicating effectively—verbally and non-verbally—with patients and families in a variety of simulated and/or clinical settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259FEBE3" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply appropriate knowledge to the medical interview and demonstrate the ability to identify and/or address psychosocial, cultural, religious, health maintenance, and risk factor issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03292974" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply appropriate knowledge to the performance of the physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D27ED47" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply osteopathic principles and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>practice to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history taking and the physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC6A817" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632B6F64" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and correctly interpret abnormal clinical findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145D44E5" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather essential data from all additional sources, as available, including medical records and social support networks (e.g., family members, caregivers, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5928B871" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform an effective patient encounter regardless of clinical setting or patient age, cultural background, disability, or language (use translator as needed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A38AA2F" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE58C77" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134A7E56" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B3B698" w14:textId="59432B27" w:rsidR="000B1816" w:rsidRPr="00431C4D" w:rsidRDefault="000B1816" w:rsidP="008C4B39">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A70C07B" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129511AB" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD37E92" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BABA2BE" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028F4F09" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED7B10F" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B06D69" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62622145" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="x_x__Int_ddKc9YWQ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A342E2" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3749CABE" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F3B16B" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA19E8" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F0B06C" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAD0297" w14:textId="77777777" w:rsidR="000B1816" w:rsidRPr="00D73CCE" w:rsidRDefault="000B1816" w:rsidP="000B1816">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C68DBC" w14:textId="37B8378B" w:rsidR="007C2B08" w:rsidRPr="005E20F6" w:rsidRDefault="007C2B08" w:rsidP="008C4B39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214265699"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235174735"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5412,107 +6707,107 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214265700"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235174736"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214265701"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235174737"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="231F9413" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="7D428B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="7D428B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="7D428B33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7D428B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="7D428B33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5642,86 +6937,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214265702"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235174738"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
+    <w:p w14:paraId="095AE171" w14:textId="6B99529C" w:rsidR="00836552" w:rsidRDefault="00DD4FC2" w:rsidP="00DC42BC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214265703"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235174739"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="4A7F1BD0" w:rsidR="00DD4FC2" w:rsidRDefault="004D5154" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer’s Pediatric Emergency Medicine, </w:t>
       </w:r>
       <w:r w:rsidR="00334F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fifth Edition</w:t>
       </w:r>
       <w:r w:rsidR="00202389">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6013,57 +7298,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="26" w:name="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235174740"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="36C353C6" w14:textId="77777777" w:rsidR="009B6032" w:rsidRPr="00156337" w:rsidRDefault="009B6032" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6217,57 +7502,57 @@
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586985D5" w14:textId="656C42F4" w:rsidR="00E56D26" w:rsidRPr="00E56D26" w:rsidRDefault="00E56D26" w:rsidP="00E56D26">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc195856809"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc214265705"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc195856809"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235174741"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ONLINE MODULES OR CONFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="792C02FA" w14:textId="77777777" w:rsidR="000C003D" w:rsidRDefault="000C003D" w:rsidP="007F604F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27DB0495" w14:textId="06B23B09" w:rsidR="000F2B19" w:rsidRPr="000C003D" w:rsidRDefault="00CD50D4" w:rsidP="003879A9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C003D">
@@ -6588,54 +7873,54 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Strange and Schafermeyer’s Pediatric Emergency Medicine, Fifth Edition</w:t>
       </w:r>
       <w:r w:rsidR="00C85E9F" w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Section 1 (Cardinal Presentations), Chapter 2:  The Febrile or Septic-Appearing Neonate</w:t>
       </w:r>
       <w:r w:rsidR="008C569D" w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFDE893" w14:textId="6A3D85E1" w:rsidR="008C569D" w:rsidRDefault="008C569D" w:rsidP="0008035C">
+    <w:p w14:paraId="0CFDE893" w14:textId="6A3D85E1" w:rsidR="008C569D" w:rsidRDefault="008C569D" w:rsidP="007D6CDC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00616E81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007662E7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C77D29" w14:textId="77777777" w:rsidR="008C569D" w:rsidRDefault="008C569D" w:rsidP="0008035C">
       <w:pPr>
@@ -6659,54 +7944,54 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Strange and Schafermeyer’s Pediatric Emergency Medicine, Fifth Edition, Section 1 (Cardinal Presentations), Chapter 3:  The Febrile or Septic-Appearing </w:t>
       </w:r>
       <w:r w:rsidR="00483954" w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Infant or Child</w:t>
       </w:r>
       <w:r w:rsidRPr="00821824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7743138B" w14:textId="7AD1D738" w:rsidR="00483954" w:rsidRDefault="00483954" w:rsidP="0008035C">
+    <w:p w14:paraId="7743138B" w14:textId="7AD1D738" w:rsidR="00483954" w:rsidRDefault="00483954" w:rsidP="005B602F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00616E81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747553</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007662E7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76781F20" w14:textId="77777777" w:rsidR="0008035C" w:rsidRDefault="0008035C" w:rsidP="000F6ADF">
       <w:pPr>
@@ -6922,66 +8207,67 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="287E1C9C" w14:textId="2B3EE374" w:rsidR="004D5184" w:rsidRDefault="004D5184" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Review this case</w:t>
       </w:r>
       <w:r w:rsidR="001663ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the link above</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, then:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DE5876" w14:textId="3E0AEACA" w:rsidR="004D5184" w:rsidRDefault="00574CF4" w:rsidP="00084798">
+    <w:p w14:paraId="68DE5876" w14:textId="7F0CFBD9" w:rsidR="004D5184" w:rsidRDefault="00574CF4" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002F3609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ign in</w:t>
       </w:r>
       <w:r w:rsidR="00555D07">
@@ -7008,51 +8294,63 @@
         </w:rPr>
         <w:t>click MY PROFILE in upper right corner of screen</w:t>
       </w:r>
       <w:r w:rsidR="00552E4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to find the SIGN IN link</w:t>
       </w:r>
       <w:r w:rsidR="00E66BB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00555D07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> create a free Access Profile</w:t>
       </w:r>
       <w:r w:rsidR="00D16C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if you haven’t done so yet</w:t>
+        <w:t xml:space="preserve"> if you </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have not</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> done so yet</w:t>
       </w:r>
       <w:r w:rsidR="004D5184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08612AFE" w14:textId="23760BDE" w:rsidR="002F3609" w:rsidRDefault="004D5184" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7724,51 +9022,50 @@
       </w:r>
       <w:r w:rsidR="001A22F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the second item in the menu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591D8A1E" w14:textId="3DDF3F34" w:rsidR="00E1094C" w:rsidRDefault="00E1094C" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Retake </w:t>
       </w:r>
       <w:r w:rsidR="00B55F1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehension Questions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">as many times as needed to score </w:t>
       </w:r>
       <w:r w:rsidR="006D6CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>100%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75522DDD" w14:textId="1AA3B4C1" w:rsidR="005D3D4E" w:rsidRPr="00E1094C" w:rsidRDefault="00E1094C" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7932,50 +9229,51 @@
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>efine components of rehydration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECA7B32" w14:textId="77777777" w:rsidR="007F7D05" w:rsidRDefault="007F7D05" w:rsidP="007F7D05">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
         <w:ind w:left="990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>efine common additives to rehydration fluids</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E52CB1" w14:textId="77777777" w:rsidR="007F7D05" w:rsidRDefault="007F7D05" w:rsidP="007F7D05">
       <w:pPr>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -8125,118 +9423,132 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="040E3BE2" w14:textId="77777777" w:rsidR="007F7D05" w:rsidRDefault="007F7D05" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Why is water not a good ‘clear liquid’ for infants and small children?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2591F583" w14:textId="6D70B759" w:rsidR="0076276E" w:rsidRPr="00B41AA8" w:rsidRDefault="007F7D05" w:rsidP="00B41AA8">
+    <w:p w14:paraId="2591F583" w14:textId="2D6CC752" w:rsidR="0076276E" w:rsidRPr="00B41AA8" w:rsidRDefault="007F7D05" w:rsidP="00B41AA8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="66" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1350"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>What are outcomes when formula is mixed to be more dilute than per the instructions, to make the can of formula powder last longer?</w:t>
+        <w:t xml:space="preserve">What are outcomes when formula is mixed to be more </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="007F7D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>diluted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> than per the instructions, to make the can of formula powder last longer?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52300B99" w14:textId="77777777" w:rsidR="001062D9" w:rsidRDefault="001062D9" w:rsidP="00FC1525">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E48EC3D" w14:textId="77777777" w:rsidR="006C305E" w:rsidRPr="000C7FC6" w:rsidRDefault="006C305E" w:rsidP="004F6500">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Topic 3 - Trauma: Emergency Medicine Mild Traumatic Brain Injury and Management: Concussion Management and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Int_2BmjGNyQ"/>
+      <w:bookmarkStart w:id="30" w:name="_Int_2BmjGNyQ"/>
       <w:r w:rsidRPr="000C7FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>PECARN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="000C7FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> head CT rules</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9B89AC" w14:textId="77777777" w:rsidR="006C305E" w:rsidRDefault="006C305E" w:rsidP="006C305E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FFD5716" w14:textId="77777777" w:rsidR="006C305E" w:rsidRDefault="006C305E" w:rsidP="006C305E">
@@ -8516,51 +9828,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F6BA1FB" w14:textId="77777777" w:rsidR="006C305E" w:rsidRPr="003277D9" w:rsidRDefault="006C305E" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003277D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>This is a comparison of the three different guidelines. Most use PECARN which was developed in 2009 and has been validated twice, most recently in 2024, standing the test of time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F31F00D" w14:textId="2D7A3F8E" w:rsidR="006C305E" w:rsidRDefault="006C305E" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001C211B">
         <w:t xml:space="preserve">Original validation of PECARN; </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="005A41E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/19758692/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00264CF7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
@@ -8760,51 +10071,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02497912" w14:textId="5D510B47" w:rsidR="006C305E" w:rsidRPr="00DA5171" w:rsidRDefault="006C305E" w:rsidP="0062646A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078620A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>American Medical Society of Sports Medicine Position Statement on Concussion in Sports</w:t>
+        <w:t xml:space="preserve">American Medical Society of Sports Medicine Position Statement on Concussion in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078620A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sports</w:t>
       </w:r>
       <w:r w:rsidR="00BE7171">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> March 2019</w:t>
       </w:r>
       <w:r w:rsidRPr="0078620A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00BE7171" w:rsidRPr="00DA62D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://journals.lww.com/cjsportsmed/fulltext/2019/03000/american_medical_society_for_sports_medicine.1.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0078620A">
@@ -8976,75 +10295,89 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>What is the effect of maintaining the head in the midline versus turned to one side on ICP?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1374EB" w14:textId="77777777" w:rsidR="006C305E" w:rsidRPr="00632B00" w:rsidRDefault="006C305E" w:rsidP="00084798">
+    <w:p w14:paraId="3F1374EB" w14:textId="2016D04F" w:rsidR="006C305E" w:rsidRPr="00632B00" w:rsidRDefault="006C305E" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:before="5" w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Regarding clinical decision rules, understand that they never supersede the clinician at the bedside's exam and/or gestalt and are only guidelines.</w:t>
+        <w:t xml:space="preserve">Regarding clinical decision rules, understand that they never supersede the clinician at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="7EC6C663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bedside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7EC6C663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exam and/or gestalt and are only guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68792DCA" w14:textId="77777777" w:rsidR="006C305E" w:rsidRDefault="006C305E" w:rsidP="006C305E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9A5697" w14:textId="77777777" w:rsidR="001062D9" w:rsidRDefault="001062D9" w:rsidP="00FC1525">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
@@ -9363,59 +10696,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 113:  General Approach </w:t>
       </w:r>
       <w:r w:rsidR="00A325E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to the Poisoned Patient:</w:t>
       </w:r>
       <w:r w:rsidR="00A325E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00A325E1" w:rsidRPr="00B94F1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464</w:t>
-[...7 lines deleted...]
-          <w:t>&amp;sectionid=196391213</w:t>
+          <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C0719A" w14:textId="69382BB0" w:rsidR="006D1ACE" w:rsidRDefault="006D1ACE" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1710"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
@@ -9628,70 +10953,85 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13816074" w14:textId="77777777" w:rsidR="00DC6457" w:rsidRDefault="00DC6457" w:rsidP="00DC6457">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06259FD3" w14:textId="77777777" w:rsidR="001F6958" w:rsidRPr="00216F37" w:rsidRDefault="001F6958" w:rsidP="00216F37">
+    <w:p w14:paraId="2C27A0AE" w14:textId="77777777" w:rsidR="003345F2" w:rsidRDefault="003345F2" w:rsidP="00216F37">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06259FD3" w14:textId="18DB325C" w:rsidR="001F6958" w:rsidRPr="00216F37" w:rsidRDefault="001F6958" w:rsidP="00216F37">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00216F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Topic 5 - Pediatrics: Radiology Case Study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C712828" w14:textId="77777777" w:rsidR="001F6958" w:rsidRDefault="001F6958" w:rsidP="001F6958">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C1E83D0" w14:textId="77777777" w:rsidR="001F6958" w:rsidRDefault="001F6958" w:rsidP="001F6958">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
@@ -9763,272 +11103,262 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of intracranial bleeding that you might see.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085C855E" w14:textId="77777777" w:rsidR="001F6958" w:rsidRDefault="001F6958" w:rsidP="001F6958">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reading list:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44545F1B" w14:textId="71151F67" w:rsidR="0038379B" w:rsidRPr="00AC6A16" w:rsidRDefault="00E118EB" w:rsidP="00AC6A16">
-[...49 lines deleted...]
-    <w:p w14:paraId="2BD347BB" w14:textId="77777777" w:rsidR="0038379B" w:rsidRPr="0038379B" w:rsidRDefault="00F5771C" w:rsidP="0038379B">
+    <w:p w14:paraId="44545F1B" w14:textId="71151F67" w:rsidR="0038379B" w:rsidRPr="00AC6A16" w:rsidRDefault="00E118EB" w:rsidP="000A3B72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00360B79">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Emergency Radiology: Case Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="007C33C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Schwartz D, McGraw-Hill 2008:</w:t>
+      </w:r>
+      <w:r w:rsidR="007C33C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="000157FF" w:rsidRPr="00B94F1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434#41825461</w:t>
+          <w:t>https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA296D" w:rsidRPr="0038379B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001F6958" w:rsidRPr="00E118EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527EDEE4" w14:textId="2ECF235B" w:rsidR="00DC6457" w:rsidRPr="001F6958" w:rsidRDefault="00E96089" w:rsidP="0038379B">
+    <w:p w14:paraId="2BD347BB" w14:textId="77777777" w:rsidR="0038379B" w:rsidRPr="0038379B" w:rsidRDefault="00F5771C" w:rsidP="0038379B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Part 6:  Head CT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAB52BE" w14:textId="5262AB34" w:rsidR="001F6958" w:rsidRPr="0038379B" w:rsidRDefault="0038379B" w:rsidP="0038379B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1512"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:anchor="41825461" w:history="1">
+        <w:r w:rsidRPr="00360B79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434#41825461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BA296D" w:rsidRPr="0038379B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527EDEE4" w14:textId="2ECF235B" w:rsidR="00DC6457" w:rsidRPr="001F6958" w:rsidRDefault="00E96089" w:rsidP="0038379B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1512"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Chapter VI</w:t>
       </w:r>
       <w:r w:rsidR="005735DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-3:  How to Read a Head CT in a Patient with Head Trauma</w:t>
       </w:r>
       <w:r w:rsidR="00175F9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> -- </w:t>
       </w:r>
       <w:r w:rsidR="001F6958" w:rsidRPr="00E118EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You should review this whole section to be able to identify the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Int_T8VNwV2h"/>
+      <w:bookmarkStart w:id="31" w:name="_Int_T8VNwV2h"/>
       <w:r w:rsidR="001F6958" w:rsidRPr="00E118EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>various types</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="001F6958" w:rsidRPr="00E118EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of intracranial bleeding that you might see</w:t>
       </w:r>
       <w:r w:rsidR="00175F9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00175F9D" w:rsidRPr="00175F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=434&amp;sectionid=41825465</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA296D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796161E7" w14:textId="77777777" w:rsidR="001062D9" w:rsidRDefault="001062D9" w:rsidP="00FC1525">
+    <w:p w14:paraId="62C41CA7" w14:textId="77777777" w:rsidR="008471D7" w:rsidRPr="00C40B5D" w:rsidRDefault="008471D7" w:rsidP="00520AD9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...9 lines deleted...]
-        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214265706"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235174742"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="499F5365" w:rsidR="26910FCD" w:rsidRPr="00DA62D3" w:rsidRDefault="0075196D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA62D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Three quizz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es are assigned for Topic 1</w:t>
       </w:r>
       <w:r w:rsidR="00D76723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10270,51 +11600,50 @@
       </w:r>
       <w:r w:rsidR="006D6CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>100%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A33CFCB" w14:textId="461F6E1A" w:rsidR="00A529D1" w:rsidRPr="002F3609" w:rsidRDefault="00A529D1" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Print/save your results as a PDF file and then upload to D2L; due by 11:59pm on the last Sunday of the </w:t>
       </w:r>
       <w:r w:rsidR="006D6CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B76BC6" w14:textId="77777777" w:rsidR="00A529D1" w:rsidRDefault="00A529D1" w:rsidP="00A529D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37AE5A48" w14:textId="3C5ADBFB" w:rsidR="00A529D1" w:rsidRDefault="00A529D1" w:rsidP="001B4858">
       <w:pPr>
         <w:ind w:left="432"/>
@@ -10465,50 +11794,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> done so yet)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136A0EE0" w14:textId="77777777" w:rsidR="00A529D1" w:rsidRDefault="00A529D1" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Complete the Case Quiz (3 questions)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C9547B" w14:textId="39A12093" w:rsidR="00A529D1" w:rsidRDefault="00A529D1" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Retake Quiz as many times as needed to score </w:t>
       </w:r>
       <w:r w:rsidR="006D6CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10850,167 +12180,161 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; due by 11:59pm on the last Sunday of the </w:t>
       </w:r>
       <w:r w:rsidR="006D6CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="0CA65FB0" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00C45D72" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="796F8AD6" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE13EB" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214265707"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235174743"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2C0799D9" w14:textId="639F8E56" w:rsidR="00683BD9" w:rsidRPr="001B4858" w:rsidRDefault="00000D37" w:rsidP="001B4858">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65153EA6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 664 Patient Types and Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to Observe/Perform and Interpret for rotation specific procedures. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc43478267"/>
     </w:p>
     <w:p w14:paraId="085D035F" w14:textId="77777777" w:rsidR="00683BD9" w:rsidRDefault="00683BD9" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="3AA5DEB1" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214265708"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235174744"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc214265709"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235174745"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="74A32624" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation </w:t>
-[...8 lines deleted...]
-        <w:t>description in Medtrics</w:t>
+        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11049,51 +12373,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -11115,63 +12446,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc214265710"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235174746"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="5606B106" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -11211,55 +12542,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214265711"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235174747"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11290,108 +12621,91 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="08F3B119" w14:textId="0CECE5B3" w:rsidR="005A2923" w:rsidRPr="00793483" w:rsidRDefault="0022491F" w:rsidP="00793483">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214265712"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235174748"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="08E33FA5" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and </w:t>
-[...6 lines deleted...]
-        <w:t>permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00DA757E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -11529,64 +12843,82 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Access Emergency Medicine Resident Readiness Case Comprehension Questions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="5ADE57D1" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00850F08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00850F08" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -11815,51 +13147,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="462731C7" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="72C2D170" w14:textId="6B3C2FD6" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00172C55" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the student will receive an </w:t>
@@ -11879,63 +13211,63 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E96387C">
+      <w:r w:rsidR="006959CD" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
@@ -11945,55 +13277,55 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="001B4858">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214265713"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235174749"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -12116,59 +13448,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="5CAD29D8" w:rsidR="00A16BF1" w:rsidRPr="001B4858" w:rsidRDefault="00A16BF1" w:rsidP="001B4858">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214265714"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235174750"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="49486E38" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -12794,51 +14126,50 @@
           <w:spacing w:val="-9"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -13271,111 +14602,112 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214265715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235174751"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214265716"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235174752"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="2CEC68C4" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00CC2FE8">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047BE998" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00CC2FE8">
       <w:pPr>
         <w:spacing w:before="31" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13535,124 +14867,138 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="7EC6C663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105F327A" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00084798">
+    <w:p w14:paraId="105F327A" w14:textId="554B6FF8" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Int_1s1HgBoq"/>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="5FFE0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> literature related to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="_Int_1s1HgBoq"/>
+      <w:r w:rsidRPr="5FFE0132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>patient’s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2021FA" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00084798">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Int_EMvcCdfS"/>
+      <w:bookmarkStart w:id="51" w:name="_Int_EMvcCdfS"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="5FFE0132">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9A4D0A" w14:textId="3A305BEA" w:rsidR="3AFD8C84" w:rsidRPr="001B4858" w:rsidRDefault="00CC2FE8" w:rsidP="001B4858">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -13717,79 +15063,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A41412" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRDefault="00C10B7F" w:rsidP="00C10B7F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Hlk198054265"/>
+      <w:bookmarkStart w:id="52" w:name="_Hlk198054265"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="53" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="54" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A2DC24" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRPr="00016F1D" w:rsidRDefault="00C10B7F" w:rsidP="00C10B7F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -13878,51 +15224,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034FF6E7" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRPr="00016F1D" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBFAA60" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRPr="00016F1D" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF7F008" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRPr="00016F1D" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
@@ -13939,531 +15284,690 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC03481" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRPr="00016F1D" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F1D05A" w14:textId="77777777" w:rsidR="00C10B7F" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
+    <w:p w14:paraId="29F1D05A" w14:textId="0E195C3E" w:rsidR="00C10B7F" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2241EB8D" w14:textId="2BFA0AD7" w:rsidR="3AFD8C84" w:rsidRPr="00C10B7F" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="6385087A" w:rsidR="3AFD8C84" w:rsidRPr="00C10B7F" w:rsidRDefault="00C10B7F" w:rsidP="00084798">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10B7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="00C10B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="004E2E50" w:rsidRPr="00C10B7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C10B7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="00C10B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C10B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="52F2383D" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRDefault="00CC2FE8" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B53DAE2" w14:textId="77777777" w:rsidR="00CC2FE8" w:rsidRPr="00C40B5D" w:rsidRDefault="00CC2FE8" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214265717"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235174753"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="03DA9F66" w14:textId="77777777" w:rsidR="00D823B2" w:rsidRPr="00D823B2" w:rsidRDefault="00C11B04" w:rsidP="00D823B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00D823B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D823B2" w:rsidRPr="00D823B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7521ACCC" w14:textId="77777777" w:rsidR="00D823B2" w:rsidRPr="00D823B2" w:rsidRDefault="00D823B2" w:rsidP="00D823B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="27EEF669" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00D823B2" w:rsidP="00D823B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D823B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00D823B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214265718"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235174754"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="19249784" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="003D3202">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA757E" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="003D3202" w:rsidRPr="003D3202">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72F80CB5" w14:textId="77777777" w:rsidR="000517CA" w:rsidRPr="000517CA" w:rsidRDefault="000517CA" w:rsidP="000517CA">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235174755"/>
+      <w:r w:rsidRPr="000517CA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="097ABF9B" w14:textId="77777777" w:rsidR="00153226" w:rsidRPr="00EA7A22" w:rsidRDefault="000517CA" w:rsidP="00153226">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="000517CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00153226">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00153226" w:rsidRPr="00153226">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C101F3B" w14:textId="45154180" w:rsidR="002E0A25" w:rsidRPr="00200481" w:rsidRDefault="002E0A25" w:rsidP="000517CA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="10725298" w:rsidR="006E1B5D" w:rsidRPr="001B4858" w:rsidRDefault="00902AE6" w:rsidP="001B4858">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214265719"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235174756"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="2F4E4364" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214265720"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235174757"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214265721"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235174758"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214265722"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235174759"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="4E32BF77" w14:textId="616B9743" w:rsidR="00617968" w:rsidRDefault="00E20D8B" w:rsidP="00617968">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...19 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00617968" w:rsidRPr="00617968">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00617968" w:rsidRPr="00617968">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00617968">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc214265723"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235174760"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14547,448 +16051,430 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="30F61872" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA757E" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EEC7CBC" w14:textId="77777777" w:rsidR="00504846" w:rsidRPr="00556A65" w:rsidRDefault="00504846" w:rsidP="00504846">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc214265724"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235174761"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="617A20F8" w14:textId="77777777" w:rsidR="00504846" w:rsidRPr="005F7800" w:rsidRDefault="00504846" w:rsidP="00504846">
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="617A20F8" w14:textId="3BAB889E" w:rsidR="00504846" w:rsidRDefault="00504846" w:rsidP="00504846">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00617968" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31BD9" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2FA1E9" w14:textId="40D6CF68" w:rsidR="00B212E6" w:rsidRPr="005F7800" w:rsidRDefault="00B212E6" w:rsidP="00504846">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidRPr="00B212E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc214265725"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235174762"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="724FAB13" w14:textId="77777777" w:rsidR="00362671" w:rsidRPr="00A871DA" w:rsidRDefault="00362671" w:rsidP="00362671">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7562DA48" w14:textId="77777777" w:rsidR="00362671" w:rsidRPr="00A871DA" w:rsidRDefault="00362671" w:rsidP="00362671">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="2C2B9BF6" w:rsidR="0009293F" w:rsidRPr="00362671" w:rsidRDefault="00362671" w:rsidP="00362671">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc214265726"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235174763"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -15071,93 +16557,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId67">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId68">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15478,90 +16964,90 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId67"/>
-          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:footerReference w:type="default" r:id="rId69"/>
+          <w:footerReference w:type="first" r:id="rId70"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc214265727"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc235174764"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14850" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3877"/>
       </w:tblGrid>
@@ -16128,59 +17614,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3877" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46154DDA" w14:textId="02BDCBCB" w:rsidR="003B1014" w:rsidRPr="389FCA9F" w:rsidRDefault="003B1014" w:rsidP="003B1014">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="69" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="77" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="77"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B1014" w:rsidRPr="00C40B5D" w14:paraId="1B4B8058" w14:textId="77777777" w:rsidTr="00B71529">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404B03D1" w14:textId="463FD4C8" w:rsidR="003B1014" w:rsidRPr="007C354A" w:rsidRDefault="003B1014" w:rsidP="003B1014">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -16302,59 +17788,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3877" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF7AA42" w14:textId="63C8A62C" w:rsidR="003B1014" w:rsidRPr="389FCA9F" w:rsidRDefault="003B1014" w:rsidP="003B1014">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="70" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="78" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="78"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00482A42" w:rsidRPr="00C40B5D" w14:paraId="2EB6DA8D" w14:textId="77777777" w:rsidTr="00B71529">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33770A09" w14:textId="2DDD94EF" w:rsidR="00482A42" w:rsidRPr="00C87746" w:rsidRDefault="00482A42" w:rsidP="00482A42">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -17139,100 +18625,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId69"/>
+          <w:headerReference w:type="first" r:id="rId71"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70" cstate="print">
+                    <a:blip r:embed="rId72" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -17516,52 +19002,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="272FE2B9">
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3E47A804" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="7FD1BE0F">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0E092A59" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -17591,52 +19077,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="6678C4A2">
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="14872AA5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="392995C8">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="79395EDC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -17707,52 +19193,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="4B86AD0E">
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="25787A41" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="6572B3F8">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0665109A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -17789,52 +19275,52 @@
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-            <w:pict w14:anchorId="00FCD70E">
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="54BE814F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+            <w:pict w14:anchorId="78675075">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5AC66AF5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -18374,84 +19860,84 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId71"/>
+      <w:headerReference w:type="first" r:id="rId73"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44EBD549" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE" w:rsidP="00E756E0">
+    <w:p w14:paraId="3BA80B8E" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D127205" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE" w:rsidP="00E756E0">
+    <w:p w14:paraId="2513D4C7" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72A5FEE2" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE">
+    <w:p w14:paraId="390AD2BA" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18461,87 +19947,92 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CF374AD" w14:textId="7BE682FB" w:rsidR="00D829FE" w:rsidRDefault="00D829FE">
+  <w:p w14:paraId="1CF374AD" w14:textId="3039E40E" w:rsidR="00D829FE" w:rsidRDefault="00620931">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="003345F2">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -18565,124 +20056,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="3EE8A74B" w:rsidR="007B3967" w:rsidRDefault="00D829FE" w:rsidP="00D829FE">
+  <w:p w14:paraId="3226CF74" w14:textId="560FC2D0" w:rsidR="007B3967" w:rsidRDefault="00620931" w:rsidP="00D829FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="003345F2">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DBAC0E4" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE" w:rsidP="00E756E0">
+    <w:p w14:paraId="7DFDD14C" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E6A17D4" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE" w:rsidP="00E756E0">
+    <w:p w14:paraId="4FFF90EE" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="739780D6" w14:textId="77777777" w:rsidR="006F38DE" w:rsidRDefault="006F38DE">
+    <w:p w14:paraId="1D4DF3E1" w14:textId="77777777" w:rsidR="007305B4" w:rsidRDefault="007305B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="602825C1" w:rsidR="004A166C" w:rsidRDefault="002673A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Elective IM 664 Pediatric Emergency Medicine</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -18824,50 +20318,276 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="016E0556"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE7A24E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02AE7863"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3267A2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0423534E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="545EFB9E"/>
     <w:lvl w:ilvl="0" w:tplc="08CA9818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18937,51 +20657,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06866FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DE8A6E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19050,51 +20770,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072D6F07"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="56AC5FEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -19165,51 +21034,200 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E9925F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55F29B5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1C5B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B71C384C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19278,51 +21296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AE17B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B82ACE6A"/>
     <w:lvl w:ilvl="0" w:tplc="5D6EB5CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7528F18E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6C1A80C4">
@@ -19367,51 +21385,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="83C6C406">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A76E92A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E65359B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7034E068"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19456,51 +21623,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2105017A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD762210"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA87B32"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F372DE1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C1B4816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007E4270"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19569,67 +21998,365 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3160E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E70C7F36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B82984"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B944E330"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -19682,51 +22409,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33324E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69C6389C"/>
     <w:lvl w:ilvl="0" w:tplc="096CD822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19796,51 +22523,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -19909,51 +22636,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34CEF870"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94C4A646"/>
     <w:lvl w:ilvl="0" w:tplc="7232409A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E2450AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BE2639F0">
@@ -19998,51 +22725,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F774A6E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="99F61042">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="352447B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21D08380"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D98C838A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20111,51 +22838,164 @@
     <w:lvl w:ilvl="7" w:tplc="04C8EEDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D92D676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37644258"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="233AECBC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20225,51 +23065,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9D193C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DA0923E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CB1A27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DE846DA"/>
     <w:lvl w:ilvl="0" w:tplc="655010F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1A1E7668">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0BFC3CE4">
@@ -20314,51 +23267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E280FE86">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F342C6BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20427,51 +23380,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20540,51 +23493,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406784EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0CCE3BA"/>
     <w:lvl w:ilvl="0" w:tplc="B7B88456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D5966142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20655,51 +23608,289 @@
     <w:lvl w:ilvl="7" w:tplc="226E40E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE0212E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41093705"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1046CDBE"/>
+    <w:lvl w:ilvl="0" w:tplc="D3841FEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48785955"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3E406F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B52675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CCD572"/>
     <w:lvl w:ilvl="0" w:tplc="08CA9818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="46021E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20768,51 +23959,164 @@
     <w:lvl w:ilvl="7" w:tplc="851E4090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="384659CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2815A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEB4871A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D410218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E172827E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20881,51 +24185,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D7B9595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13642F5E"/>
     <w:lvl w:ilvl="0" w:tplc="930004F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A6CE9E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3F0ADA3C">
@@ -20970,51 +24274,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AA5AC35A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03D4374E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54520E73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F314E860"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B495F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CAA9188"/>
     <w:lvl w:ilvl="0" w:tplc="7534D5B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A1D272FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6CD47B06">
@@ -21059,51 +24476,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8DC6812C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04B4BB32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64625F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3E8234A"/>
     <w:lvl w:ilvl="0" w:tplc="2FBA6468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21173,51 +24590,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677C4026"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E8C1F8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6924FB84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B82ACE6A"/>
     <w:lvl w:ilvl="0" w:tplc="F13654B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D4F0A7C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FD240C08">
@@ -21262,51 +24792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F25C62F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FC7AA122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21375,51 +24905,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C42B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="495A88B8"/>
     <w:lvl w:ilvl="0" w:tplc="08CA9818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C082F31E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21489,51 +25019,51 @@
     <w:lvl w:ilvl="7" w:tplc="652A5D24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0CC1556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21602,51 +25132,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73CE0655"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F2E5AF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770A269F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBCEB0A6"/>
     <w:lvl w:ilvl="0" w:tplc="3D5C65B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3E467ED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21719,51 +25362,51 @@
     <w:lvl w:ilvl="7" w:tplc="F41A18F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EB69376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79283387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAD0AB06"/>
     <w:lvl w:ilvl="0" w:tplc="A7A63908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7584E500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -21832,51 +25475,51 @@
     <w:lvl w:ilvl="7" w:tplc="5FFA6510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A44A281C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21946,143 +25589,195 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="945574199">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="599026977">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="806628192">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2036886748">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1916476845">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2084142406">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="258217985">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2121876785">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="967391004">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1049692956">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="730884157">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="264701598">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="654380874">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1090003704">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="446510179">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1378360245">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1141923779">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1003123339">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="107093284">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1023168441">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1523006614">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1138768296">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1421366299">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="814029275">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1386829220">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="35" w16cid:durableId="2086874548">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="36" w16cid:durableId="2004309192">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
+  <w:num w:numId="37" w16cid:durableId="427890990">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1348601715">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="695153013">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="145897351">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="18242210">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="781612426">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="43" w16cid:durableId="1674721438">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
+  <w:num w:numId="44" w16cid:durableId="1648627395">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1305617746">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-[...29 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="2121876785">
+  <w:num w:numId="46" w16cid:durableId="621696443">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -22110,221 +25805,234 @@
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017857"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00020C12"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="0002249F"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
+    <w:rsid w:val="000335D6"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="00037CA2"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004102A"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00045399"/>
     <w:rsid w:val="00047CFA"/>
     <w:rsid w:val="00050133"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
+    <w:rsid w:val="000517CA"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="0006409F"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
+    <w:rsid w:val="00072D98"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="0007759E"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="0008035C"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00084798"/>
     <w:rsid w:val="000850F7"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00086D98"/>
+    <w:rsid w:val="0008784C"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="00097CFF"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A0B52"/>
+    <w:rsid w:val="000A1738"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
+    <w:rsid w:val="000A3B72"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A5165"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A722A"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
+    <w:rsid w:val="000B1816"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B267C"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C003D"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C0B12"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C7FC6"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1955"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
+    <w:rsid w:val="000E6B76"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F2B19"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
+    <w:rsid w:val="000F458B"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F687C"/>
     <w:rsid w:val="000F6ADF"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
+    <w:rsid w:val="0010289C"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="00105C85"/>
     <w:rsid w:val="001062D9"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001115C6"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="00114E20"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001207A6"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="00136914"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145AFE"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B3"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="00153226"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="001663ED"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00175F9D"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177AFF"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
@@ -22369,206 +26077,217 @@
     <w:rsid w:val="001B4C8B"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B4F26"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7A7E"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C03E4"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C60F1"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E303B"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F2B39"/>
     <w:rsid w:val="001F2C61"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F6958"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00202389"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00206093"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00216F37"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="00222F87"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
+    <w:rsid w:val="002264AA"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002341A4"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
+    <w:rsid w:val="002404D0"/>
+    <w:rsid w:val="00240A3B"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="0024270C"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00247CF7"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
+    <w:rsid w:val="00252F60"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025523C"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
+    <w:rsid w:val="0025634A"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="002601BA"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00263F6B"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="00264CF7"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="002673A6"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="00270170"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="0027555F"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002759C5"/>
+    <w:rsid w:val="00275BAF"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="0027730B"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00283CAB"/>
     <w:rsid w:val="00284F20"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="00294E47"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A18C9"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A2C02"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B5056"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C1A1F"/>
     <w:rsid w:val="002C6642"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D06F5"/>
     <w:rsid w:val="002D2A9E"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
+    <w:rsid w:val="002E0A25"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F3609"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
@@ -22582,90 +26301,93 @@
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="003130B6"/>
     <w:rsid w:val="00316211"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00323D86"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00327C88"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="0033162B"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
+    <w:rsid w:val="003345F2"/>
     <w:rsid w:val="00334F98"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="00345E15"/>
     <w:rsid w:val="00346457"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346C4D"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00361D9E"/>
+    <w:rsid w:val="00362671"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366597"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="0038379B"/>
     <w:rsid w:val="00384049"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="003879A9"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
@@ -22679,50 +26401,51 @@
     <w:rsid w:val="003A2663"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A472F"/>
     <w:rsid w:val="003A5CA2"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1014"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B5B02"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
+    <w:rsid w:val="003D3202"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F305C"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
@@ -22731,50 +26454,52 @@
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00413F2D"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00416FEB"/>
     <w:rsid w:val="00420C24"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="00431C4D"/>
+    <w:rsid w:val="004326C9"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="004429B4"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="0044796D"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="00457724"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
@@ -22799,50 +26524,51 @@
     <w:rsid w:val="00482A42"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483954"/>
     <w:rsid w:val="00483D2F"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00492205"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A008F"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A1C05"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B5E3E"/>
     <w:rsid w:val="004B7486"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
@@ -22869,66 +26595,69 @@
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E5FC0"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6500"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="004F7F9A"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="00504846"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="00505351"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="00514273"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="00520AD9"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00524A4E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533915"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="0053643E"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
@@ -22968,112 +26697,117 @@
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="00592D17"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B602F"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C4116"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3D4E"/>
     <w:rsid w:val="005D3DF0"/>
+    <w:rsid w:val="005D3F1F"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7C75"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="00606EB6"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="00615478"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
+    <w:rsid w:val="00617968"/>
     <w:rsid w:val="006202F0"/>
+    <w:rsid w:val="00620931"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646A"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
@@ -23099,84 +26833,88 @@
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="0067170B"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="0067266F"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068022A"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00683092"/>
     <w:rsid w:val="00683BD9"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00692AE1"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
+    <w:rsid w:val="006959CD"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696268"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
+    <w:rsid w:val="006C0399"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C305E"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C453B"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D1ACE"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
+    <w:rsid w:val="006D4A95"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D6CA6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E18BE"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1BB6"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6464"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F1E6E"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F38DE"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F58A0"/>
@@ -23185,147 +26923,153 @@
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="00715E90"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
+    <w:rsid w:val="007305B4"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="00743CB1"/>
     <w:rsid w:val="00744172"/>
     <w:rsid w:val="00744676"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075196D"/>
     <w:rsid w:val="00753248"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="0076276E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="007662E7"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077378D"/>
     <w:rsid w:val="00774622"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
+    <w:rsid w:val="00775E70"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00777148"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="0078620A"/>
     <w:rsid w:val="00786292"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00787E52"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="00793483"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="00796214"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A1F86"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B681B"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C2B08"/>
     <w:rsid w:val="007C33C6"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
+    <w:rsid w:val="007D6CDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E32B9"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007E7B2F"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4B78"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F604F"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F7D05"/>
     <w:rsid w:val="00804C15"/>
@@ -23353,204 +27097,210 @@
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836552"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0083741E"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="0084563A"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="008471D7"/>
     <w:rsid w:val="00850866"/>
+    <w:rsid w:val="00850F08"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="008527AF"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="008642EB"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00887C69"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
+    <w:rsid w:val="008A2DFF"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B63FC"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7927"/>
     <w:rsid w:val="008B79A6"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
+    <w:rsid w:val="008C4B39"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C569D"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C7299"/>
     <w:rsid w:val="008C7755"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D29CC"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E1DCC"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F1AB1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901DF3"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="0091264A"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920B6E"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00930815"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009366B2"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="00945763"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="0095299C"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="00961D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00973CB7"/>
     <w:rsid w:val="009743CD"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="0098213E"/>
     <w:rsid w:val="009825FB"/>
@@ -23565,54 +27315,57 @@
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="00991B40"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A39D6"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
+    <w:rsid w:val="009A7865"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
+    <w:rsid w:val="009B2551"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B3DBB"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C25A0"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C6F1E"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D4600"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
@@ -23692,50 +27445,51 @@
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A529D1"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A536B9"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A6100E"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A64FCE"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A6772A"/>
+    <w:rsid w:val="00A67D5F"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A70DB0"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A72F95"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A803B8"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
@@ -23788,103 +27542,106 @@
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF562C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B04DAD"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
+    <w:rsid w:val="00B11008"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11DA9"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B1332A"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B212E6"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B41AA8"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B507B4"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B55F1C"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B61112"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65813"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B671CB"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71529"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B73FE8"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B82D90"/>
     <w:rsid w:val="00B83A82"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91662"/>
     <w:rsid w:val="00B92709"/>
@@ -23914,204 +27671,212 @@
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB56A0"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB785D"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4D07"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
+    <w:rsid w:val="00BE13EB"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE7171"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF00B3"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF39DF"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF643E"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00BF7584"/>
     <w:rsid w:val="00BF7908"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C04F81"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C07304"/>
     <w:rsid w:val="00C10B7F"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C2379F"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C31502"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C401E6"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C42319"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4414F"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C45D72"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
+    <w:rsid w:val="00C5073A"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C56F5B"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C61980"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70C80"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C85E9F"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C869C0"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C87746"/>
     <w:rsid w:val="00C900B0"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA3823"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
+    <w:rsid w:val="00CB5A02"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC2FE8"/>
+    <w:rsid w:val="00CC682F"/>
+    <w:rsid w:val="00CC6965"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD3FC2"/>
     <w:rsid w:val="00CD50D4"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE60B9"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CE7C23"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11CC5"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
@@ -24156,128 +27921,132 @@
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D74DFF"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76723"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
+    <w:rsid w:val="00D823B2"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D829FE"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96B7A"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA0625"/>
     <w:rsid w:val="00DA49B0"/>
     <w:rsid w:val="00DA5171"/>
     <w:rsid w:val="00DA62D3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DA757E"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
+    <w:rsid w:val="00DC42BC"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6457"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4034"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD7C69"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE790E"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF5FC4"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
+    <w:rsid w:val="00E03E68"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E1094C"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E118EB"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E125F8"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E169C7"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E16FD1"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E23330"/>
     <w:rsid w:val="00E251C6"/>
@@ -24347,120 +28116,125 @@
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96089"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA36AF"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB0181"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6CB1"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED2DEB"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
+    <w:rsid w:val="00EE30AF"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F02DED"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F05472"/>
     <w:rsid w:val="00F0751E"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15ABF"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F17943"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F24CCD"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F31BD9"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
+    <w:rsid w:val="00F44102"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F5771C"/>
     <w:rsid w:val="00F57BA2"/>
     <w:rsid w:val="00F603D9"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
@@ -24470,96 +28244,98 @@
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F761E7"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8083A"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F9704D"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
+    <w:rsid w:val="00FA24FF"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1525"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD076B"/>
     <w:rsid w:val="00FD1EEF"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD7518"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE373C"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5396"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF0A44"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF1E50"/>
     <w:rsid w:val="00FF26D2"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF3F54"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
@@ -24790,50 +28566,51 @@
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
+    <w:rsid w:val="3B61807E"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
@@ -25276,51 +29053,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -26411,51 +30188,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -26585,51 +30362,51 @@
     <w:rsid w:val="004F1D69"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Header">
     <w:name w:val="Level 2 Header"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="Level2HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="004F1D69"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:rsid w:val="004F1D69"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Level3HeaderChar">
     <w:name w:val="Level 3 Header Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Level3Header"/>
     <w:rsid w:val="004F1D69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1Header">
     <w:name w:val="Level 1 Header"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Level1HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="004F1D69"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:iCs/>
     </w:rPr>
@@ -26813,51 +30590,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=238704&amp;gbosContainerID=94&amp;viewByNumber=false&amp;groupid=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38609287/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjsm.bmj.com/content/57/11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/az/databases" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606061&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19758692/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=434&amp;sectionid=41825465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=238704&amp;gbosContainerID=94&amp;viewByNumber=false&amp;groupid=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.aap.org/pediatrics/article/153/1/e2023063489/196057/Pediatric-Sport-Related-Concussion-Recommendations?searchresult=1?autologincheck=redirected" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24431418/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606061&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606059&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/cjsportsmed/fulltext/2019/03000/american_medical_society_for_sports_medicine.1.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=194748742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606059&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=238704&amp;gbosContainerID=94&amp;viewByNumber=false&amp;groupid=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38609287/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bjsm.bmj.com/content/57/11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/az/databases" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606061&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19758692/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=434&amp;sectionid=41825465" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=238704&amp;gbosContainerID=94&amp;viewByNumber=false&amp;groupid=0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/Book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.aap.org/pediatrics/article/153/1/e2023063489/196057/Pediatric-Sport-Related-Concussion-Recommendations?searchresult=1?autologincheck=redirected" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/book.aspx?bookid=2464" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine-mhmedical-com.proxy1.cl.msu.edu/content.aspx?bookid=2464&amp;sectionid=194747528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24431418/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606061&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606059&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=196391469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/cjsportsmed/fulltext/2019/03000/american_medical_society_for_sports_medicine.1.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/content.aspx?bookid=2464&amp;sectionid=194748742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessemergencymedicine.mhmedical.com/CaseContent.aspx?gbosID=606059&amp;gbosContainerID=309&amp;viewByNumber=false&amp;groupid=388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27128,52 +30905,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -27405,165 +31182,193 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF98E1F-12BF-47CD-9056-61F0DBB5CD2C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{716E90A5-B2A0-4750-BFBA-7F18C47AFFC8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>41924</Characters>
+  <Pages>24</Pages>
+  <Words>8199</Words>
+  <Characters>46735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>349</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>389</Lines>
+  <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49180</CharactersWithSpaces>
+  <CharactersWithSpaces>54825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>130700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>