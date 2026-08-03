--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -1,102 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -267,132 +266,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON, INSTRUCTOR OF RECORD, and COURSE DIRECTOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43366E82" w14:textId="78EC71DF" w:rsidR="003F533F" w:rsidRDefault="003F533F" w:rsidP="003F533F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="62F33E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04F2CDBF" w14:textId="3F15076D" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00455E67">
+    <w:p w14:paraId="04F2CDBF" w14:textId="3F15076D" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00455E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="04FAE76E" w14:textId="77777777" w:rsidR="00094DF6" w:rsidRPr="001613D1" w:rsidRDefault="00094DF6" w:rsidP="00455E67">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="49638424" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00FD4574">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4574">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3006ADDE" w14:textId="77777777" w:rsidR="00094DF6" w:rsidRDefault="00094DF6" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="27"/>
@@ -438,70 +472,78 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EA9F97" w14:textId="77777777" w:rsidR="00E917B6" w:rsidRDefault="00E917B6" w:rsidP="00E917B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F9117C" w14:textId="77777777" w:rsidR="00E917B6" w:rsidRPr="001613D1" w:rsidRDefault="00E917B6" w:rsidP="00E917B6">
+    <w:p w14:paraId="64F9117C" w14:textId="56221CAC" w:rsidR="00E917B6" w:rsidRPr="001613D1" w:rsidRDefault="00E917B6" w:rsidP="00E917B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D122E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="4220B3A3" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E917B6" w:rsidP="00E917B6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="62F33E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -516,51 +558,67 @@
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="62F33E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="4A17A23F" w14:textId="77777777" w:rsidR="00094DF6" w:rsidRDefault="00094DF6" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="75B2CEB8" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -584,51 +642,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00094DF6" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -644,2435 +724,2559 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F761BB1" w14:textId="0EF784F2" w:rsidR="00992AC1" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="594E4356" w14:textId="5A47792B" w:rsidR="00C35DEB" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214005587" w:history="1">
-        <w:r w:rsidR="00992AC1" w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173706" w:history="1">
+        <w:r w:rsidR="00C35DEB" w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00992AC1">
+        <w:r w:rsidR="00C35DEB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00992AC1">
+        <w:r w:rsidR="00C35DEB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00992AC1">
-[...10 lines deleted...]
-        <w:r w:rsidR="00992AC1">
+        <w:r w:rsidR="00C35DEB">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173706 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00C35DEB">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00C35DEB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00992AC1">
+        <w:r w:rsidR="00C35DEB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00992AC1">
+        <w:r w:rsidR="00C35DEB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21114BB1" w14:textId="539C4F7F" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="2A7A16A1" w14:textId="3D340F57" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005588" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173707" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173707 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F91787A" w14:textId="4CCB53AA" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="28C2F6E8" w14:textId="77726FDF" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005589" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173708" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173708 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AC7BC7B" w14:textId="37FBD575" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="5A86E2A5" w14:textId="75B4094F" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005590" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173709" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173709 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B96A48E" w14:textId="6910F2F6" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="03B1AEE9" w14:textId="2E2A47FA" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005591" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173710" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005591 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173710 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D33CEC0" w14:textId="030BF974" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="528FC163" w14:textId="625D1A67" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005592" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173711" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005592 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173711 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="078F7C90" w14:textId="6941E381" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="6FFADB43" w14:textId="05F173F8" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005593" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173712" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005593 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173712 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26AA4780" w14:textId="1C43DC9E" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="05BA938D" w14:textId="1D48DE0C" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005594" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173713" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173713 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D85D343" w14:textId="6192FAD0" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="61BB4596" w14:textId="06F3800A" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005595" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173714" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173714 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4206A268" w14:textId="6334C476" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="686982A0" w14:textId="48410AE6" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005596" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173715" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173715 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13914D5F" w14:textId="70C82274" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="32C52CFC" w14:textId="3962FD3B" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235173716" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173716 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="515B98DC" w14:textId="1083FAD3" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005597" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173717" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173717 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4851E3F8" w14:textId="1E0FFD01" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="42041D8B" w14:textId="7B945724" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005598" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173718" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173718 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08A36C40" w14:textId="44FE6A2A" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="32EE2D5F" w14:textId="1DEDF922" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005599" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173719" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005599 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173719 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="007C8DD9" w14:textId="52E884DF" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="764F611D" w14:textId="0F051913" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005600" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173720" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005600 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173720 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="455A72F5" w14:textId="2532D652" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="5E4D79F0" w14:textId="763ADE2C" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005601" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173721" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005601 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173721 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39F8F287" w14:textId="51B2D98C" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="5D4BD54F" w14:textId="43A482D8" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005602" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173722" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005602 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173722 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E7CFBF6" w14:textId="712025C6" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="414331D5" w14:textId="41139A30" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005603" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173723" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFLECTIVE ESSAYS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005603 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173723 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BDADAD1" w14:textId="1E534F44" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="49DB9511" w14:textId="6184C50F" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005604" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173724" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>procedure LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005604 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173724 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56096495" w14:textId="36D48E94" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="07F27B1B" w14:textId="41A8ABA5" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005605" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173725" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005605 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173725 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41648E1B" w14:textId="1CB5475F" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="7C696AAF" w14:textId="361F3F82" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005606" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173726" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005606 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173726 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49AC83D1" w14:textId="2D40919F" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="732EBE65" w14:textId="51B74A06" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005607" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173727" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005607 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173727 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A49B2E0" w14:textId="1E102B17" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="634B2E96" w14:textId="28A1BC4D" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005608" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173728" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005608 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173728 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7860464A" w14:textId="65C52AB3" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="5647211C" w14:textId="243D9357" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005609" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173729" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005609 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173729 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20757C19" w14:textId="693852E0" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="01CE093D" w14:textId="5F98A5CB" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005610" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173730" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005610 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173730 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56267E42" w14:textId="59EDE577" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="5845295F" w14:textId="469232D0" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005611" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173731" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005611 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173731 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DC68624" w14:textId="1FB752EC" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+    <w:p w14:paraId="705114E7" w14:textId="28A2530F" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005612" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173732" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005612 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173732 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6414D696" w14:textId="3D8D68C5" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="719BC844" w14:textId="5407E1F9" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005613" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173733" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005613 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173733 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E792B96" w14:textId="64BE330E" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="005EDDB4" w14:textId="1CCDF2C3" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005614" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173734" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005614 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173734 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5989CCF7" w14:textId="21D4B686" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="526C05C0" w14:textId="6ABB6775" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005615" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173735" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="004D2451">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005615 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173735 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="168917C5" w14:textId="454FA891" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="15257BE8" w14:textId="7AB5E56E" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005616" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173736" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005616 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24619398" w14:textId="2422064E" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="5A0F3D62" w14:textId="4F755FA6" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005617" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173737" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005617 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E67FC71" w14:textId="6C227D24" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="15B2CB18" w14:textId="7B4BF604" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005618" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173738" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005618 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173738 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="064C6D2C" w14:textId="6BF41A08" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="0726202E" w14:textId="6236CC88" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005619" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173739" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005619 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173739 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D04D699" w14:textId="15423C71" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="5CAD2AA0" w14:textId="2C336A8D" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005620" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173740" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005620 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173740 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DA98C76" w14:textId="1BC6997E" w:rsidR="00992AC1" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
-[...60 lines deleted...]
-    <w:p w14:paraId="6C7E85BF" w14:textId="26F96C38" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="7A491284" w14:textId="3CAF1582" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005622" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173741" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005622 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173741 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CDDEC65" w14:textId="3FC7311E" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="60583C5A" w14:textId="5592B9C7" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235173742" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173742 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34101FD7" w14:textId="5A6F552D" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005623" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173743" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173743 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69A23818" w14:textId="78DE6D3E" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235173744" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005623 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78C2A9D7" w14:textId="55D9D7D5" w:rsidR="00992AC1" w:rsidRDefault="00992AC1">
+    <w:p w14:paraId="0F4EEB61" w14:textId="312C2A63" w:rsidR="00C35DEB" w:rsidRDefault="00C35DEB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214005624" w:history="1">
-        <w:r w:rsidRPr="004D2451">
+      <w:hyperlink w:anchor="_Toc235173745" w:history="1">
+        <w:r w:rsidRPr="008E4DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214005624 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235173745 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="5EFAA46D" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="61A8A8F9" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3099,116 +3303,114 @@
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214005587"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235173706"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3505"/>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="6D93C854" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="6D93C854" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRPr="00515EC5" w:rsidRDefault="00AF5FA0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3274,138 +3476,139 @@
           </w:tcPr>
           <w:p w14:paraId="5979399F" w14:textId="34F9D4CF" w:rsidR="00AF5FA0" w:rsidRPr="00515EC5" w:rsidRDefault="00967C91" w:rsidP="00967C91">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="375"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="7E86A2C2" w14:textId="2E34514C" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="7E86A2C2" w14:textId="2E34514C" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E047429" w14:textId="1ABA4BA9" w:rsidR="00AF5FA0" w:rsidRPr="0012683C" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE9419B" w14:textId="0C610325" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
+          <w:p w14:paraId="3BE9419B" w14:textId="166683C4" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="004C5E5E" w:rsidP="0012683C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="281FA608" w14:textId="6F65E5E2" w:rsidR="00AF5FA0" w:rsidRPr="00355156" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="281FA608" w14:textId="6F65E5E2" w:rsidR="00AF5FA0" w:rsidRPr="00355156" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="4511D923" w14:textId="7A27EBE1" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="4511D923" w14:textId="7A27EBE1" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744EA877" w14:textId="75210F82" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="00732806">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3435,75 +3638,76 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="689118D0" w14:textId="33310364" w:rsidR="00AF5FA0" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="689118D0" w14:textId="33310364" w:rsidR="00AF5FA0" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="5F324773" w14:textId="4205CB60" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="5F324773" w14:textId="4205CB60" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F9D13D6" w14:textId="5805C5C7" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="00732806">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
@@ -3540,71 +3744,72 @@
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="280EE9F6" w14:textId="708138DC" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="00732806">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="735808AC" w14:textId="7A5BE991" w:rsidR="00AF5FA0" w:rsidRPr="7D25A557" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="735808AC" w14:textId="7A5BE991" w:rsidR="00AF5FA0" w:rsidRPr="7D25A557" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="1E84315A" w14:textId="19F63120" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="1E84315A" w14:textId="19F63120" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32179B6A" w14:textId="608180F7" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="009F6E75">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62F33E32">
@@ -3654,75 +3859,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB2055A" w14:textId="4EFF0C1C" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="009F6E75">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="62F33E32">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C764D4" w14:textId="331C6280" w:rsidR="00AF5FA0" w:rsidRPr="62F33E32" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="14C764D4" w14:textId="331C6280" w:rsidR="00AF5FA0" w:rsidRPr="62F33E32" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="23536B06" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="23536B06" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3741,492 +3947,444 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6A2B72" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRDefault="00AF5FA0" w:rsidP="00967C91">
-[...54 lines deleted...]
-          <w:p w14:paraId="523D85B1" w14:textId="5759AB58" w:rsidR="00967C91" w:rsidRPr="00165CD1" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="523D85B1" w14:textId="5759AB58" w:rsidR="00967C91" w:rsidRPr="00165CD1" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="07FA5A2B" w:rsidTr="00AF5FA0">
+      <w:tr w:rsidR="00AF5FA0" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="07FA5A2B" w:rsidTr="356DFDD5">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
+          <w:p w14:paraId="6474B9EE" w14:textId="4C872809" w:rsidR="00AF5FA0" w:rsidRPr="00165CD1" w:rsidRDefault="00AF5FA0" w:rsidP="0012683C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3043EBDD" w14:textId="77777777" w:rsidR="00AF5FA0" w:rsidRDefault="00AF5FA0" w:rsidP="00967C91">
-[...54 lines deleted...]
-          <w:p w14:paraId="2A61CA10" w14:textId="12FBA0A5" w:rsidR="00967C91" w:rsidRPr="00165CD1" w:rsidRDefault="00967C91" w:rsidP="00967C91">
+          <w:p w14:paraId="2A61CA10" w14:textId="12FBA0A5" w:rsidR="00967C91" w:rsidRPr="00165CD1" w:rsidRDefault="00967C91" w:rsidP="00AB560A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A85B66F" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214005588"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235173707"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="6BE40ED1" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00295747" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Medical Critical Care.</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of Medical Critical Care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214005589"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235173708"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="4F15D475" w:rsidR="00CE2397" w:rsidRPr="00256C67" w:rsidRDefault="5742764E" w:rsidP="00256C67">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214005590"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235173709"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="54829941" w:rsidRPr="00256C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4612EC" w14:textId="77777777" w:rsidR="003E2663" w:rsidRPr="003E2663" w:rsidRDefault="003E2663" w:rsidP="003E2663">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="046DE21C" w:rsidR="00CE2397" w:rsidRPr="003E2663" w:rsidRDefault="7C0CB614" w:rsidP="003E2663">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214005591"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235173710"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
+    <w:p w14:paraId="454EA7B7" w14:textId="19CA7DB2" w:rsidR="00CE2397" w:rsidRDefault="00E0599F" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...3 lines deleted...]
-        <w:t>This course does not require any prerequisite courses.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course requires the following prerequisite course:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25499EC1" w14:textId="5F81553C" w:rsidR="00D81A71" w:rsidRPr="00C40B5D" w:rsidRDefault="00D81A71" w:rsidP="00D81A71">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first take and pass CORE IM </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC03CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>660 Internal Medicine Sub-Internship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214005592"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235173711"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4262,78 +4420,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4446,51 +4612,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214005593"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235173712"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3CC1CAE6" w14:textId="77777777" w:rsidR="00BE75B1" w:rsidRDefault="00BE75B1" w:rsidP="00BE75B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="49"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. Timeframes for each rotation are decided at least </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Int_vudi6AkI"/>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
@@ -4530,151 +4696,184 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="6D573325">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E409C2" w14:textId="77777777" w:rsidR="00BE75B1" w:rsidRDefault="00BE75B1" w:rsidP="00BE75B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="50"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134F90E5" w14:textId="5E2740B1" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE75B1" w:rsidP="00BE75B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>elective</w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214005594"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235173713"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="006A0D4A" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214005595"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235173714"/>
       <w:r w:rsidRPr="006A0D4A">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="0EBA9976" w14:textId="77777777" w:rsidR="00AB16CF" w:rsidRPr="009F3BB0" w:rsidRDefault="00AB16CF" w:rsidP="00AB16CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5354,95 +5553,91 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B2E63B" w14:textId="77777777" w:rsidR="00AB16CF" w:rsidRPr="009F3BB0" w:rsidRDefault="00AB16CF" w:rsidP="00AB16CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Interpret common lab and radiographic abnormalities in the critically ill patient.</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Interpret common </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F3BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F3BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and radiographic abnormalities in the critically ill patient.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7286B55D" w14:textId="10387FDB" w:rsidR="005F263D" w:rsidRDefault="005F263D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="047E0B5E" w:rsidR="006630FF" w:rsidRPr="006A0D4A" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214005596"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235173715"/>
       <w:r w:rsidRPr="006A0D4A">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4EF2066D" w14:textId="75444029" w:rsidR="007946E5" w:rsidRPr="009F3BB0" w:rsidRDefault="007946E5" w:rsidP="00175815">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The critical care rotation is intended to provide the student with hands-on experience in the</w:t>
       </w:r>
       <w:r w:rsidR="00175815" w:rsidRPr="009F3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5460,56 +5655,65 @@
     </w:p>
     <w:p w14:paraId="35ED5DE3" w14:textId="77777777" w:rsidR="007946E5" w:rsidRPr="009F3BB0" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E37A295" w14:textId="77777777" w:rsidR="007946E5" w:rsidRPr="009F3BB0" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F3BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The clinical experience will emphasize the diagnosis and management of critical illnesses and the order in which they should be treated.</w:t>
+        <w:t>The clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F3BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experience will emphasize the diagnosis and management of critical illnesses and the order in which they should be treated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67651527" w14:textId="77777777" w:rsidR="007946E5" w:rsidRPr="009F3BB0" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE97015" w14:textId="77777777" w:rsidR="007946E5" w:rsidRPr="009F3BB0" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -5594,248 +5798,900 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include identification and indications for appropriate diagnostic studies and the appropriate order of performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8DDF51" w14:textId="77777777" w:rsidR="007946E5" w:rsidRPr="007537F3" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3844E8B5" w14:textId="79BCFA7E" w:rsidR="0064673A" w:rsidRPr="005E20F6" w:rsidRDefault="007946E5" w:rsidP="007946E5">
+    <w:p w14:paraId="3844E8B5" w14:textId="79BCFA7E" w:rsidR="0064673A" w:rsidRPr="008B5385" w:rsidRDefault="007946E5" w:rsidP="007946E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The clinical experience will help the student identify the first line therapy for critical illnesses and their treatment order.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The clinical experience will help the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B20E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B20E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identify the first line therapy for critical illnesses and their treatment order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B36286D" w14:textId="77777777" w:rsidR="008B5385" w:rsidRPr="008B5385" w:rsidRDefault="008B5385" w:rsidP="008B5385">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41523E8B" w14:textId="77777777" w:rsidR="008B5385" w:rsidRPr="005E20F6" w:rsidRDefault="008B5385" w:rsidP="008B5385">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459987C9" w14:textId="77777777" w:rsidR="008B5385" w:rsidRPr="00AF40B7" w:rsidRDefault="008B5385" w:rsidP="008B5385">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235173716"/>
+      <w:r w:rsidRPr="006E31D1">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2C3BBC88" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk234415725"/>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The AOA developed the Core Competencies to represent seven defined areas. In 2012, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Critical Care rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC6AA0" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79533EF5" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A33E1C" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind-body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56926A73" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0A930C" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform or recommend OMT as part of a treatment plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B801F6" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document treatment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38300299" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E08552" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5467572E" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8868FD" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B306D41" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDC2B0E" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CAD1F" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3A73F9" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697FFF15" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E69AA8F" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C1194C" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F46170" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724ABD95" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3857EA4D" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4587A" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A830541" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="489D867E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attain milestones that indicate a commitment to excellence, such as, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D6CA7" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EDF492" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACC5DD5" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D387139" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64875916" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17917B29" w14:textId="1A26FB67" w:rsidR="00C421F4" w:rsidRPr="00C421F4" w:rsidRDefault="00C421F4" w:rsidP="006E31D1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C421F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="432E8439" w14:textId="77777777" w:rsidR="00C421F4" w:rsidRPr="00D73CCE" w:rsidRDefault="00C421F4" w:rsidP="00C421F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C9F558" w14:textId="1A985F8E" w:rsidR="008B5385" w:rsidRPr="005E20F6" w:rsidRDefault="008B5385" w:rsidP="006E31D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="653C6EE7" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214005597"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235173717"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214005598"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235173718"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214005599"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235173719"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="12B1A04A" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5951,324 +6807,369 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214005600"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235173720"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214005601"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="20" w:name="_Toc235173721"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A881249" w14:textId="46BEF061" w:rsidR="00101E47" w:rsidRPr="00DF4C4A" w:rsidRDefault="00101E47" w:rsidP="00101E47">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="4A881249" w14:textId="28BB0F42" w:rsidR="00101E47" w:rsidRPr="00DF4C4A" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Robbins and Cotran 10</w:t>
+        <w:t>Robbins and Cotran 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4D54" w:rsidRPr="356DFDD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> edition; Pathological Basis of Disease. Chapter 4, Hemodynamic disorders, thromboembolism disease and Shock</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B45238" w:rsidRPr="00DF4C4A">
+        <w:t xml:space="preserve"> edition; Pathological Basis of Disease. Chapter 4, Hemodynamic disorders, thromboemboli</w:t>
+      </w:r>
+      <w:r w:rsidR="0014696D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="356DFDD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disease and </w:t>
+      </w:r>
+      <w:r w:rsidR="0014696D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hock</w:t>
+      </w:r>
+      <w:r w:rsidR="306D0F9B" w:rsidRPr="356DFDD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="!/content/3-s2.0-B9780323531139000042" w:history="1">
-        <w:r w:rsidR="00B45238" w:rsidRPr="00DF4C4A">
+      <w:hyperlink r:id="rId23" w:anchor="!/content/book/3-s2.0-B9780443264528000138" w:history="1">
+        <w:r w:rsidR="002E25F3" w:rsidRPr="356DFDD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/content/3-s2.0-B9780323531139000042</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www-clinicalkey-com.proxy1.cl.msu.edu/#!/content/book/3-s2.0-B9780443264528000138</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D5590D" w:rsidRPr="00DF4C4A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002E25F3" w:rsidRPr="356DFDD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6132661D" w14:textId="77777777" w:rsidR="00101E47" w:rsidRPr="00DF4C4A" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E29F522" w14:textId="2B48CF74" w:rsidR="00A60F49" w:rsidRPr="000C3439" w:rsidRDefault="005B51AF" w:rsidP="000C3439">
+    <w:p w14:paraId="5E29F522" w14:textId="6554607E" w:rsidR="00A60F49" w:rsidRPr="000C3439" w:rsidRDefault="005B51AF" w:rsidP="000C3439">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC3B51">
+      <w:r w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Marino’s The ICU Book, Paul Marino; 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0D4A">
+      <w:r w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC3B51">
+      <w:r w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3B51" w:rsidRPr="00CC3B51">
+      <w:r w:rsidR="1B31AF81" w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="000C3439" w:rsidRPr="00266C67">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="000C3439" w:rsidRPr="356DFDD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://ezproxy.msu.edu/login?url=https://online.statref.com/Document.aspx?grpalias=MLC&amp;fxid=28</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00130C47">
+      <w:r w:rsidR="00130C47" w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39288D7E" w14:textId="77777777" w:rsidR="00C7362D" w:rsidRPr="00CC3B51" w:rsidRDefault="00C7362D" w:rsidP="00CC3B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="738B0173" w14:textId="43EA59A9" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
+    <w:p w14:paraId="738B0173" w14:textId="468B12F3" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Surviving Sepsis Campaign</w:t>
       </w:r>
       <w:r w:rsidR="00B45238">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="009505CD" w:rsidRPr="00EC1A7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.sccm.org/SurvivingSepsisCampaign/Home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A2E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>(link verified 31-March-2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C39443" w14:textId="77777777" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081B8F02" w14:textId="53189466" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
+    <w:p w14:paraId="081B8F02" w14:textId="1B0AE085" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Guyton and Hall, Textbook of Physiology; 1</w:t>
       </w:r>
-      <w:r w:rsidR="003340DE">
+      <w:r w:rsidR="00D53BF9" w:rsidRPr="356DFDD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>th Edition. Chapters 15, 20, 24</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009505CD">
+        <w:t>th Edition. Chapters 15, 20, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>4, 2026</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:anchor="!/browse/book/3-s2.0-C20170004883" w:history="1">
-        <w:r w:rsidR="003340DE" w:rsidRPr="00EC1A7F">
+      <w:hyperlink r:id="rId26" w:anchor="!/browse/book/3-s2.0-C20220008424" w:history="1">
+        <w:r w:rsidR="0086621F" w:rsidRPr="356DFDD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20170004883</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20220008424</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003340DE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0086621F" w:rsidRPr="356DFDD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2449E9D7" w14:textId="77777777" w:rsidR="00101E47" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="1E44845B" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00101E47" w:rsidP="00101E47">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14B10BB5">
@@ -6282,149 +7183,162 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="21" w:name="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235173722"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="12DE8429" w14:textId="77777777" w:rsidR="00786B96" w:rsidRPr="00786B96" w:rsidRDefault="009B6032" w:rsidP="00786B96">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7DF4A4" w14:textId="3D58CDDE" w:rsidR="00746A6C" w:rsidRPr="00786B96" w:rsidRDefault="00746A6C" w:rsidP="00786B96">
+    <w:p w14:paraId="4F7DF4A4" w14:textId="3D58CDDE" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00786B96">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1740A" w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>two- and four-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009709A8" w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D527876" w14:textId="77777777" w:rsidR="006E7BFE" w:rsidRPr="00786B96" w:rsidRDefault="006E7BFE" w:rsidP="00786B96">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00786B96">
-[...40 lines deleted...]
-    <w:p w14:paraId="23417D1A" w14:textId="632C2539" w:rsidR="00A2011D" w:rsidRPr="00786B96" w:rsidRDefault="00E343F0" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="23417D1A" w14:textId="18687C7D" w:rsidR="00A2011D" w:rsidRPr="00786B96" w:rsidRDefault="00E343F0" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C" w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation: This will need to be completed by the Attending or </w:t>
       </w:r>
@@ -6449,352 +7363,391 @@
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00925A1E" w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786B96">
-[...6 lines deleted...]
-    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00786B96" w:rsidRDefault="009B6032" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="237C2EB8" w14:textId="7B7C934F" w:rsidR="26910FCD" w:rsidRPr="00786B96" w:rsidRDefault="009B6032" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00786B96" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D0147F7" w14:textId="3DDD3DD1" w:rsidR="00063AE5" w:rsidRPr="00786B96" w:rsidRDefault="008769C7" w:rsidP="00063AE5">
+    <w:p w14:paraId="1D0147F7" w14:textId="3DDD3DD1" w:rsidR="00063AE5" w:rsidRPr="00786B96" w:rsidRDefault="008769C7" w:rsidP="004B3F04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214005603"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235173723"/>
       <w:r w:rsidRPr="4A00262D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REFLECTIVE ESSAYS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D72DDA6" w14:textId="3F3E0E1C" w:rsidR="003A20F5" w:rsidRPr="00786B96" w:rsidRDefault="003A20F5" w:rsidP="003A20F5">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6D72DDA6" w14:textId="62274A43" w:rsidR="003A20F5" w:rsidRPr="00786B96" w:rsidRDefault="003A20F5" w:rsidP="003A20F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Reflective Essay #1: Write a 2-page reflective essay on an ethical dilemma witnessed and its resolution or utility of ICU care in patients with exceptionally low survival probability (opinion essay).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AAE1D84" w14:textId="77777777" w:rsidR="003A20F5" w:rsidRPr="00B20E82" w:rsidRDefault="003A20F5" w:rsidP="003A20F5">
+        <w:t xml:space="preserve">Reflective Essay #1: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In your own words, write</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 2-page reflective essay on an ethical dilemma witnessed and its resolution or utility of ICU care in patients with exceptionally low survival probability (opinion essay).</w:t>
+      </w:r>
+      <w:r w:rsidR="00955874">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI may not be used for this.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAE1D84" w14:textId="1858CDAD" w:rsidR="003A20F5" w:rsidRPr="00B20E82" w:rsidRDefault="003A20F5" w:rsidP="003A20F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786B96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Reflective Essay #2: Write a 2–3-page reflective essay on patient(s) that “taught you the most.” It can be on dealing with any aspect of critical care including importance of communication, establishing clear goals of care, etc.</w:t>
+        <w:t xml:space="preserve">Reflective Essay #2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00166AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In your own words, write</w:t>
+      </w:r>
+      <w:r w:rsidR="00166AAA" w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a 2–3-page reflective essay on patient(s) that “taught you the most.” It can be on dealing with any aspect of critical care including importance of communication, establishing clear goals of care, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI may not be used for this.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209EC79" w14:textId="77777777" w:rsidR="00063AE5" w:rsidRPr="00C40B5D" w:rsidRDefault="00063AE5" w:rsidP="006A0D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="6ACD8323" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="002E0ED3" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="53AB7A0E" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="0015396B" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214005604"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235173724"/>
       <w:r>
-        <w:t>procedure</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4738BE48" w:rsidR="26910FCD" w:rsidRDefault="00683780" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="57112097">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 659 Patient/Procedure Log to be completed during your rotation and uploaded into the corresponding drop box. It is the hope that you have an opportunity to Observe/Perform/Interpret and Participate in the listed rotation specific procedures. We understand not all sites experience all the procedures listed. Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EA4C31" w14:textId="77777777" w:rsidR="00683780" w:rsidRPr="00C40B5D" w:rsidRDefault="00683780" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc214005605"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235173725"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214005606"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235173726"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="4BCB2622" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00925A1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -6849,81 +7802,81 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc214005607"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235173727"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="10B9A19B" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -6945,195 +7898,172 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214005608"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235173728"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00702488">
+    <w:p w14:paraId="09D817BC" w14:textId="38B23EA5" w:rsidR="00A70359" w:rsidRPr="004B3F04" w:rsidRDefault="00634083" w:rsidP="004B3F04">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
-[...26 lines deleted...]
-    <w:p w14:paraId="7F116716" w14:textId="213859C1" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="08F3B119" w14:textId="0C4E2045" w:rsidR="005A2923" w:rsidRPr="004B3F04" w:rsidRDefault="0022491F" w:rsidP="004B3F04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214005609"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235173729"/>
       <w:r w:rsidRPr="0057603C">
         <w:lastRenderedPageBreak/>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="74B48B35" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00925A1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -7225,64 +8155,82 @@
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="0065607D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="37657053" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00127AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="00127AD8" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -7511,51 +8459,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="0BF46D57" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00784AB0">
+    <w:p w14:paraId="7DA8EBDD" w14:textId="3AB1C995" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00784AB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00172C55" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the student will receive an </w:t>
@@ -7575,112 +8523,112 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E96387C">
+      <w:r w:rsidR="003F65DB" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214005610"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235173730"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7803,59 +8751,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214005611"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235173731"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="2E059415" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -8285,51 +9233,50 @@
     <w:p w14:paraId="1D82EAA4" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NGR/No Grade Reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8482,50 +9429,51 @@
           <w:spacing w:val="-9"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8958,120 +9906,120 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214005612"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235173732"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309E69D1" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214005613"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235173733"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="1C481C3A" w14:textId="77777777" w:rsidR="009E6448" w:rsidRDefault="009E6448" w:rsidP="00A51CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="173"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156F9FE9" w14:textId="77777777" w:rsidR="009E6448" w:rsidRDefault="009E6448" w:rsidP="00A51CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="173"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -9233,74 +10181,88 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4566DE16" w14:textId="77777777" w:rsidR="009E6448" w:rsidRDefault="009E6448" w:rsidP="008C03EC">
+    <w:p w14:paraId="4566DE16" w14:textId="103EEA2C" w:rsidR="009E6448" w:rsidRDefault="009E6448" w:rsidP="008C03EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7689B" w:rsidRPr="62F33E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62F33E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1662CFE1" w14:textId="3C44FC60" w:rsidR="009E6448" w:rsidRPr="00C467F8" w:rsidRDefault="009E6448" w:rsidP="008C03EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D573325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
@@ -9336,51 +10298,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibility to notify the Clerkship Office (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="62F33E32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>com.clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="62F33E32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>) immediately if they are placed on quarantine or contract COVID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00A51CE5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9403,72 +10365,72 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A776CDC" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="41" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="42" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02983614" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9520,70 +10482,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FF7C81" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No blue jeans are allowed during any rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5814CA" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31225E81" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E903B88" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
@@ -9619,284 +10581,437 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D90F6F0" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRPr="00016F1D" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5E3EFC" w14:textId="77777777" w:rsidR="00551BCD" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
+    <w:p w14:paraId="4D5E3EFC" w14:textId="60BD4B91" w:rsidR="00551BCD" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FACEE00" w14:textId="4319A6EE" w:rsidR="00551BCD" w:rsidRPr="00551BCD" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7689B" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FACEE00" w14:textId="3015DFB7" w:rsidR="00551BCD" w:rsidRPr="00551BCD" w:rsidRDefault="00551BCD" w:rsidP="00A51CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00925A1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7689B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214005614"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235173734"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4E372993" w14:textId="77777777" w:rsidR="00776244" w:rsidRPr="00776244" w:rsidRDefault="00C11B04" w:rsidP="00776244">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00776244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00776244" w:rsidRPr="00776244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3542BBC1" w14:textId="77777777" w:rsidR="00776244" w:rsidRPr="00776244" w:rsidRDefault="00776244" w:rsidP="00776244">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="5C299C4D" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00776244" w:rsidP="00776244">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00776244">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214005615"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235173735"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="59385859" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="0044056F">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A1E" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="0044056F" w:rsidRPr="0044056F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1161C235" w14:textId="77777777" w:rsidR="00621F5A" w:rsidRPr="00621F5A" w:rsidRDefault="00621F5A" w:rsidP="00621F5A">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235173736"/>
+      <w:r w:rsidRPr="00621F5A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="003E1D82" w14:textId="77777777" w:rsidR="003B0521" w:rsidRPr="00EA7A22" w:rsidRDefault="00621F5A" w:rsidP="003B0521">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      <w:r w:rsidRPr="00621F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0521">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="002E4450">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidR="003B0521" w:rsidRPr="003B0521">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2032A8AF" w14:textId="69FEB899" w:rsidR="00EA6EA3" w:rsidRPr="00200481" w:rsidRDefault="00EA6EA3" w:rsidP="00621F5A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="0B665D6E" w:rsidR="006E1B5D" w:rsidRPr="00925A1E" w:rsidRDefault="00902AE6" w:rsidP="00925A1E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214005616"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235173737"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="0D4193BD" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214005617"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235173738"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -9927,213 +11042,207 @@
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214005618"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235173739"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214005619"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235173740"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="3642DA78" w:rsidR="00E20D8B" w:rsidRPr="004656B1" w:rsidRDefault="00E20D8B" w:rsidP="004656B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="004656B1" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214005620"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235173741"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10252,105 +11361,192 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0232804D" w14:textId="77777777" w:rsidR="00992AC1" w:rsidRPr="00556A65" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc214005621"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235173742"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6670C0AB" w14:textId="77777777" w:rsidR="00992AC1" w:rsidRPr="005F7800" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="3A6FF04F" w14:textId="27EEF85C" w:rsidR="004C7BB2" w:rsidRDefault="00992AC1" w:rsidP="004C7BB2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8164D" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8164D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8164D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7689B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8164D" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7362E94D" w14:textId="77777777" w:rsidR="004C7BB2" w:rsidRPr="005F7800" w:rsidRDefault="004C7BB2" w:rsidP="004C7BB2">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="004C7BB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6670C0AB" w14:textId="1F2128A3" w:rsidR="00992AC1" w:rsidRPr="005F7800" w:rsidRDefault="00992AC1" w:rsidP="00992AC1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
@@ -10440,226 +11636,148 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214005622"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235173743"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...63 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6865A5F3" w14:textId="77777777" w:rsidR="00B732CE" w:rsidRPr="00A871DA" w:rsidRDefault="00B732CE" w:rsidP="00B732CE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9C55B6" w14:textId="77777777" w:rsidR="00B732CE" w:rsidRPr="00A871DA" w:rsidRDefault="00B732CE" w:rsidP="00B732CE">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6E90F950" w14:textId="77777777" w:rsidR="00B732CE" w:rsidRPr="00987E7B" w:rsidRDefault="00B732CE" w:rsidP="00B732CE">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00200481">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="00702488">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Toc214005623"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235173744"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10896,52 +12014,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -11171,76 +12294,84 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
           <w:footerReference w:type="default" r:id="rId44"/>
           <w:footerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc214005624"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235173745"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -11648,51 +12779,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67287BDA" w14:textId="26E7EB22" w:rsidR="002E2D74" w:rsidRPr="389FCA9F" w:rsidRDefault="002E2D74" w:rsidP="002E2D74">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007245CA" w:rsidRPr="00C40B5D" w14:paraId="10E51404" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0805914D" w14:textId="4E0437DF" w:rsidR="007245CA" w:rsidRPr="007C354A" w:rsidRDefault="007245CA" w:rsidP="007245CA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
@@ -11749,109 +12896,129 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48B87EDB" w14:textId="2CBADC64" w:rsidR="007245CA" w:rsidRPr="1125DAF6" w:rsidRDefault="007245CA" w:rsidP="007245CA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68E76A47" w14:textId="17A5C132" w:rsidR="007245CA" w:rsidRPr="389FCA9F" w:rsidRDefault="007245CA" w:rsidP="007245CA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="59" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="65" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="65"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F530FC" w:rsidRPr="00C40B5D" w14:paraId="5B0D5F04" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FE159DA" w14:textId="1B63DCE8" w:rsidR="00F530FC" w:rsidRPr="007C354A" w:rsidRDefault="00F530FC" w:rsidP="00F530FC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -11973,59 +13140,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11DCB4B6" w14:textId="4D46D6AF" w:rsidR="00F530FC" w:rsidRPr="389FCA9F" w:rsidRDefault="00F530FC" w:rsidP="00F530FC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="60" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="66" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="66"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E1A0A" w:rsidRPr="00C40B5D" w14:paraId="2FF8656E" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="768C13DD" w14:textId="338DAC71" w:rsidR="002E1A0A" w:rsidRPr="007C354A" w:rsidRDefault="002E1A0A" w:rsidP="002E1A0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
@@ -12075,51 +13242,71 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="508020E6" w14:textId="5394E185" w:rsidR="002E1A0A" w:rsidRPr="1125DAF6" w:rsidRDefault="002E1A0A" w:rsidP="002E1A0A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
@@ -12811,64 +13998,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="16E00952" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00925A1E" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00925A1E" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00925A1E" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -12933,53 +14128,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5D0057ED">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="098994EA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -13008,99 +14203,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="00297C53">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="11ECD5F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -13124,53 +14333,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="2985D7CA">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="62DD37B2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -13206,53 +14415,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3BBF9391">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="20FF794B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -13578,56 +14787,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -13646,56 +14864,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13805,362 +15032,350 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
       <w:headerReference w:type="first" r:id="rId48"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="717037AE" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2" w:rsidP="00E756E0">
+    <w:p w14:paraId="3BE26DCB" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336FFCF4" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2" w:rsidP="00E756E0">
+    <w:p w14:paraId="6A0BFEA2" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61A5CDF2" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2">
+    <w:p w14:paraId="1EC0F305" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69741037" w14:textId="77777777" w:rsidR="00ED38D6" w:rsidRDefault="00ED38D6">
+  <w:p w14:paraId="02DF0A8C" w14:textId="493AED94" w:rsidR="00ED38D6" w:rsidRDefault="007267D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00C35DEB">
+      <w:t>7/9/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...11 lines deleted...]
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538237673"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4542E3B7" w14:textId="77777777" w:rsidR="007B3967" w:rsidRDefault="007B3967">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="70BF0D82" w:rsidR="007B3967" w:rsidRDefault="00ED38D6" w:rsidP="00ED38D6">
+  <w:p w14:paraId="3226CF74" w14:textId="1AF1B282" w:rsidR="007B3967" w:rsidRDefault="007267D9" w:rsidP="00ED38D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00C35DEB">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="364F4F10" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2" w:rsidP="00E756E0">
+    <w:p w14:paraId="2C9E4B50" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="561A7CE8" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2" w:rsidP="00E756E0">
+    <w:p w14:paraId="78D2C7F0" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3BE69961" w14:textId="77777777" w:rsidR="008535A2" w:rsidRDefault="008535A2">
+    <w:p w14:paraId="33C50A67" w14:textId="77777777" w:rsidR="007C672F" w:rsidRDefault="007C672F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="0EB20EDD" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="007C623B">
       <w:t>659 Medical Critical Care</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -14178,51 +15393,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -14890,50 +16105,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F87693E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CD2B042"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1310779C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB5AC0A0"/>
     <w:lvl w:ilvl="0" w:tplc="4354450C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35E04FCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B4ACB3BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -14975,51 +16279,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="25FEC4E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9C1EBE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15088,51 +16392,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15201,51 +16505,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18716BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC02C9FA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -15290,51 +16594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="190243EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08CAA9CC"/>
     <w:lvl w:ilvl="0" w:tplc="6F769AE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FB7C51DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15403,51 +16707,51 @@
     <w:lvl w:ilvl="7" w:tplc="15D86420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81DA046C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB23DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D59659AC"/>
     <w:lvl w:ilvl="0" w:tplc="B5A4F0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79066976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="42D67D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -15489,51 +16793,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="57AE2722">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93A6DA46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15578,51 +16882,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207311ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B650B76E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15691,51 +17084,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="214A3EFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71CAE4F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15804,51 +17286,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25306A6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0150B66A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15917,51 +17488,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB0E5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4A6F93C"/>
     <w:lvl w:ilvl="0" w:tplc="0922E150">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="672C6C34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="89D8B55E">
@@ -16006,51 +17577,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="361050AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B6206A7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16119,51 +17690,140 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C90CC92"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16232,51 +17892,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16345,51 +18005,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32BEF95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75BC3556"/>
     <w:lvl w:ilvl="0" w:tplc="D5AA7E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16462,51 +18122,51 @@
     <w:lvl w:ilvl="7" w:tplc="9716BC76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="79E83BE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16575,51 +18235,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16689,51 +18349,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16802,51 +18462,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16915,51 +18575,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17028,51 +18688,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17141,51 +18801,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48785955"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3E406F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BF73DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47E694EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17258,51 +19067,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58EE5A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E20ED406"/>
     <w:lvl w:ilvl="0" w:tplc="7032B712">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C6E82FC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A91C310A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -17344,51 +19153,140 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="99E20A2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="726AEC96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5901427C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F342D32"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -17461,51 +19359,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17574,51 +19472,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17687,51 +19585,137 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="683504E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5420DEAC"/>
+    <w:lvl w:ilvl="0" w:tplc="DA92A098">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17800,51 +19784,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17913,51 +19897,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B90F27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC02C9FA"/>
     <w:lvl w:ilvl="0" w:tplc="F42E2224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="057494CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1CCC45A2">
@@ -18002,51 +19986,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="691016DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8E1C6FF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="702872F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5456C6EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18115,51 +20099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18228,51 +20212,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18341,51 +20325,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="722A75B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E586EBE2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -18458,51 +20531,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18571,51 +20644,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18684,51 +20757,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18797,51 +20870,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -18915,226 +20988,457 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1478650159">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="321932046">
+  <w:num w:numId="15" w16cid:durableId="881407553">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1336226752">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="717247868">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1252272238">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2016106819">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="498930182">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2122146799">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="648903889">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="428888384">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1336226752">
-[...5 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1252272238">
+  <w:num w:numId="39" w16cid:durableId="33503140">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="2016106819">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="40" w16cid:durableId="1849246093">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1141923779">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="653146644">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1984576251">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1201357995">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1104963631">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:num w:numId="46" w16cid:durableId="1648627395">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1768499960">
+    <w:abstractNumId w:val="39"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="439375461">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="17507692">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="303891221">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="2001960246">
+    <w:abstractNumId w:val="35"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1695617893">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="2036079254">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="891623265">
+    <w:abstractNumId w:val="46"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
+    <w:rsid w:val="00011110"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000128AC"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000240A9"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003141C"/>
@@ -19142,81 +21446,84 @@
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="0004671F"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
+    <w:rsid w:val="000613DE"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00063AE5"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="000864DB"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090D30"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00094DF6"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
+    <w:rsid w:val="000A4276"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3439"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6C0C"/>
     <w:rsid w:val="000D6F70"/>
@@ -19246,88 +21553,93 @@
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="0012683C"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
+    <w:rsid w:val="00127AD8"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="00130C47"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
+    <w:rsid w:val="001341A3"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
+    <w:rsid w:val="0014696D"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="0015396B"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
+    <w:rsid w:val="00166AAA"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00175815"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="00187532"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
@@ -19355,60 +21667,64 @@
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001F043C"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
+    <w:rsid w:val="001F6697"/>
+    <w:rsid w:val="001F71FE"/>
     <w:rsid w:val="001F73B3"/>
+    <w:rsid w:val="001F7B22"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
@@ -19448,145 +21764,150 @@
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266C55"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="00284E18"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295747"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A4AA9"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C524E"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E0ED3"/>
     <w:rsid w:val="002E1A0A"/>
     <w:rsid w:val="002E1C02"/>
+    <w:rsid w:val="002E25F3"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E2D74"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4450"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5984"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002E7333"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
+    <w:rsid w:val="002F54E3"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000AC"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00304738"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317704"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00320B12"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
+    <w:rsid w:val="003268FF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
+    <w:rsid w:val="00330F79"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003340DE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00354ACD"/>
@@ -19617,242 +21938,254 @@
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397B2F"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A20F5"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B0521"/>
     <w:rsid w:val="003B0BB5"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C41B0"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3700"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E1EF9"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E2663"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F533F"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F65DB"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
+    <w:rsid w:val="0040706A"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="00434F2E"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="0044056F"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00451183"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004607B2"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="004656B1"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00492B9D"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B3F04"/>
+    <w:rsid w:val="004B40F5"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C5A13"/>
+    <w:rsid w:val="004C5E5E"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
+    <w:rsid w:val="004C7BB2"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D3131"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501B4A"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525C0E"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
@@ -19909,50 +22242,51 @@
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A32B9"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B2159"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B51AF"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B5684"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
+    <w:rsid w:val="005C34C2"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F263D"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
@@ -19968,51 +22302,53 @@
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00607FAD"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
+    <w:rsid w:val="0062189E"/>
     <w:rsid w:val="00621C87"/>
+    <w:rsid w:val="00621F5A"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
@@ -20064,179 +22400,187 @@
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A0D4A"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D37C0"/>
+    <w:rsid w:val="006D4A95"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E27CB"/>
+    <w:rsid w:val="006E31D1"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
+    <w:rsid w:val="006E7BFE"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F77E5"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007225FB"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007245CA"/>
     <w:rsid w:val="007247EC"/>
+    <w:rsid w:val="007267D9"/>
     <w:rsid w:val="00726828"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00732806"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776244"/>
+    <w:rsid w:val="007770A5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00784AB0"/>
     <w:rsid w:val="00786B96"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="007946E5"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
+    <w:rsid w:val="00797DAB"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B47D9"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C623B"/>
+    <w:rsid w:val="007C672F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
@@ -20272,108 +22616,113 @@
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="008535A2"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00856A9F"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="00862560"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="008637CA"/>
     <w:rsid w:val="0086561D"/>
+    <w:rsid w:val="0086621F"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="00871C85"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00893AB1"/>
     <w:rsid w:val="00894A8E"/>
+    <w:rsid w:val="00894AD3"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00896CB0"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A2E7C"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B5385"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C03EC"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
+    <w:rsid w:val="008C2B15"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D2114"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E05D2"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E5004"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
@@ -20388,100 +22737,103 @@
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091338E"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="009141E7"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="00921794"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="00925A1E"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940940"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="009505CD"/>
     <w:rsid w:val="00951987"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
+    <w:rsid w:val="00955874"/>
     <w:rsid w:val="00955A3A"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009564B2"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00967C91"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
+    <w:rsid w:val="00982114"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="00992AC1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
@@ -20497,83 +22849,85 @@
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C75E9"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D50E8"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E13BA"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3189"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6448"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F3BB0"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F52F1"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F6E75"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A030B9"/>
     <w:rsid w:val="00A0500B"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A220BF"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
@@ -20596,123 +22950,131 @@
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51CE5"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A550CE"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A60F49"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70359"/>
     <w:rsid w:val="00A70D2C"/>
+    <w:rsid w:val="00A7126F"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A75131"/>
     <w:rsid w:val="00A75D19"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA4D47"/>
+    <w:rsid w:val="00AA59D2"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB16CF"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
+    <w:rsid w:val="00AB560A"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB705C"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD1C9B"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD3BF7"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE2F89"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
+    <w:rsid w:val="00AE4D54"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
+    <w:rsid w:val="00AF0BBF"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF5FA0"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B06E1D"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B12E2A"/>
@@ -20724,112 +23086,117 @@
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B30C69"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45238"/>
     <w:rsid w:val="00B45706"/>
+    <w:rsid w:val="00B45D1E"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
+    <w:rsid w:val="00B569D3"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B732CE"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
+    <w:rsid w:val="00BB3D78"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5A22"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
+    <w:rsid w:val="00BC03CF"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BC7947"/>
     <w:rsid w:val="00BC7A12"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD095C"/>
     <w:rsid w:val="00BD1003"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
@@ -20854,58 +23221,60 @@
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C211FC"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
+    <w:rsid w:val="00C35DEB"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C41137"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C421F4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
@@ -20934,468 +23303,496 @@
     <w:rsid w:val="00CA4A3F"/>
     <w:rsid w:val="00CA5AF4"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA7060"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB1FCB"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC3B51"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CD7F3C"/>
     <w:rsid w:val="00CE0CB4"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CE72FB"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D0705C"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
+    <w:rsid w:val="00D122E9"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D14050"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D17F87"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37A49"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
+    <w:rsid w:val="00D53BF9"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D5590D"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
+    <w:rsid w:val="00D571EE"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62C62"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D67A25"/>
     <w:rsid w:val="00D700B4"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D7507A"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
+    <w:rsid w:val="00D81A71"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D84570"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
+    <w:rsid w:val="00DB3D9F"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD03B8"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
+    <w:rsid w:val="00DD4B63"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE4D71"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF4C4A"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF6A35"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E02B9C"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
+    <w:rsid w:val="00E0599F"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E1061B"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E24A90"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E342B4"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E44DC8"/>
     <w:rsid w:val="00E46D8F"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
+    <w:rsid w:val="00E53DB6"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E61391"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E62918"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E705E2"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
+    <w:rsid w:val="00E7689B"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E8164D"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E872F6"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E917B6"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
+    <w:rsid w:val="00E93458"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA6EA3"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC3675"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
+    <w:rsid w:val="00EC7E3B"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED38D6"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EE7552"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF7DD6"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F01AF8"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F24FED"/>
+    <w:rsid w:val="00F26271"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F30119"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43A6B"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45AB5"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F530FC"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
+    <w:rsid w:val="00F573B5"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
+    <w:rsid w:val="00F7099C"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F733AD"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F80AC1"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
+    <w:rsid w:val="00F90076"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1776"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
+    <w:rsid w:val="00FD4574"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE2F29"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C1A"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
@@ -21485,67 +23882,69 @@
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13CE4C6F"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="14B10BB5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="157EB718"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
+    <w:rsid w:val="17B050A0"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
+    <w:rsid w:val="1B31AF81"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
@@ -21590,75 +23989,77 @@
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
+    <w:rsid w:val="306D0F9B"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
+    <w:rsid w:val="356DFDD5"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
@@ -21745,50 +24146,51 @@
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
+    <w:rsid w:val="577A11CB"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5B902ECD"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
@@ -21833,50 +24235,51 @@
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
+    <w:rsid w:val="6EC349F2"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
@@ -22117,51 +24520,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -23252,51 +25655,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -23426,51 +25829,51 @@
     <w:rsid w:val="004F1D69"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2Header">
     <w:name w:val="Level 2 Header"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="Level2HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="004F1D69"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:rsid w:val="004F1D69"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Level3HeaderChar">
     <w:name w:val="Level 3 Header Char"/>
     <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Level3Header"/>
     <w:rsid w:val="004F1D69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1Header">
     <w:name w:val="Level 1 Header"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Level1HeaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="004F1D69"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:iCs/>
     </w:rPr>
@@ -23654,51 +26057,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://online.statref.com/Document.aspx?grpalias=MLC&amp;fxid=28" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sccm.org/SurvivingSepsisCampaign/Home" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:com.clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://online.statref.com/Document.aspx?grpalias=MLC&amp;fxid=28" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sccm.org/SurvivingSepsisCampaign/Home" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23969,52 +26372,96 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -24241,164 +26688,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D4C4488-8F55-4958-8E1E-13030C2A49C2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E73508B0-9FB1-4D75-9962-401B8D54F2AE}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>30140</Characters>
+  <Pages>18</Pages>
+  <Words>5876</Words>
+  <Characters>33494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>251</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>279</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35357</CharactersWithSpaces>
+  <CharactersWithSpaces>39292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>925000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>