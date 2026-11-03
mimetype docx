--- v1 (2026-08-01)
+++ v2 (2026-11-03)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -437,144 +437,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B70BA06" w14:textId="77777777" w:rsidR="000F2F88" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
-[...20 lines deleted...]
-    <w:p w14:paraId="4E9D46DB" w14:textId="5AE34FA5" w:rsidR="000F2F88" w:rsidRPr="001613D1" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
+    <w:p w14:paraId="78900B4E" w14:textId="77777777" w:rsidR="0050145F" w:rsidRDefault="0050145F" w:rsidP="0050145F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="02B40EC3" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E9E9B" w14:textId="77777777" w:rsidR="0050145F" w:rsidRDefault="0050145F" w:rsidP="0050145F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E7701B" w14:textId="77777777" w:rsidR="0050145F" w:rsidRDefault="0050145F" w:rsidP="0050145F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="136B439F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C4A6CE" w14:textId="77777777" w:rsidR="0050145F" w:rsidRDefault="0050145F" w:rsidP="0050145F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="136B439F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="136B439F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="56045AD0" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3336,54 +3388,54 @@
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc235174011"/>
       <w:r w:rsidRPr="00593906">
@@ -3539,87 +3591,87 @@
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="463B2A6A" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="0043748F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742CC14C" w14:textId="3DFAAC7E" w:rsidR="003206FA" w:rsidRPr="00AA542B" w:rsidRDefault="003206FA" w:rsidP="00CC10BB">
+          <w:p w14:paraId="742CC14C" w14:textId="3DFAAC7E" w:rsidR="003206FA" w:rsidRPr="00AA542B" w:rsidRDefault="003206FA" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA542B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for all rotations longer than one </w:t>
             </w:r>
             <w:r w:rsidR="00D1506A" w:rsidRPr="00AA542B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>week.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E1129B" w14:textId="34C54D69" w:rsidR="00CC10BB" w:rsidRPr="00285ECE" w:rsidRDefault="00B7072C" w:rsidP="00285ECE">
+          <w:p w14:paraId="35E1129B" w14:textId="34C54D69" w:rsidR="00CC10BB" w:rsidRPr="00285ECE" w:rsidRDefault="00B7072C" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA542B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NOT required for one-week rotations</w:t>
             </w:r>
             <w:r w:rsidR="00510D4B" w:rsidRPr="00AA542B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (virtual </w:t>
             </w:r>
             <w:r w:rsidR="00285ECE" w:rsidRPr="00AA542B">
@@ -3705,87 +3757,87 @@
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AB00E21" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00066CED">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA88533" w14:textId="7EC70EBE" w:rsidR="00525EE0" w:rsidRDefault="00525EE0" w:rsidP="00727F78">
+          <w:p w14:paraId="2EA88533" w14:textId="7EC70EBE" w:rsidR="00525EE0" w:rsidRDefault="00525EE0" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Log must be completed and submitted for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00D1506A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D6514FB" w14:textId="4446427C" w:rsidR="00207F15" w:rsidRPr="00525EE0" w:rsidRDefault="00A530D5" w:rsidP="00525EE0">
+          <w:p w14:paraId="4D6514FB" w14:textId="4446427C" w:rsidR="00207F15" w:rsidRPr="00525EE0" w:rsidRDefault="00A530D5" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For one-week VIRTUAL rotations</w:t>
             </w:r>
             <w:r w:rsidR="00C344A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
@@ -3904,111 +3956,111 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(must be the schedule you worked, not what you were scheduled to work)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F2B4F18" w14:textId="1C96CF47" w:rsidR="00B45476" w:rsidRDefault="00B45476" w:rsidP="00AF3FFF">
+          <w:p w14:paraId="6F2B4F18" w14:textId="1C96CF47" w:rsidR="00B45476" w:rsidRDefault="00B45476" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Shift Schedule</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>must be submitted</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00D1506A" w:rsidRPr="00AF3FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B31DD70" w14:textId="6388E496" w:rsidR="00AF3FFF" w:rsidRPr="00F759FE" w:rsidRDefault="00AF3FFF" w:rsidP="00F759FE">
+          <w:p w14:paraId="1B31DD70" w14:textId="6388E496" w:rsidR="00AF3FFF" w:rsidRPr="00F759FE" w:rsidRDefault="00AF3FFF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For one-week VIRTUAL rotations only, submit a page saying ‘No </w:t>
             </w:r>
             <w:r w:rsidR="0047586E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Shift Schedule</w:t>
@@ -4088,119 +4140,119 @@
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09793BF9" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E34C78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Dermatology ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFE7F86" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00E34C78" w:rsidRDefault="00ED0D89" w:rsidP="00E34C78">
+          <w:p w14:paraId="0AFE7F86" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00E34C78" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E34C78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>For 1 week rotation complete weeks one &amp; two of the AAD curriculum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606EF6C5" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00E34C78" w:rsidRDefault="00ED0D89" w:rsidP="00E34C78">
+          <w:p w14:paraId="606EF6C5" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00E34C78" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E34C78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>For 2-week rotation complete all 4 weeks of the AAD curriculum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D5FA4A" w14:textId="1BFDBB29" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E34C78">
+          <w:p w14:paraId="42D5FA4A" w14:textId="1BFDBB29" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="330" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19">
+            <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="136B439F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25EFCA84" w14:textId="3F217C43" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4345,116 +4397,116 @@
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A03D4A4" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Rheumatology or Allergy/Immunology ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40016DAC" w14:textId="5AE2D26D" w:rsidR="00ED0D89" w:rsidRPr="00310A4F" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="40016DAC" w14:textId="5AE2D26D" w:rsidR="00ED0D89" w:rsidRPr="00310A4F" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 40-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4136FA88" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="4136FA88" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257F0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create an 80-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30C96352" w14:textId="6CEA2242" w:rsidR="00ED0D89" w:rsidRPr="00AA4F8A" w:rsidRDefault="00257F0A" w:rsidP="00AA4F8A">
+          <w:p w14:paraId="30C96352" w14:textId="6CEA2242" w:rsidR="00ED0D89" w:rsidRPr="00AA4F8A" w:rsidRDefault="00257F0A" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="003A0D99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F3FE3B" w14:textId="403B567B" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
@@ -4538,155 +4590,155 @@
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="358710EE" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Endocrinology ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19A1410C" w14:textId="2C7F2CA1" w:rsidR="00ED0D89" w:rsidRPr="00540F29" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="19A1410C" w14:textId="2C7F2CA1" w:rsidR="00ED0D89" w:rsidRPr="00540F29" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00540F29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 50-question quiz from the Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Metabolism</w:t>
             </w:r>
             <w:r w:rsidRPr="00540F29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49721B5E" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00DE42B6">
+          <w:p w14:paraId="49721B5E" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00540F29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a 100-question quiz from the Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Metabolism</w:t>
             </w:r>
             <w:r w:rsidRPr="00540F29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E802721" w14:textId="55975255" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00CE35D5">
+          <w:p w14:paraId="3E802721" w14:textId="55975255" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5569FFAB" w14:textId="2C93F53A" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
@@ -4771,153 +4823,153 @@
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AC35E48" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00917906">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Infectious Disease ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54049E50" w14:textId="45FBBAA4" w:rsidR="00ED0D89" w:rsidRPr="00917906" w:rsidRDefault="00ED0D89" w:rsidP="00917906">
+          <w:p w14:paraId="54049E50" w14:textId="45FBBAA4" w:rsidR="00ED0D89" w:rsidRPr="00917906" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917906">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 50-question quiz from the Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00917906">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C039919" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00DE42B6">
+          <w:p w14:paraId="5C039919" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a 100-question quiz from the Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572388C4" w14:textId="0185FB2D" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00CE35D5">
+          <w:p w14:paraId="572388C4" w14:textId="0185FB2D" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0942B19B" w14:textId="5097D86B" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
@@ -5043,309 +5095,309 @@
               <w:t xml:space="preserve"> ONLY:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684DD6A8" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a 100-question quiz from the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D30E70A" w14:textId="41C0B1BB" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="0D30E70A" w14:textId="41C0B1BB" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 of the available questions on Cardinal Manifestations of Disease</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="281C35B6" w14:textId="186F1B64" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="281C35B6" w14:textId="186F1B64" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Oncology and Hematology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D45611B" w14:textId="797A979A" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="5D45611B" w14:textId="797A979A" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49AB286B" w14:textId="6F16EBB3" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="49AB286B" w14:textId="6F16EBB3" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Cardiovascular System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="463A6205" w14:textId="5D5D1C80" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="463A6205" w14:textId="5D5D1C80" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Respiratory System and Critical Care Illness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CF28CA" w14:textId="581B38AF" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="48CF28CA" w14:textId="581B38AF" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kidney and Urinary Tract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E5CB874" w14:textId="275A77C7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="4E5CB874" w14:textId="275A77C7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gastrointestinal System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561D29A2" w14:textId="54B1DDD7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="561D29A2" w14:textId="54B1DDD7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Rheumatology and Immunology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D3107B" w14:textId="4698650F" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
+          <w:p w14:paraId="37D3107B" w14:textId="4698650F" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Endocrinology and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42CEFE2A" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="002670B4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
@@ -5393,66 +5445,66 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-question quiz from the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>subjects listed above.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9FE7B1" w14:textId="7AAFE5A4" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00B000B0" w:rsidP="00CE35D5">
+          <w:p w14:paraId="7A9FE7B1" w14:textId="7AAFE5A4" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00B000B0" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638858ED" w14:textId="5012E1EB" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
@@ -5532,87 +5584,87 @@
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C743FE0" w14:textId="77777777" w:rsidR="002204B9" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A247462" w14:textId="1A621506" w:rsidR="00513F4C" w:rsidRDefault="00D152DC" w:rsidP="00215555">
+          <w:p w14:paraId="6A247462" w14:textId="1A621506" w:rsidR="00513F4C" w:rsidRDefault="00D152DC" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00D1506A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25C52679" w14:textId="6D2CD607" w:rsidR="00765605" w:rsidRPr="00513F4C" w:rsidRDefault="002204B9" w:rsidP="00513F4C">
+          <w:p w14:paraId="25C52679" w14:textId="6D2CD607" w:rsidR="00765605" w:rsidRPr="00513F4C" w:rsidRDefault="002204B9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not required for one-week VIRTUAL rotations</w:t>
             </w:r>
             <w:r w:rsidR="00C344A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
             </w:r>
           </w:p>
@@ -5749,56 +5801,56 @@
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="182BF3A4" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="3D9E91D6" w:rsidR="00BF3B5C" w:rsidRPr="00165CD1" w:rsidRDefault="00BF3B5C" w:rsidP="00BF3B5C">
+          <w:p w14:paraId="4D7D8C1B" w14:textId="3D9E91D6" w:rsidR="00BF3B5C" w:rsidRPr="00165CD1" w:rsidRDefault="00BF3B5C" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for </w:t>
             </w:r>
             <w:r w:rsidR="00C719C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ALL</w:t>
             </w:r>
             <w:r>
@@ -5829,51 +5881,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medtrics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5992,453 +6044,453 @@
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc235174013"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="0E9F737A" w:rsidR="00CE2397" w:rsidRPr="00332493" w:rsidRDefault="5742764E" w:rsidP="00332493">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc235174014"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="54829941" w:rsidRPr="00332493">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
+    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
+      </w:r>
+      <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directions for elective course confirmation </w:t>
+      </w:r>
+      <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA4416A" w14:textId="77777777" w:rsidR="00880303" w:rsidRPr="00880303" w:rsidRDefault="00880303" w:rsidP="00880303">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097C514E" w14:textId="1B99DD3C" w:rsidR="00CE2397" w:rsidRPr="00880303" w:rsidRDefault="7C0CB614" w:rsidP="00880303">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174015"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00B87D54">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require any prerequisite courses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235174016"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onfirmation and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>nrollment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00C2325B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...195 lines deleted...]
-        <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
+        <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
-[...19 lines deleted...]
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6660,106 +6712,106 @@
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00793695" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc235174019"/>
       <w:r w:rsidRPr="00793695">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="48B9A191" w14:textId="7ECDCEBA" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="48B9A191" w14:textId="7ECDCEBA" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_aa7dTyXW"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of medicine as related to the specialty of the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="14781ACF" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="14781ACF" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Int_3X9oT2RX"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assimilate what you learn and demonstrate understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback, from the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5EA93696" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="5EA93696" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA00BF6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D70390">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -6799,149 +6851,149 @@
       </w:pPr>
       <w:r w:rsidRPr="0033394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Internal Medicine Specialty Elective rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to any of the following internal</w:t>
       </w:r>
       <w:r w:rsidRPr="1473A7BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> medicine subspecialty topics (Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, Allergy, and Immunology,) NOTE: Palliative Care or Hospice is an official rotation in FCM regardless of the specialty of the preceptor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA1849A" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2169114B" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="2169114B" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1473A7BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute and chronic Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, or Allergy and Immunology diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C91BC6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="56C91BC6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize evaluation of risk factors, and management of risk factors to prevent disease advancement if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B573D" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="7C3B573D" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include learning to perform a complete and accurate patient history and physical exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457EC822" w14:textId="77777777" w:rsidR="0021442E" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="457EC822" w14:textId="77777777" w:rsidR="0021442E" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The clinical experience will include identification and indications for appropriate diagnostic studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587CDB4" w14:textId="555553DA" w:rsidR="006630FF" w:rsidRPr="0021442E" w:rsidRDefault="00D70390" w:rsidP="00771F30">
+    <w:p w14:paraId="2587CDB4" w14:textId="555553DA" w:rsidR="006630FF" w:rsidRPr="0021442E" w:rsidRDefault="00D70390" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021442E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, Allergy, and Immunology disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
@@ -6961,530 +7013,516 @@
       <w:r w:rsidRPr="00771F30">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="6D5BB966" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="002B0B65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Endocrinology: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E47483" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="72E47483" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List the diagnostic criteria for Type 1 and Type 2 diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4156CC89" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="4156CC89" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>first and second line</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> medications for treating new onset Type 2 DM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C44339" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="24C44339" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List annual screening requirements for management of patients with Type 1 and Type 2 </w:t>
       </w:r>
       <w:r w:rsidR="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F182DB" w14:textId="4166EDF9" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0A15A7" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="5D0A15A7" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">List the diagnostic laboratory findings for patients with primary and secondary </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0135D24C" w14:textId="1853AC6A" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hypothyroidism, hyperthyroidism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D14CB5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="08D14CB5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List the management of myxedema coma and thyroid storm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60787DD7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="60787DD7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Explain the differences between primary and secondary adrenal insufficiency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09808E64" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="09808E64" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Explain the treatment of primary adrenal insufficiency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E35611" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="23E35611" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="63"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define ‘stress dose’ steroid administration and who should receive it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63698571" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623133E3" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rheumatology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A084A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="14A084A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define the various forms of arthritis to include osteoarthritis, rheumatoid arthritis, psoriatic arthritis, traumatic arthritis as well as polymyalgia rheumatica, dermatomyositis, and lupus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0CBCF2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="6D0CBCF2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe first line therapies for managing joint pain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB9936A" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="1CB9936A" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discuss use of </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="16591AF5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+        <w:t>Discuss use of biologics in the management of various forms or arthritis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16591AF5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Compare the commonly used first line immune modulating medications for mechanism of action, side effects, and common conditions treated to include hydroxychloroquine, methotrexate, prednisone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736BED7C" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E82AF00" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Allergy and Immunology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46805DB4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="46805DB4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the indications for allergy testing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45979FE7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="45979FE7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the situations in which allergy testing should be delayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DE2EC4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="64DE2EC4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List the most common allergens that a patient can be desensitized to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB50AD7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6DBAB0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dermatology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629FD0F2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="629FD0F2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Follow the American Academy of Dermatology (AAD) Educational Objectives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281FBA0B" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -7523,358 +7561,358 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain a detailed history related to the patient with an infectious disease resulting in a consultation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> infectious disease, either inpatient or outpatient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D80C9A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="3D80C9A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop a pathogen specific list of etiologies for a patient with a suspected infectious disease, based on your history and physical examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C3C8C8" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="10C3C8C8" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>List the most appropriate testing for a patient with a suspected infectious disease, given the detailed clinical history that you have gathered and the differential you have formed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FA6956" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="41FA6956" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Develop a list of potential antimicrobial medications/therapies that might be beneficial to your patients to include patient allergies and intolerances, likely therapeutic effectiveness, side effects, likelihood of compliance, mode of administration, and cost.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA7E96D" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="3EA7E96D" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Define duration of antibiotic or other disease specific therapy for the infection you are treating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB2C4A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472E19A6" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Occupational Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9AC1E1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="4E9AC1E1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to complete a thorough Occupational health history and physical, both for pre-employment and for management of a work-related injury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220CC702" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="220CC702" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the utility of OMM and OPP in the practice of Occupational Health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3B4B47" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="5F3B4B47" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>State job restrictions and be able to list when each might be appropriate to allow the patient to return to work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C3BB70" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFA6697" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>General Internal Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743EA3D1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="743EA3D1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate the ability to perform a thorough history and physical examination as well as a chief complaint </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>focused</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> history and physical examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221F8323" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="221F8323" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to verbalize and/or record your findings of the history and physical examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF69315" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="2DF69315" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Construct a robust differential diagnosis related to the reason for the patient’s interaction with you on each day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67755D66" w14:textId="77777777" w:rsidR="0074180D" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="67755D66" w14:textId="77777777" w:rsidR="0074180D" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA20C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop a basic treatment plan for the most likely etiology of the patient’s visit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F489A8" w14:textId="097C44EA" w:rsidR="00B86644" w:rsidRPr="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+    <w:p w14:paraId="46F489A8" w14:textId="097C44EA" w:rsidR="00B86644" w:rsidRPr="00771F30" w:rsidRDefault="0074180D" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="612" w:hanging="180"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate the ability to discuss your findings, plan of care, and follow up plans with the patient if allowed in the clinical setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E51D84F" w14:textId="77777777" w:rsidR="00B86644" w:rsidRPr="00AF40B7" w:rsidRDefault="00B86644" w:rsidP="00B86644">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E42638" w14:textId="77777777" w:rsidR="00B86644" w:rsidRPr="00AF40B7" w:rsidRDefault="00B86644" w:rsidP="00B86644">
@@ -7885,593 +7923,593 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc222819238"/>
       <w:bookmarkStart w:id="21" w:name="_Toc235174022"/>
       <w:r w:rsidRPr="00771F30">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="56951A4D" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="009D6A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the month of Out-Patient Internal Medicine:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311EE579" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="311EE579" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09562335" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+    <w:p w14:paraId="09562335" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Approach the patient with recognition of the entire clinical context, including mind- body and psychosocial interrelationships.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48917056" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+    <w:p w14:paraId="48917056" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Diagnose clinical conditions and plan patient care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8F630B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+    <w:p w14:paraId="0E8F630B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Perform or recommend OMT as part of a treatment plan if appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD761A2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+    <w:p w14:paraId="2DD761A2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Communicate and document treatment details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC94604" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="3AC94604" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medical Knowledge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568FC9D7" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="568FC9D7" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F1465" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="653F1465" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply evidence-based guidelines throughout the scope of practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE57FC" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="3FFE57FC" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B822A9A" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="1B822A9A" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gather accurate data related to the patient encounter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA9176E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="6BA9176E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F4CDB9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="50F4CDB9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A85084C" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="5A85084C" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Health promotion and disease prevention (HPDP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9C407F" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="3C9C407F" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Documentation, case presentation, and team communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51632FC3" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="51632FC3" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Interpersonal and Communication Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652C2DB2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="652C2DB2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Establish and maintain the physician-patient relationship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE1E80B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="6AE1E80B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778FDACA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="778FDACA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C96DB1" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="64C96DB1" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E821850" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="1E821850" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEB75F2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="7FEB75F2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0718D0A9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="0718D0A9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attain milestones that indicate a commitment to excellence, </w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="x__Int_ddKc9YWQ"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E098DBA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="5E098DBA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Practice-Based Learning and Improvement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8F0A76" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="2F8F0A76" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D912E4E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="1D912E4E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA2D37" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="65AA2D37" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Systems-Based Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9590BD" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="4C9590BD" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DE82DF" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+    <w:p w14:paraId="20DE82DF" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D6A5E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc235174023"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8494,51 +8532,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -8598,51 +8636,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="0F568FC2" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8861,51 +8899,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D749D5" w14:textId="1C6C9E19" w:rsidR="000E7F2E" w:rsidRDefault="00397DAA" w:rsidP="002A3B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C2F340" w14:textId="77777777" w:rsidR="002A3B2E" w:rsidRPr="002A3B2E" w:rsidRDefault="002A3B2E" w:rsidP="002A3B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -8956,51 +8994,51 @@
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Available through Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="005F7CE0" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4F62AA" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -9044,51 +9082,51 @@
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>American Academy of Dermatology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C287913" w14:textId="207995A6" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002231C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B9BE73" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9155,51 +9193,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C6DFBF" w14:textId="4367196B" w:rsidR="000E7F2E" w:rsidRDefault="005F7CE0" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30829B9F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -9258,51 +9296,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7C3DB1" w14:textId="6CB128C6" w:rsidR="000E7F2E" w:rsidRDefault="005F7CE0" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28578FA9" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -9812,51 +9850,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B3907B" w14:textId="446AFFC2" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="000F3201" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000F3201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53017D01" w14:textId="77777777" w:rsidR="00C65263" w:rsidRDefault="00C65263" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9963,51 +10001,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="497A25E4" w14:textId="2C0AEC4B" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00847790" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00847790">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0C712B" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -10078,51 +10116,51 @@
         </w:rPr>
         <w:t>For 2-week rotation complete all 4 weeks of the AAD curriculum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476FD45F" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="173" w:firstLine="547"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28332B5C" w14:textId="775FC67A" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00720F68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E134302" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -10229,51 +10267,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11297256" w14:textId="3E6BABC7" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00847790" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00847790">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E140B21" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -10665,51 +10703,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E93955A" w14:textId="634A4FE0" w:rsidR="00CE7979" w:rsidRDefault="00847790" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -10752,69 +10790,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In D2L under Course Requirements is the IM 661 Patient Log to be completed during your rotation and uploaded into the corresponding drop box</w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will select which specialty you are participating in and evaluate the items listed as well and participate in the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> listed, that are rotation specific</w:t>
+        <w:t>You will select which specialty you are participating in and evaluate the items listed as well and participate in the consults listed, that are rotation specific</w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>We understand not all sites experience all the procedures listed</w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -11031,51 +11051,51 @@
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medtrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE4635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
       </w:r>
@@ -11299,51 +11319,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medtrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -11544,125 +11564,125 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA93E09" w14:textId="42D268C2" w:rsidR="005A2923" w:rsidRPr="00843C2F" w:rsidRDefault="00843C2F" w:rsidP="00702488">
+    <w:p w14:paraId="5EA93E09" w14:textId="42D268C2" w:rsidR="005A2923" w:rsidRPr="00843C2F" w:rsidRDefault="00843C2F" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DB9327" w14:textId="45FF3961" w:rsidR="00843C2F" w:rsidRPr="007B567C" w:rsidRDefault="007B567C" w:rsidP="00702488">
+    <w:p w14:paraId="18DB9327" w14:textId="45FF3961" w:rsidR="00843C2F" w:rsidRPr="007B567C" w:rsidRDefault="007B567C" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clinical Shift Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB1EE7F" w14:textId="6F55FC4C" w:rsidR="007B567C" w:rsidRPr="00D41C51" w:rsidRDefault="00D41C51" w:rsidP="00702488">
+    <w:p w14:paraId="6DB1EE7F" w14:textId="6F55FC4C" w:rsidR="007B567C" w:rsidRPr="00D41C51" w:rsidRDefault="00D41C51" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quizzes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7823F484" w14:textId="6DD0C2EE" w:rsidR="00D41C51" w:rsidRPr="006573C7" w:rsidRDefault="00D41C51" w:rsidP="00702488">
+    <w:p w14:paraId="7823F484" w14:textId="6DD0C2EE" w:rsidR="00D41C51" w:rsidRPr="006573C7" w:rsidRDefault="00D41C51" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -13509,56 +13529,56 @@
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD9FBB3" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E99D306" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="4E99D306" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The student</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -13577,95 +13597,95 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>clinical responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E417494" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="7E417494" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30224515" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC0FF16" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="2DC0FF16" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The student </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -13684,91 +13704,91 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6006BB44" w14:textId="5EB35A76" w:rsidR="001F32EC" w:rsidRPr="00B614E8" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="6006BB44" w14:textId="5EB35A76" w:rsidR="001F32EC" w:rsidRPr="00B614E8" w:rsidRDefault="001F32EC" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
       </w:r>
       <w:r w:rsidR="00900948" w:rsidRPr="00B614E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scientific</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B1C75" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="7D4B1C75" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00B87D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Int_hVUTveFE"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
@@ -13876,244 +13896,244 @@
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ress code during your clerkship:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571CB892" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="571CB892" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Men should routinely dress in slacks, as well as a shirt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with tails tucked in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E1ACCF" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="03E1ACCF" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AF26AB" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="03AF26AB" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No blue jeans are allowed during any rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716B1AB3" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="716B1AB3" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EC4827" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="34EC4827" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6798D536" w14:textId="7F2032F2" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="6798D536" w14:textId="7F2032F2" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3858AC" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="6D3858AC" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AEB972" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="25AEB972" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C64191" w14:textId="4F3B05EB" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="70C64191" w14:textId="4F3B05EB" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
       </w:r>
       <w:r w:rsidR="00900948" w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>soak in</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a cloth gown.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2241EB8D" w14:textId="2AF5B923" w:rsidR="3AFD8C84" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="2241EB8D" w14:textId="2AF5B923" w:rsidR="3AFD8C84" w:rsidRDefault="00227DF0" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
       </w:r>
       <w:r w:rsidR="00900948" w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>fluid</w:t>
       </w:r>
       <w:r w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
@@ -14209,51 +14229,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDE033B" w14:textId="2B42B36A" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="004E627A" w:rsidP="004E627A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E627A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="004E627A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -14277,51 +14297,51 @@
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="5B282E45" w14:textId="77777777" w:rsidR="00F4073A" w:rsidRPr="00914B69" w:rsidRDefault="00C326F4" w:rsidP="00F4073A">
       <w:pPr>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00F4073A" w:rsidRPr="00F4073A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="552F60FD" w14:textId="2F83F90A" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70195BE9" w14:textId="77777777" w:rsidR="00915DFD" w:rsidRPr="00915DFD" w:rsidRDefault="00915DFD" w:rsidP="00915DFD">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc222818601"/>
@@ -14338,51 +14358,51 @@
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="45CD79CD" w14:textId="77777777" w:rsidR="00BE62C0" w:rsidRPr="00EA7A22" w:rsidRDefault="00915DFD" w:rsidP="00BE62C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915DFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidR="00BE62C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00BE62C0" w:rsidRPr="00BE62C0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B2B75EA" w14:textId="76C67A45" w:rsidR="004E627A" w:rsidRPr="00200481" w:rsidRDefault="004E627A" w:rsidP="00915DFD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -14396,51 +14416,51 @@
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="58A948B7" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="009E06F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -14475,51 +14495,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -14530,51 +14550,51 @@
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc235174046"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="0096296A">
@@ -14634,51 +14654,51 @@
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
       </w:r>
       <w:r w:rsidR="00C14229" w:rsidRPr="00C14229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00B92AEF" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="2AADCF83" w:rsidR="0003153D" w:rsidRPr="00C14229" w:rsidRDefault="00E20D8B" w:rsidP="00C14229">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14801,51 +14821,51 @@
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="3D0186B8" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE4635" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A9FA08" w14:textId="77777777" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EF4BAF" w14:textId="77777777" w:rsidR="00482A6D" w:rsidRPr="00556A65" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
@@ -14957,51 +14977,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6537624C" w14:textId="1F532BDD" w:rsidR="00482A6D" w:rsidRPr="005F7800" w:rsidRDefault="00545F62" w:rsidP="00545F62">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00545F62">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00545F62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -15071,51 +15091,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -15128,77 +15148,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="2B43CFBB" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00A871DA" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6384F300" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00A871DA" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E6B3E6F" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00987E7B" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -15326,93 +15346,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15729,52 +15749,52 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="317469F9" w:rsidR="001C4F82" w:rsidRPr="00482A6D" w:rsidRDefault="001C4F82" w:rsidP="00482A6D">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00482A6D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId54"/>
-          <w:footerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="70" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="71" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="72" w:name="_Toc235174051"/>
       <w:r w:rsidRPr="00B17123">
@@ -15980,91 +16000,91 @@
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63ED4F1E" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1F1937" w14:textId="4CD41DCB" w:rsidR="008F2A0E" w:rsidRPr="008F2A0E" w:rsidRDefault="00AA2DBB" w:rsidP="00AA2DBB">
+          <w:p w14:paraId="4B1F1937" w14:textId="4CD41DCB" w:rsidR="008F2A0E" w:rsidRPr="008F2A0E" w:rsidRDefault="00AA2DBB" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2A0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for all rotations longer than one </w:t>
             </w:r>
             <w:r w:rsidR="00900948" w:rsidRPr="008F2A0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>week.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63EBBBCA" w14:textId="19CC3BCE" w:rsidR="001F3D47" w:rsidRPr="00AA2DBB" w:rsidRDefault="00AA2DBB" w:rsidP="00AA2DBB">
+          <w:p w14:paraId="63EBBBCA" w14:textId="19CC3BCE" w:rsidR="001F3D47" w:rsidRPr="00AA2DBB" w:rsidRDefault="00AA2DBB" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2A0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOT required for one-week rotations (virtual or in-person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -16078,165 +16098,165 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D252EE" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
+          <w:p w14:paraId="09D252EE" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C42A08" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
+          <w:p w14:paraId="64C42A08" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Must be 100% </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>and needing no revisions by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00200481">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548D703D" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
+          <w:p w14:paraId="548D703D" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="468" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Four-week rotations- 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B50FEB" w14:textId="5117AD40" w:rsidR="002506F5" w:rsidRPr="1125DAF6" w:rsidRDefault="002506F5" w:rsidP="002506F5">
+          <w:p w14:paraId="62B50FEB" w14:textId="5117AD40" w:rsidR="002506F5" w:rsidRPr="1125DAF6" w:rsidRDefault="002506F5" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="466" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Two-week rotations- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dated by </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -16349,87 +16369,87 @@
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0269B43D" w14:textId="77777777" w:rsidR="002C36FB" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79B162E6" w14:textId="0A23D01E" w:rsidR="0065602D" w:rsidRDefault="001E5F64" w:rsidP="0065602D">
+          <w:p w14:paraId="79B162E6" w14:textId="0A23D01E" w:rsidR="0065602D" w:rsidRDefault="001E5F64" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5F64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Log must be completed and submitted for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00900948" w:rsidRPr="001E5F64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A08E0C0" w14:textId="30F67348" w:rsidR="005748BB" w:rsidRPr="0065602D" w:rsidRDefault="001E5F64" w:rsidP="0065602D">
+          <w:p w14:paraId="3A08E0C0" w14:textId="30F67348" w:rsidR="005748BB" w:rsidRPr="0065602D" w:rsidRDefault="001E5F64" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065602D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For one-week VIRTUAL rotations only, submit a page saying ‘No Patient Contact’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A30390" w14:textId="491C7560" w:rsidR="002C36FB" w:rsidRPr="009275FB" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
@@ -16591,87 +16611,87 @@
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A4E989B" w14:textId="77777777" w:rsidR="002261F7" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E9B357" w14:textId="3769699A" w:rsidR="00C50B19" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00B94538">
+          <w:p w14:paraId="11E9B357" w14:textId="3769699A" w:rsidR="00C50B19" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50B19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Shift Schedule must be submitted for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00900948" w:rsidRPr="00C50B19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DB228E" w14:textId="62E54DE2" w:rsidR="00B94538" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00C50B19">
+          <w:p w14:paraId="66DB228E" w14:textId="62E54DE2" w:rsidR="00B94538" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C50B19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For one-week VIRTUAL rotations only, submit a page saying ‘No Shift Schedule’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC97DF8" w14:textId="44E7034D" w:rsidR="002261F7" w:rsidRPr="009275FB" w:rsidRDefault="002261F7" w:rsidP="002261F7">
@@ -17029,81 +17049,81 @@
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A7DF05C" w14:textId="77777777" w:rsidR="00BB111E" w:rsidRDefault="00BB111E" w:rsidP="006A3210">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Rheumatology or Allergy/Immunology ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E28EC45" w14:textId="77777777" w:rsidR="00045AF8" w:rsidRPr="00686B9D" w:rsidRDefault="00BB111E" w:rsidP="006A3210">
+          <w:p w14:paraId="3E28EC45" w14:textId="77777777" w:rsidR="00045AF8" w:rsidRPr="00686B9D" w:rsidRDefault="00BB111E" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 40-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C50C5F" w14:textId="1C21222D" w:rsidR="00EA554C" w:rsidRPr="00045AF8" w:rsidRDefault="00BB111E" w:rsidP="006A3210">
+          <w:p w14:paraId="67C50C5F" w14:textId="1C21222D" w:rsidR="00EA554C" w:rsidRPr="00045AF8" w:rsidRDefault="00BB111E" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create an 80-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17237,56 +17257,56 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Endocrinology</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7908B440" w14:textId="486C7DB2" w:rsidR="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
+          <w:p w14:paraId="7908B440" w14:textId="486C7DB2" w:rsidR="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2-week rotation: Create a </w:t>
             </w:r>
             <w:r w:rsidR="003448DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17298,56 +17318,56 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">0-question quiz from the </w:t>
             </w:r>
             <w:r w:rsidR="00B4092A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BE730F3" w14:textId="1110DC8B" w:rsidR="00EA554C" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
+          <w:p w14:paraId="5BE730F3" w14:textId="1110DC8B" w:rsidR="00EA554C" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23AF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a</w:t>
             </w:r>
             <w:r w:rsidR="003448DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17517,56 +17537,56 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00FF0482">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Infectious Disease</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ONLY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B4A8DB" w14:textId="6752CB57" w:rsidR="00E23AF2" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
+          <w:p w14:paraId="71B4A8DB" w14:textId="6752CB57" w:rsidR="00E23AF2" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2-week rotation: Create a </w:t>
             </w:r>
             <w:r w:rsidR="00F61798">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17587,56 +17607,56 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Infectious Diseases</w:t>
             </w:r>
             <w:r w:rsidRPr="00686B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E23AF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2007714C" w14:textId="2933248A" w:rsidR="00EA554C" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
+          <w:p w14:paraId="2007714C" w14:textId="2933248A" w:rsidR="00EA554C" w:rsidRPr="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E23AF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a</w:t>
             </w:r>
             <w:r w:rsidR="00F61798">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -17865,309 +17885,309 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-question quiz from the</w:t>
             </w:r>
             <w:r w:rsidR="003B2EDA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E01DED" w14:textId="52DE5A50" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="31E01DED" w14:textId="52DE5A50" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 of the available questions on Cardinal Manifestations of Disease</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE8E210" w14:textId="373BA3BA" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="7DE8E210" w14:textId="373BA3BA" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Oncology and Hematology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A357F43" w14:textId="0604E94C" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="6A357F43" w14:textId="0604E94C" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21602C7F" w14:textId="0576AA1B" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="21602C7F" w14:textId="0576AA1B" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Cardiovascular System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0197C0FC" w14:textId="346888B4" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="0197C0FC" w14:textId="346888B4" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Respiratory System and Critical Care Illness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D3238B" w14:textId="29513264" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="35D3238B" w14:textId="29513264" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kidney and Urinary Tract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0007547B" w14:textId="2B06E75E" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="0007547B" w14:textId="2B06E75E" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gastrointestinal System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3440AE7A" w14:textId="42E6CE1A" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="3440AE7A" w14:textId="42E6CE1A" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Rheumatology and Immunology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CAFC13C" w14:textId="77777777" w:rsidR="007433F8" w:rsidRDefault="009E41E9" w:rsidP="00514920">
+          <w:p w14:paraId="2CAFC13C" w14:textId="77777777" w:rsidR="007433F8" w:rsidRDefault="009E41E9" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Endocrinology and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="105EA59E" w14:textId="77777777" w:rsidR="0000313D" w:rsidRDefault="0000313D" w:rsidP="0000313D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:rPr>
@@ -18377,87 +18397,87 @@
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5AB6A8" w14:textId="69ADE15D" w:rsidR="00D410D3" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00D410D3">
+          <w:p w14:paraId="5B5AB6A8" w14:textId="69ADE15D" w:rsidR="00D410D3" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D410D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for all in-person </w:t>
             </w:r>
             <w:r w:rsidR="00900948" w:rsidRPr="00D410D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rotations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54F1C8CB" w14:textId="6FCB0A65" w:rsidR="00D5771C" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00D410D3">
+          <w:p w14:paraId="54F1C8CB" w14:textId="6FCB0A65" w:rsidR="00D5771C" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D410D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not required for one-week VIRTUAL rotations only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
@@ -18477,256 +18497,256 @@
               <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medtrics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">” in up to one (1) </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58E261E6" w14:textId="77777777" w:rsidR="00443E74" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="498DB3AE" w14:textId="54C68F08" w:rsidR="001208EF" w:rsidRPr="00443E74" w:rsidRDefault="00443E74" w:rsidP="00443E74">
+          <w:p w14:paraId="498DB3AE" w14:textId="54C68F08" w:rsidR="001208EF" w:rsidRPr="00443E74" w:rsidRDefault="00443E74" w:rsidP="00B87D54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="435" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00443E74">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUIRED for </w:t>
             </w:r>
             <w:r w:rsidR="005101A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALL</w:t>
             </w:r>
             <w:r w:rsidRPr="00443E74">
@@ -18893,100 +18913,100 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:headerReference w:type="first" r:id="rId57"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57" cstate="print">
+                    <a:blip r:embed="rId58" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -19176,77 +19196,79 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DE4635" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="307E5405" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796A1184" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -19277,51 +19299,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0E777A1E">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2D56D4A7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -19352,86 +19374,86 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5A5FFBE0">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1C69C738" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>student is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -19482,51 +19504,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="023E3727">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="23E9674F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -19564,51 +19586,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="589546D5">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="087F959A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -19630,55 +19652,55 @@
       </w:tblGrid>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="4C219CCF" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14626E7A" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:r w:rsidRPr="007F30E1">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F34EAD4" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40898A37" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="778831B9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE88CEE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -19754,55 +19776,55 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAEDC88" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424F1736" w14:textId="00AC3D8E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="424F1736" w14:textId="00AC3D8E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00B87D54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
       <w:r w:rsidRPr="002858E8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
       <w:r w:rsidRPr="002858E8">
@@ -20168,179 +20190,181 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:headerReference w:type="first" r:id="rId59"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66970972" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
+    <w:p w14:paraId="16EA8A07" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C57EB87" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
+    <w:p w14:paraId="16F1EBC7" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B10D509" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798">
+    <w:p w14:paraId="3F4C2E66" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4120AA19" w14:textId="712D94C3" w:rsidR="00EA05FA" w:rsidRDefault="00D90526">
+  <w:p w14:paraId="4120AA19" w14:textId="008F28BE" w:rsidR="00EA05FA" w:rsidRDefault="00D90526">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="0050145F">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="00B807D4">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -20364,127 +20388,130 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="04FFD45A" w:rsidR="007B3967" w:rsidRDefault="00D90526">
+  <w:p w14:paraId="3226CF74" w14:textId="0AE71D4C" w:rsidR="007B3967" w:rsidRDefault="00D90526">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="0050145F">
+      <w:t>10/21</w:t>
+    </w:r>
     <w:r w:rsidR="00B807D4">
-      <w:t>7/8/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CA04F08" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
+    <w:p w14:paraId="47FCC58C" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="561543E8" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
+    <w:p w14:paraId="194D1BA7" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5733474E" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798">
+    <w:p w14:paraId="0074A6C6" w14:textId="77777777" w:rsidR="00B87D54" w:rsidRDefault="00B87D54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="005C9C4C" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="009C3535">
       <w:t>661 Internal Medicine Specialty</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -20629,276 +20656,163 @@
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DF07DF"/>
+    <w:nsid w:val="07B5634C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="46C8DEAE"/>
+    <w:tmpl w:val="68D4F4F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B5634C"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08499619"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="681685B2"/>
     <w:lvl w:ilvl="0" w:tplc="A58A1CFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FBC2D88E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20967,51 +20881,51 @@
     <w:lvl w:ilvl="7" w:tplc="215048C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="38C65AB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -21082,51 +20996,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E0E7337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEBACCAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21195,400 +21109,490 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3F2AC3"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ECE17D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F1A7A6E"/>
-    <w:lvl w:ilvl="0" w:tplc="68D2A568">
+    <w:tmpl w:val="A7CA832E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="885" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1605" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2325" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3045" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFA2E66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B2E0398"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC96273"/>
+    <w:nsid w:val="12B2656A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EF85E5C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="DCA42C90"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECE17D7"/>
+    <w:nsid w:val="1BE0244E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7CA832E"/>
+    <w:tmpl w:val="0992A9F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="885" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1605" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2325" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3045" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3765" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4485" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5205" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5925" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6645" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFA2E66"/>
+    <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B2E0398"/>
+    <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21620,53 +21624,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B2656A"/>
+    <w:nsid w:val="1FF95685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DCA42C90"/>
+    <w:tmpl w:val="0722DC16"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -21733,2908 +21737,677 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13572AE6"/>
+    <w:nsid w:val="21EB6707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E0A96A8"/>
+    <w:tmpl w:val="68BA196A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AB0CFF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="25F349C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1A29EF8"/>
+    <w:lvl w:ilvl="0" w:tplc="0E148876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A1C8E8DC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DC4AA686">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EEB89ECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B51453C2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A1CE099C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EEB42CF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C11E57A6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E0747144">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15786125"/>
-[...3 lines deleted...]
-      <w:start w:val="5"/>
+    <w:nsid w:val="2E095588"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A50E8380"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B45FFF"/>
-[...112 lines deleted...]
-    <w:nsid w:val="17913D5F"/>
+    <w:nsid w:val="340D0DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEE6350"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="6F6AA7AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343F0BB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3758B6D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199C231C"/>
-[...148 lines deleted...]
-    <w:nsid w:val="1BE0244E"/>
+    <w:nsid w:val="34E31D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0992A9F2"/>
+    <w:tmpl w:val="3B4089F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2224" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2944" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5104" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...2030 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD546C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E144462"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24676,51 +22449,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24790,64 +22563,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC60748"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="011A7D90"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="9C96A8DC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="511978E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC54480E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -24903,192 +22789,539 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3A48B2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59044863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E123FA4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="6380BF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BC67AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEAC1A30"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C04028"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="126C2EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F630029"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B1A0B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C96A8DC"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="B82ACE6A"/>
+    <w:lvl w:ilvl="0" w:tplc="94CCCDE2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E95050EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E02C7E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="749CDDCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CDCECFC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A358F90A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="85E4E36E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AC5CB548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0360CA38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2C0DA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23E0C068"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -25129,3244 +23362,361 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A64852"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="76B0A88C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="F4EA7C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F583149"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BCA9BD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...2876 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="1" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="2" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="3" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="4" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="5" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="63"/>
+  <w:num w:numId="6" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="7" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="8" w16cid:durableId="791749271">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706762523">
+  <w:num w:numId="9" w16cid:durableId="1793328224">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="338654514">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1678072675">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1362589751">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="421490590">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="483161079">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1141923779">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1716388073">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="252856091">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="18" w16cid:durableId="531311442">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2031294038">
-[...20 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1328441998">
+  <w:num w:numId="19" w16cid:durableId="1900704132">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="453905796">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="20" w16cid:durableId="1098910820">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="712390623">
+  <w:num w:numId="21" w16cid:durableId="237718624">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="430905004">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1141120298">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1165559792">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1753576304">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="62"/>
+  <w:num w:numId="26" w16cid:durableId="1140339275">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="27" w16cid:durableId="1266578919">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2053921885">
-[...89 lines deleted...]
-  <w:num w:numId="53" w16cid:durableId="1287810140">
+  <w:num w:numId="28" w16cid:durableId="249437904">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="1576672276">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -29157,50 +24507,51 @@
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D4E66"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E627A"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
+    <w:rsid w:val="0050145F"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="005043D4"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050486E"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="00504992"/>
     <w:rsid w:val="00504AF3"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="005101A7"/>
     <w:rsid w:val="00510D4B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00512BA3"/>
     <w:rsid w:val="00513F4C"/>
     <w:rsid w:val="00514920"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="005154F7"/>
     <w:rsid w:val="00515EC5"/>
@@ -29922,50 +25273,51 @@
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E41E9"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
+    <w:rsid w:val="00A00D05"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A22EF8"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
@@ -30159,50 +25511,51 @@
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B7072C"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B807D4"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86644"/>
     <w:rsid w:val="00B86F35"/>
+    <w:rsid w:val="00B87D54"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B92AEF"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94538"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA2BA6"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4148"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB111E"/>
@@ -33155,51 +28508,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33470,99 +28823,95 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
         <DisplayName>Olds, Shawna</DisplayName>
         <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
         <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Langenderfer, Callie</DisplayName>
         <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Ratzenberger, Marissa</DisplayName>
         <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dewar, Dawn</DisplayName>
         <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Burge, Casey</DisplayName>
         <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -33791,150 +29140,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0295DA2-1510-4E3E-BDB8-F204FFA390B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0295DA2-1510-4E3E-BDB8-F204FFA390B0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>7430</Words>
-  <Characters>43842</Characters>
+  <Words>7650</Words>
+  <Characters>43610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1217</Lines>
-  <Paragraphs>589</Paragraphs>
+  <Lines>363</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50683</CharactersWithSpaces>
+  <CharactersWithSpaces>51158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>130500</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>