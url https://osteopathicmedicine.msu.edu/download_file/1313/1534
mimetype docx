--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -7,94 +7,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -297,105 +298,114 @@
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="20656290" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00891043">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00891043">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -448,70 +458,78 @@
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B70BA06" w14:textId="77777777" w:rsidR="000F2F88" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9D46DB" w14:textId="77777777" w:rsidR="000F2F88" w:rsidRPr="001613D1" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
+    <w:p w14:paraId="4E9D46DB" w14:textId="5AE34FA5" w:rsidR="000F2F88" w:rsidRPr="001613D1" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00B01124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="02B40EC3" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="000F2F88" w:rsidP="000F2F88">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -526,51 +544,51 @@
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="56045AD0" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -594,2495 +612,2704 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="0007736D" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
+    <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="6AC5A303">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AC5A303">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A15033D" w14:textId="6E9CC80A" w:rsidR="00482A6D" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="7812BB0E" w14:textId="7C9E8C95" w:rsidR="00B807D4" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214006435" w:history="1">
-        <w:r w:rsidR="00482A6D" w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174011" w:history="1">
+        <w:r w:rsidR="00B807D4" w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006435 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00482A6D">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174011 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00482A6D">
+        <w:r w:rsidR="00B807D4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="232A29FB" w14:textId="1620D577" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="019EFB7B" w14:textId="0BD805BD" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006436" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174012" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006436 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174012 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23994E76" w14:textId="0E4AC1D9" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="4B2246AB" w14:textId="1640A7D3" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006437" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174013" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006437 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174013 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B63DB42" w14:textId="0351CE15" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="7CFDF5AB" w14:textId="5DFACEEA" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006438" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174014" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006438 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174014 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50DF5D60" w14:textId="76EDE9F4" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="35C6ADD6" w14:textId="3FF103E2" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006439" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174015" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006439 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174015 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="240E0305" w14:textId="0B93B94F" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="2207C961" w14:textId="480864C7" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006440" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174016" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006440 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174016 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="489693CF" w14:textId="22699107" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="1FC55187" w14:textId="2CAA1CD5" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006441" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174017" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006441 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174017 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53B1407E" w14:textId="098F65D5" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="6FD55FDD" w14:textId="2C00C0F3" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006442" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174018" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006442 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174018 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="520408E0" w14:textId="669C44DD" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="67CB877C" w14:textId="2232B4F1" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006443" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174019" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006443 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174019 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FD550D0" w14:textId="45B2531E" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="061996F6" w14:textId="5074945A" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006444" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174020" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Educational Goals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006444 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174020 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EC118F6" w14:textId="050F0DC6" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174021" w:history="1">
+        <w:r w:rsidRPr="0069458D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OBJECTIVES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174021 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="358A3ACB" w14:textId="63B0B9C2" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="70E754AE" w14:textId="0B9224A1" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174022" w:history="1">
+        <w:r w:rsidRPr="0069458D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174022 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75A883B4" w14:textId="46DA6D85" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006445" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174023" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006445 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174023 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12FE41B6" w14:textId="6E6B77EF" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="5CD19131" w14:textId="0C64847F" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006446" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174024" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006446 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174024 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F2B8CED" w14:textId="1929333B" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="6EBBE7EE" w14:textId="17EC8A4A" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006447" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174025" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006447 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174025 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04CA4794" w14:textId="163BB6C9" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="39BD7B37" w14:textId="5A38C3E5" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006448" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174026" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006448 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174026 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F28A652" w14:textId="12633763" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="352CBA3C" w14:textId="3AAFB553" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006449" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174027" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006449 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174027 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3581826A" w14:textId="0871048B" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="0FF14DB1" w14:textId="0A337671" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006450" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174028" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006450 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174028 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4474E231" w14:textId="09289599" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="373E3420" w14:textId="67792C8F" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006451" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174029" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006451 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174029 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="531648CB" w14:textId="369A439D" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="68628BA3" w14:textId="15862586" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006452" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174030" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>PROCEDURE LOGS</w:t>
+          <w:t>STUDENT ACTIVITY LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006452 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174030 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18F3692B" w14:textId="646D7B6C" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="2793C827" w14:textId="5DBA0BED" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006453" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174031" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006453 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174031 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D164CCB" w14:textId="7442EC1F" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="6B725522" w14:textId="530F4ED6" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006454" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174032" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006454 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174032 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B8CEE19" w14:textId="592CFFD0" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="1C38F8CF" w14:textId="5D46A7E6" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006455" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174033" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006455 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174033 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18971392" w14:textId="187E634A" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="50ADCFA0" w14:textId="03CB15B1" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006456" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174034" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174034 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76D67D76" w14:textId="75E779BA" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="37031055" w14:textId="5C2E747C" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006457" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174035" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174035 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D980544" w14:textId="19862336" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="0B96533D" w14:textId="59FF09A2" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006458" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174036" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006458 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174036 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C0EBCAB" w14:textId="7838E9B0" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="21041424" w14:textId="25FBF551" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006459" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174037" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174037 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C68EA74" w14:textId="1C9184AD" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+    <w:p w14:paraId="34857FC5" w14:textId="48791EE1" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006460" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174038" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006460 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174038 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FF72135" w14:textId="66464204" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="0083887B" w14:textId="16FACFA6" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006461" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174039" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174039 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C1C984" w14:textId="383CB391" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="511776FA" w14:textId="35DDD03D" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006462" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174040" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174040 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="435CAFEF" w14:textId="77084571" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="0C3C39AE" w14:textId="71AA7C5C" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006463" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174041" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="008057AE">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006463 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174041 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55D63BA4" w14:textId="4403018D" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="7D7D7384" w14:textId="0F1FE13C" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006464" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174042" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006464 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174042 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16BAD7ED" w14:textId="7BF28F60" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="50C58EB5" w14:textId="754603DD" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006465" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174043" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006465 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174043 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18FA4E4E" w14:textId="43EC4736" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="4600840E" w14:textId="50F4973A" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006466" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174044" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006466 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174044 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="559ACA72" w14:textId="6D413BE2" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="1CD6DFCF" w14:textId="7357728B" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006467" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174045" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006467 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174045 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E555587" w14:textId="3010B6AB" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="7A54D00D" w14:textId="274F1B20" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006468" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174046" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006468 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174046 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1ABED4EB" w14:textId="4475FE82" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
-[...60 lines deleted...]
-    <w:p w14:paraId="25FAE9AE" w14:textId="71714EBE" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="22BE8A58" w14:textId="75F46336" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006470" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174047" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174047 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E3756E" w14:textId="15DAEBA3" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="02CE231F" w14:textId="7B4693E0" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174048" w:history="1">
+        <w:r w:rsidRPr="0069458D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174048 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="392604E0" w14:textId="76EE72A6" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006471" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174049" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174049 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0295CA17" w14:textId="10984E25" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235174050" w:history="1">
+        <w:r w:rsidRPr="0069458D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006471 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174050 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="221CBFCD" w14:textId="0263E941" w:rsidR="00482A6D" w:rsidRDefault="00482A6D">
+    <w:p w14:paraId="47768E20" w14:textId="54A24557" w:rsidR="00B807D4" w:rsidRDefault="00B807D4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214006472" w:history="1">
-        <w:r w:rsidRPr="008057AE">
+      <w:hyperlink w:anchor="_Toc235174051" w:history="1">
+        <w:r w:rsidRPr="0069458D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214006472 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235174051 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="43F6CFD9" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="2A373D31" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3136,140 +3363,140 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214006435"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235174011"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4375"/>
+        <w:gridCol w:w="4465"/>
         <w:gridCol w:w="4690"/>
         <w:gridCol w:w="1878"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED0D89" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="46CBD864" w:rsidTr="00ED0D89">
         <w:trPr>
           <w:trHeight w:val="488"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00515EC5" w:rsidRDefault="00ED0D89" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00515EC5" w:rsidRDefault="00ED0D89" w:rsidP="00900948">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00900948">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="00ED0D89" w:rsidRPr="00515EC5" w:rsidRDefault="00ED0D89" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="1EEE2FD0" w:rsidR="00ED0D89" w:rsidRPr="00515EC5" w:rsidRDefault="00ED0D89" w:rsidP="00900948">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="01A68762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(For</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
@@ -3278,340 +3505,596 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15394AB9" w14:textId="6F7837F6" w:rsidR="00ED0D89" w:rsidRPr="00515EC5" w:rsidRDefault="00B44214" w:rsidP="00B44214">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="376C11E2" w14:textId="5F17F11C" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="376C11E2" w14:textId="5F17F11C" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E1129B" w14:textId="1BC22694" w:rsidR="00ED0D89" w:rsidRPr="00AE2BDB" w:rsidRDefault="00ED0D89" w:rsidP="0043748F">
+          <w:p w14:paraId="463B2A6A" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="0043748F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355156">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mid Rotation Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742CC14C" w14:textId="3DFAAC7E" w:rsidR="003206FA" w:rsidRPr="00AA542B" w:rsidRDefault="003206FA" w:rsidP="00CC10BB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="420"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA542B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for all rotations longer than one </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1506A" w:rsidRPr="00AA542B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>week.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E1129B" w14:textId="34C54D69" w:rsidR="00CC10BB" w:rsidRPr="00285ECE" w:rsidRDefault="00B7072C" w:rsidP="00285ECE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="420"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00355156">
+            <w:r w:rsidRPr="00AA542B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Mid Rotation Form</w:t>
+              <w:t>NOT required for one-week rotations</w:t>
+            </w:r>
+            <w:r w:rsidR="00510D4B" w:rsidRPr="00AA542B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (virtual </w:t>
+            </w:r>
+            <w:r w:rsidR="00285ECE" w:rsidRPr="00AA542B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00510D4B" w:rsidRPr="00AA542B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in-person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16939948" w14:textId="6F8944D4" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00AE2BDB">
+          <w:p w14:paraId="16939948" w14:textId="0B881871" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="001456B3" w:rsidP="00AE2BDB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3489B9D5" w14:textId="418C4118" w:rsidR="00ED0D89" w:rsidRPr="00355156" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="3489B9D5" w14:textId="418C4118" w:rsidR="00ED0D89" w:rsidRPr="00355156" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="484ABC94" w14:textId="4271C978" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="484ABC94" w14:textId="4271C978" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6514FB" w14:textId="55FC2C34" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00066CED">
+          <w:p w14:paraId="1AB00E21" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00066CED">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA88533" w14:textId="7EC70EBE" w:rsidR="00525EE0" w:rsidRDefault="00525EE0" w:rsidP="00727F78">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Log must be completed and submitted for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1506A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6514FB" w14:textId="4446427C" w:rsidR="00207F15" w:rsidRPr="00525EE0" w:rsidRDefault="00A530D5" w:rsidP="00525EE0">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>For one-week VIRTUAL rotations</w:t>
+            </w:r>
+            <w:r w:rsidR="00C344A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, submit a </w:t>
+            </w:r>
+            <w:r w:rsidR="00447A66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>page saying ‘No Patient Contact’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E2AE6F" w14:textId="4638AF0A" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00066CED">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Upload</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> into D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224AEAC5" w14:textId="3CAA091D" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="224AEAC5" w14:textId="3CAA091D" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="64079C57" w14:textId="08C383FA" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="64079C57" w14:textId="08C383FA" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B31DD70" w14:textId="6286F375" w:rsidR="00ED0D89" w:rsidRPr="7D25A557" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="27B20100" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Shift Schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(must be the schedule you worked, not what you were scheduled to work)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F2B4F18" w14:textId="1C96CF47" w:rsidR="00B45476" w:rsidRDefault="00B45476" w:rsidP="00AF3FFF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shift Schedule</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF3FFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>must be submitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF3FFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1506A" w:rsidRPr="00AF3FFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B31DD70" w14:textId="6388E496" w:rsidR="00AF3FFF" w:rsidRPr="00F759FE" w:rsidRDefault="00AF3FFF" w:rsidP="00F759FE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For one-week VIRTUAL rotations only, submit a page saying ‘No </w:t>
+            </w:r>
+            <w:r w:rsidR="0047586E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shift Schedule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6308CF5A" w14:textId="6E36C61D" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAAB2C2" w14:textId="622C7DBE" w:rsidR="00ED0D89" w:rsidRPr="7D25A557" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="4FAAB2C2" w14:textId="622C7DBE" w:rsidR="00ED0D89" w:rsidRPr="7D25A557" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="7B38F76D" w14:textId="2D559AC0" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="7B38F76D" w14:textId="2D559AC0" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09793BF9" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E34C78">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3692,90 +4175,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="136B439F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25EFCA84" w14:textId="3F217C43" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="481E7C29" w14:textId="5FE0C48D" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="481E7C29" w14:textId="5FE0C48D" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="2774F1B8" w14:textId="04B77190" w:rsidTr="00ED0D89">
         <w:trPr>
           <w:trHeight w:val="839"/>
@@ -3821,51 +4304,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C8C5072" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B44214">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="036CF52E" w14:textId="525C87DC" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="036CF52E" w14:textId="525C87DC" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A03D4A4" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
@@ -3889,176 +4372,176 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00310A4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 40-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4136FA88" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00353819" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="4136FA88" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="136B439F">
+            <w:r w:rsidRPr="00257F0A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create an 80-question quiz from the Rheumatology/Immunology section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30C96352" w14:textId="7A651678" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="30C96352" w14:textId="6CEA2242" w:rsidR="00ED0D89" w:rsidRPr="00AA4F8A" w:rsidRDefault="00257F0A" w:rsidP="00AA4F8A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00E1378E">
+              <w:r w:rsidRPr="003A0D99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38F3FE3B" w14:textId="403B567B" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42D4E215" w14:textId="4CE14FF4" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="42D4E215" w14:textId="4CE14FF4" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="5E82256D" w14:textId="73B121CD" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="5E82256D" w14:textId="73B121CD" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="358710EE" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
@@ -4100,197 +4583,198 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 50-question quiz from the Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Metabolism</w:t>
             </w:r>
             <w:r w:rsidRPr="00540F29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4920E1" w14:textId="67A4AB2F" w:rsidR="00ED0D89" w:rsidRPr="00540F29" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="49721B5E" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00DE42B6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="600" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00540F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-week rotation: Create a 100-question quiz from the Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Metabolism</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00540F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E802721" w14:textId="55975255" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00CE35D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="600" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540F29">
-[...42 lines deleted...]
-              <w:r w:rsidRPr="136B439F">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5569FFAB" w14:textId="2C93F53A" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6ABA18" w14:textId="7AC531B5" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="6D6ABA18" w14:textId="7AC531B5" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="5EA445B9" w14:textId="4FEF1F98" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="5EA445B9" w14:textId="4FEF1F98" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AC35E48" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00917906">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
@@ -4332,580 +4816,570 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2-week rotation: Create a 50-question quiz from the Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00917906">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> section </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A343CE1" w14:textId="6533F048" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00917906">
+          <w:p w14:paraId="5C039919" w14:textId="77777777" w:rsidR="00DE42B6" w:rsidRPr="00374C4C" w:rsidRDefault="00ED0D89" w:rsidP="00DE42B6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="600" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="136B439F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-week rotation: Create a 100-question quiz from the Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="136B439F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="572388C4" w14:textId="0185FB2D" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00DE42B6" w:rsidP="00CE35D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="600" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="136B439F">
-[...40 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00E1378E">
+              <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0942B19B" w14:textId="5097D86B" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239BE901" w14:textId="7A10E66F" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="239BE901" w14:textId="7A10E66F" w:rsidR="00ED0D89" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="00C85E08" w14:textId="586E1546" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="00C85E08" w14:textId="586E1546" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="788A2F84" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E9078F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2A1505FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For General </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Int_61PJ5OSo"/>
             <w:r w:rsidRPr="2A1505FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>IM</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="2A1505FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ONLY:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684DD6A8" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4-week rotation: Create a 100-question quiz from the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D30E70A" w14:textId="41C0B1BB" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="0D30E70A" w14:textId="41C0B1BB" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20 of the available questions on Cardinal Manifestations of Disease</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="281C35B6" w14:textId="186F1B64" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="281C35B6" w14:textId="186F1B64" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Oncology and Hematology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D45611B" w14:textId="797A979A" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="5D45611B" w14:textId="797A979A" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10 of the available questions on Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49AB286B" w14:textId="6F16EBB3" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="49AB286B" w14:textId="6F16EBB3" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Cardiovascular System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="463A6205" w14:textId="5D5D1C80" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="463A6205" w14:textId="5D5D1C80" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15 of the available questions on Disorders of the Respiratory System and Critical Care Illness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CF28CA" w14:textId="581B38AF" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="48CF28CA" w14:textId="581B38AF" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kidney and Urinary Tract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E5CB874" w14:textId="275A77C7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="4E5CB874" w14:textId="275A77C7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">10 of the available questions on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Disorders of the </w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gastrointestinal System</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561D29A2" w14:textId="54B1DDD7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="561D29A2" w14:textId="54B1DDD7" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Rheumatology and Immunology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D3107B" w14:textId="4698650F" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="37D3107B" w14:textId="4698650F" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="510" w:hanging="180"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 of the available questions on Endocrinology and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42CEFE2A" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="002670B4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64A64932" w14:textId="2227374D" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="002670B4">
+          <w:p w14:paraId="24AC50FC" w14:textId="369B1A74" w:rsidR="00B000B0" w:rsidRPr="00B000B0" w:rsidRDefault="00ED0D89" w:rsidP="00B000B0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
@@ -4919,716 +5393,735 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">-question quiz from the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>subjects listed above.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9FE7B1" w14:textId="372C165A" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00775726">
+          <w:p w14:paraId="7A9FE7B1" w14:textId="7AAFE5A4" w:rsidR="00ED0D89" w:rsidRPr="00CE35D5" w:rsidRDefault="00B000B0" w:rsidP="00CE35D5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="43"/>
               </w:numPr>
-              <w:ind w:left="510" w:hanging="180"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23">
-              <w:r w:rsidRPr="136B439F">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00230A3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+                <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638858ED" w14:textId="5012E1EB" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="2B08E10D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the D2L drop box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="563C6E60" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B44214">
-[...119 lines deleted...]
-          <w:p w14:paraId="12330E4D" w14:textId="5F958FAD" w:rsidR="00B44214" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="12330E4D" w14:textId="5F958FAD" w:rsidR="00B44214" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="29A51890" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="29A51890" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="0C743FE0" w14:textId="77777777" w:rsidR="002204B9" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
+              <w:t>Attending Evaluation of Clerkship Student</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A247462" w14:textId="1A621506" w:rsidR="00513F4C" w:rsidRDefault="00D152DC" w:rsidP="00215555">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1506A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C52679" w14:textId="6D2CD607" w:rsidR="00765605" w:rsidRPr="00513F4C" w:rsidRDefault="002204B9" w:rsidP="00513F4C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Not required for one-week VIRTUAL rotations</w:t>
+            </w:r>
+            <w:r w:rsidR="00C344A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Attendings will be able to electronically access and submit the forms on behalf of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711CF607" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B44214">
+          <w:p w14:paraId="3DAC18AA" w14:textId="5DFC07E9" w:rsidR="00B44214" w:rsidRPr="00165CD1" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0D89" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="7CD50DDC" w:rsidTr="00ED0D89">
+      <w:tr w:rsidR="00ED0D89" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="7CD50DDC" w:rsidTr="003B7AC2">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="182BF3A4" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7D8C1B" w14:textId="3D9E91D6" w:rsidR="00BF3B5C" w:rsidRPr="00165CD1" w:rsidRDefault="00BF3B5C" w:rsidP="00BF3B5C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for </w:t>
+            </w:r>
+            <w:r w:rsidR="00C719C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rotations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
+          <w:p w14:paraId="6474B9EE" w14:textId="3D20485E" w:rsidR="00ED0D89" w:rsidRPr="00165CD1" w:rsidRDefault="00ED0D89" w:rsidP="00E85512">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned </w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6C625E" w14:textId="77777777" w:rsidR="00ED0D89" w:rsidRDefault="00ED0D89" w:rsidP="00B44214">
-[...32 lines deleted...]
-          <w:p w14:paraId="1481B71F" w14:textId="4A17AD55" w:rsidR="00B44214" w:rsidRPr="00165CD1" w:rsidRDefault="00B44214" w:rsidP="00B44214">
+          <w:p w14:paraId="1481B71F" w14:textId="4A17AD55" w:rsidR="00B44214" w:rsidRPr="00165CD1" w:rsidRDefault="00B44214" w:rsidP="003B7AC2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0B069467" w14:textId="1F4EAE10" w:rsidR="0000313D" w:rsidRDefault="0000313D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="4B6C0B9E" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214006436"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235174012"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="06E7456E" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="007C07C3" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows. </w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with residents and/or fellows. </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Int_Sy9T8LSy"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of the Internal Medicine Specialty.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214006437"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235174013"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="0E9F737A" w:rsidR="00CE2397" w:rsidRPr="00332493" w:rsidRDefault="5742764E" w:rsidP="00332493">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214006438"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235174014"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="54829941" w:rsidRPr="00332493">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA4416A" w14:textId="77777777" w:rsidR="00880303" w:rsidRPr="00880303" w:rsidRDefault="00880303" w:rsidP="00880303">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="1B99DD3C" w:rsidR="00CE2397" w:rsidRPr="00880303" w:rsidRDefault="7C0CB614" w:rsidP="00880303">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214006439"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235174015"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
@@ -5651,51 +6144,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214006440"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235174016"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -5731,55 +6224,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -5791,70 +6292,85 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
@@ -5915,53 +6431,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214006441"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235174017"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1449CE82" w14:textId="77777777" w:rsidR="004D4E66" w:rsidRDefault="004D4E66" w:rsidP="004D4E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotations are typically two weeks, three credit hours or four weeks, six credit hours in duration. </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Int_lL5cYtof"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6006,59 +6521,91 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotation schedules </w:t>
       </w:r>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">are not </w:t>
       </w:r>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual schedule worked. </w:t>
+        <w:t xml:space="preserve">to be submitted until the last Friday-Sunday of the rotation. You must document your actual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>schedule worked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Int_mlfonc9j"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were provided.</w:t>
+        <w:t xml:space="preserve">You are required to document any time off for illness, boards, etc. that caused a deviation from the schedule you were </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A1505FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>All rotation days must be accounted for.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035C6CCC" w14:textId="77777777" w:rsidR="004D4E66" w:rsidRDefault="004D4E66" w:rsidP="004D4E66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -6083,510 +6630,2012 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for elective rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214006442"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235174018"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00793695" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214006443"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235174019"/>
       <w:r w:rsidRPr="00793695">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="48B9A191" w14:textId="7ECDCEBA" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D05671">
+    <w:p w14:paraId="48B9A191" w14:textId="7ECDCEBA" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1512"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Int_aa7dTyXW"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop an appreciation of the practice of medicine as related to the specialty of the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="14781ACF" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D05671">
+    <w:p w14:paraId="14781ACF" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1512"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Int_3X9oT2RX"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Assimilate what you learn and demonstrate understanding of patient care through ongoing interaction and dialogue with, as well as formative feedback, from the preceptor.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5EA93696" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D05671">
+    <w:p w14:paraId="5EA93696" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1512" w:right="144"/>
+        <w:ind w:left="792" w:right="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Demonstrate an understanding of the (seven) osteopathic core competencies (as applicable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA00BF6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D70390">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F78C52" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00D70390">
+    <w:p w14:paraId="42F78C52" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="0033394A" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc173347200"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc214006444"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235174020"/>
       <w:r w:rsidRPr="0033394A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Educational Goals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="2DCF0938" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
+    <w:p w14:paraId="2DCF0938" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="432"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Internal Medicine Specialty Elective rotation is intended to provide the student with hands on experience in the evaluation and treatment of various conditions related to any of the following internal</w:t>
       </w:r>
       <w:r w:rsidRPr="1473A7BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> medicine subspecialty topics (Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, Allergy, and Immunology,) NOTE: Palliative Care or Hospice is an official rotation in FCM regardless of the specialty of the preceptor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA1849A" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2169114B" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
+    <w:p w14:paraId="2169114B" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1473A7BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize the diagnosis and management of acute and chronic Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, or Allergy and Immunology diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C91BC6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
+    <w:p w14:paraId="56C91BC6" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will emphasize evaluation of risk factors, and management of risk factors to prevent disease advancement if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3B573D" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00D70390">
+    <w:p w14:paraId="7C3B573D" w14:textId="77777777" w:rsidR="00D70390" w:rsidRPr="00AF40B7" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will include learning to perform a complete and accurate patient history and physical exam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457EC822" w14:textId="77777777" w:rsidR="0021442E" w:rsidRDefault="00D70390" w:rsidP="0021442E">
+    <w:p w14:paraId="457EC822" w14:textId="77777777" w:rsidR="0021442E" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The clinical experience will include identification and indications for appropriate diagnostic studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2587CDB4" w14:textId="555553DA" w:rsidR="006630FF" w:rsidRPr="0021442E" w:rsidRDefault="00D70390" w:rsidP="0021442E">
+    <w:p w14:paraId="2587CDB4" w14:textId="555553DA" w:rsidR="006630FF" w:rsidRPr="0021442E" w:rsidRDefault="00D70390" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021442E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The clinical experience will help the student identify the first line therapy for common Dermatology, Infectious Disease, Endocrinology, Occupational Health, Rheumatology, Allergy, and Immunology disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="764C4580" w14:textId="46898D57" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="0010099C">
+    <w:p w14:paraId="15E7AE54" w14:textId="11FF1787" w:rsidR="00B86644" w:rsidRPr="00771F30" w:rsidRDefault="00B86644" w:rsidP="00B86644">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc222819237"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235174021"/>
+      <w:r w:rsidRPr="00771F30">
+        <w:t>OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6D5BB966" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="002B0B65">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endocrinology: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E47483" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List the diagnostic criteria for Type 1 and Type 2 diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4156CC89" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>first and second line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medications for treating new onset Type 2 DM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C44339" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List annual screening requirements for management of patients with Type 1 and Type 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00771F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F182DB" w14:textId="4166EDF9" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0A15A7" w14:textId="77777777" w:rsidR="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List the diagnostic laboratory findings for patients with primary and secondary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0135D24C" w14:textId="1853AC6A" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hypothyroidism, hyperthyroidism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D14CB5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List the management of myxedema coma and thyroid storm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60787DD7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Explain the differences between primary and secondary adrenal insufficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09808E64" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Explain the treatment of primary adrenal insufficiency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E35611" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define ‘stress dose’ steroid administration and who should receive it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63698571" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623133E3" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rheumatology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A084A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define the various forms of arthritis to include osteoarthritis, rheumatoid arthritis, psoriatic arthritis, traumatic arthritis as well as polymyalgia rheumatica, dermatomyositis, and lupus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0CBCF2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe first line therapies for managing joint pain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB9936A" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss use of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>biologics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the management of various forms or arthritis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16591AF5" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Compare the commonly used first line immune modulating medications for mechanism of action, side effects, and common conditions treated to include hydroxychloroquine, methotrexate, prednisone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736BED7C" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E82AF00" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Allergy and Immunology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46805DB4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discuss the indications for allergy testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45979FE7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discuss the situations in which allergy testing should be delayed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DE2EC4" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List the most common allergens that a patient can be desensitized to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB50AD7" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6DBAB0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dermatology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629FD0F2" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Follow the American Academy of Dermatology (AAD) Educational Objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281FBA0B" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64310193" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Infectious Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C83E79" w14:textId="2F92808C" w:rsidR="00771F30" w:rsidRPr="00771F30" w:rsidRDefault="00771F30" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtain a detailed history related to the patient with an infectious disease resulting in a consultation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0074180D" w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infectious disease, either inpatient or outpatient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D80C9A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a pathogen specific list of etiologies for a patient with a suspected infectious disease, based on your history and physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C3C8C8" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List the most appropriate testing for a patient with a suspected infectious disease, given the detailed clinical history that you have gathered and the differential you have formed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FA6956" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Develop a list of potential antimicrobial medications/therapies that might be beneficial to your patients to include patient allergies and intolerances, likely therapeutic effectiveness, side effects, likelihood of compliance, mode of administration, and cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA7E96D" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Define duration of antibiotic or other disease specific therapy for the infection you are treating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB2C4A0" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472E19A6" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Occupational Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9AC1E1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate the ability to complete a thorough Occupational health history and physical, both for pre-employment and for management of a work-related injury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CC702" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate the utility of OMM and OPP in the practice of Occupational Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3B4B47" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>State job restrictions and be able to list when each might be appropriate to allow the patient to return to work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C3BB70" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFA6697" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>General Internal Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743EA3D1" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate the ability to perform a thorough history and physical examination as well as a chief complaint </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>focused</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history and physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221F8323" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate the ability to verbalize and/or record your findings of the history and physical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF69315" w14:textId="77777777" w:rsidR="0074180D" w:rsidRPr="00BA20C1" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Construct a robust differential diagnosis related to the reason for the patient’s interaction with you on each day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67755D66" w14:textId="77777777" w:rsidR="0074180D" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA20C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a basic treatment plan for the most likely etiology of the patient’s visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F489A8" w14:textId="097C44EA" w:rsidR="00B86644" w:rsidRPr="00771F30" w:rsidRDefault="0074180D" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="612" w:hanging="180"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00771F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate the ability to discuss your findings, plan of care, and follow up plans with the patient if allowed in the clinical setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E51D84F" w14:textId="77777777" w:rsidR="00B86644" w:rsidRPr="00AF40B7" w:rsidRDefault="00B86644" w:rsidP="00B86644">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E42638" w14:textId="77777777" w:rsidR="00B86644" w:rsidRPr="00AF40B7" w:rsidRDefault="00B86644" w:rsidP="00B86644">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235174022"/>
+      <w:r w:rsidRPr="00771F30">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="56951A4D" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="009D6A5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the month of Out-Patient Internal Medicine:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311EE579" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09562335" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Approach the patient with recognition of the entire clinical context, including mind- body and psychosocial interrelationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48917056" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diagnose clinical conditions and plan patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F630B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform or recommend OMT as part of a treatment plan if appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD761A2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="007D2DA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Communicate and document treatment details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC94604" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568FC9D7" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F1465" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply evidence-based guidelines throughout the scope of practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFE57FC" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B822A9A" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gather accurate data related to the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA9176E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F4CDB9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, inter-professional, evidence-based management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A85084C" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9C407F" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51632FC3" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C2DB2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Establish and maintain the physician-patient relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE1E80B" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate effective written and electronic communication in dealing with patients and other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778FDACA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work effectively with other health professionals as a member or leader of a health care team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C96DB1" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E821850" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate humanistic behavior, including respect, compassion, honesty, and trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEB75F2" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0718D0A9" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="x__Int_ddKc9YWQ"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E098DBA" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8F0A76" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the clinical significance of and apply strategies for integrating research evidence into clinical practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D912E4E" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA2D37" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9590BD" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DE82DF" w14:textId="77777777" w:rsidR="009D6A5E" w:rsidRPr="009D6A5E" w:rsidRDefault="009D6A5E" w:rsidP="00771F30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify and utilize effective strategies for assessing patients.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214006445"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235174023"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="2271A273" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please refer to the </w:t>
-[...7 lines deleted...]
-        <w:t>complete list provided on the MSUCOM website (</w:t>
+        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214006446"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235174024"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214006447"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235174025"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="0F568FC2" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6709,76 +8758,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc214006448"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235174026"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc214006449"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235174027"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0B320AFA" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rheumatology or Allergy and Immunology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DBD8BD" w14:textId="260023A4" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -6802,460 +8851,469 @@
         </w:rPr>
         <w:t>Review Questions</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Available through Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D749D5" w14:textId="0DD0C45D" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="002A3B2E">
+    <w:p w14:paraId="51D749D5" w14:textId="1C6C9E19" w:rsidR="000E7F2E" w:rsidRDefault="00397DAA" w:rsidP="002A3B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00A8038E">
+        <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002231C1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F7CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C2F340" w14:textId="77777777" w:rsidR="002A3B2E" w:rsidRPr="002A3B2E" w:rsidRDefault="002A3B2E" w:rsidP="002A3B2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B38554F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Endocrinology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2D84E0" w14:textId="6E6406AB" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+    <w:p w14:paraId="4B2D84E0" w14:textId="491D47C5" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison’s </w:t>
       </w:r>
       <w:r w:rsidR="00DA0914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review Questions</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Available through Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicine </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="136B439F">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="005F7CE0" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002231C1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F7CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4F62AA" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C88CCB3" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+    <w:p w14:paraId="1DF13CA4" w14:textId="77777777" w:rsidR="00332A2A" w:rsidRDefault="00332A2A" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Dermatology</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="4BCBEE82" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C88CCB3" w14:textId="47E10107" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Infectious Disease</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6989DBEC" w14:textId="0E60C1E3" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+        <w:t>Dermatology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2721F108" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harrison’s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA0914">
+        <w:t>American Academy of Dermatology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C287913" w14:textId="207995A6" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Review Qu</w:t>
-[...40 lines deleted...]
-      <w:hyperlink r:id="rId31">
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+          <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002231C1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30829B9F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+    <w:p w14:paraId="17B9BE73" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D98F88F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+    <w:p w14:paraId="4BCBEE82" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>General Internal Medicine</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1084389B" w14:textId="30FAED5E" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+        <w:t>Infectious Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6989DBEC" w14:textId="0E60C1E3" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison’s </w:t>
       </w:r>
-      <w:r w:rsidR="003C612D">
+      <w:r w:rsidR="00DA0914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Review Questions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="136B439F">
+        <w:t>Review Qu</w:t>
+      </w:r>
+      <w:r w:rsidR="003C612D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Available through Access</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>estions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="136B439F">
+        <w:t>. Available through Access</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Medicine </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7C3DB1" w14:textId="4E17CDE4" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+    <w:p w14:paraId="68C6DFBF" w14:textId="4367196B" w:rsidR="000E7F2E" w:rsidRDefault="005F7CE0" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="136B439F">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="136B439F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30829B9F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D98F88F" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>General Internal Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1084389B" w14:textId="30FAED5E" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harrison’s </w:t>
+      </w:r>
+      <w:r w:rsidR="003C612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Review Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Available through Access</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7C3DB1" w14:textId="6CB128C6" w:rsidR="000E7F2E" w:rsidRDefault="005F7CE0" w:rsidP="000E7F2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00EE07E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28578FA9" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422F1080" w14:textId="77777777" w:rsidR="000E7F2E" w:rsidRDefault="000E7F2E" w:rsidP="000E7F2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -7304,135 +9362,197 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc214006450"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235174028"/>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="36C353C6" w14:textId="77777777" w:rsidR="009B6032" w:rsidRPr="00156337" w:rsidRDefault="009B6032" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="174C56A5" w14:textId="2744CAC7" w:rsidR="00746A6C" w:rsidRPr="005D6DF5" w:rsidRDefault="009B6032" w:rsidP="005D6DF5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174C56A5" w14:textId="78CA5859" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F7DF4A4" w14:textId="74104778" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
+    <w:p w14:paraId="4F7DF4A4" w14:textId="3B0D5E3F" w:rsidR="00746A6C" w:rsidRDefault="00746A6C" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is required for this rotation, including both </w:t>
       </w:r>
       <w:r w:rsidR="00B1740A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two- and four-week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009709A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00376729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC52E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It is not required for one-week rotations, however (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neither </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC52E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtual </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC52E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in-person</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>one-week</w:t>
+      </w:r>
+      <w:r w:rsidR="000914DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotations</w:t>
+      </w:r>
+      <w:r w:rsidR="00080D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000914DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="23417D1A" w14:textId="0FEC7437" w:rsidR="00A2011D" w:rsidRPr="00156337" w:rsidRDefault="00E343F0" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Two-week</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7466,114 +9586,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the </w:t>
       </w:r>
       <w:r w:rsidR="00DE4635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="00702488">
+    <w:p w14:paraId="237C2EB8" w14:textId="584CE117" w:rsidR="26910FCD" w:rsidRDefault="009B6032" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>third Sunday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7551583A" w14:textId="77777777" w:rsidR="00B807D4" w:rsidRPr="00C40B5D" w:rsidRDefault="00B807D4" w:rsidP="00702488">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00156337">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="063F6100" w14:textId="77777777" w:rsidR="00472E3B" w:rsidRDefault="00A50CB0" w:rsidP="00472E3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc214006451"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235174029"/>
       <w:r w:rsidRPr="00FC166B">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="61BF2147" w14:textId="0FDF57FE" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rheumatology or Allergy and Immunology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6C899D" w14:textId="078429EB" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -7665,665 +9795,663 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Medicine under Study Tools– Create an 80-question quiz from the Rheumatology/Immunology section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43449922" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B3907B" w14:textId="2A9858B5" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="39B3907B" w14:textId="446AFFC2" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
-        <w:r w:rsidRPr="136B439F">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="000F3201" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00720F68">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000F3201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BAA470" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="53017D01" w14:textId="77777777" w:rsidR="00C65263" w:rsidRDefault="00C65263" w:rsidP="00771F30">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Endocrinology</w:t>
-[...133 lines deleted...]
-    <w:p w14:paraId="6E5E7A8D" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4329C9" w14:textId="58DDE0AF" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Dermatology</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="173" w:firstLine="547"/>
+        <w:t>Endocrinology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA700B4" w14:textId="29CD58D3" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>For 1 week rotation complete weeks one &amp; two of the AAD curriculum</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>2-week rotation - Harrison’s Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00931CEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="136B439F">
+        <w:t>. Available through Access Medicine under Study Tools– Create a 50-question quiz from the Endocrinology section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D2B675" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>For 2-week rotation complete all 4 weeks of the AAD curriculum</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="173" w:firstLine="547"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AE81C5" w14:textId="45D54F39" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="136B439F">
+        <w:t>4-week students Harrison’s Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00931CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Available through Access Medicine under Study Tools– Create a 100-question quiz from the Endocrinology section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B51F30" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497A25E4" w14:textId="2C0AEC4B" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00847790" w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00720F68">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00847790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E134302" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="6E0C712B" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53FE94B8" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="6E5E7A8D" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Infectious Disease</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>Dermatology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39905DD9" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="173" w:firstLine="547"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00546CF0">
+        <w:t>For 1 week rotation complete weeks one &amp; two of the AAD curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726D1396" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="173" w:firstLine="547"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Questions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="136B439F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9565D0" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="173" w:firstLine="547"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Available through Access Medicine under Study Tools– Create a 50-question quiz from the Infectious Disease section.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>For 2-week rotation complete all 4 weeks of the AAD curriculum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476FD45F" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="173" w:firstLine="547"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="136B439F">
+    </w:p>
+    <w:p w14:paraId="28332B5C" w14:textId="775FC67A" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4-week students Harrison’s Review</w:t>
-[...45 lines deleted...]
-        <w:r w:rsidRPr="3CA87461">
+      </w:pPr>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="136B439F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+          <w:t>https://www.aad.org/member/education/residents/bdc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00720F68">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E140B21" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="4E134302" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61FBF28A" w14:textId="4357AE0A" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="53FE94B8" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>General Internal Medicine</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19947439" w14:textId="5AB9C408" w:rsidR="00CE7979" w:rsidRDefault="006C542A" w:rsidP="00C92BD3">
+        <w:t>Infectious Disease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689C2D62" w14:textId="234D1CDE" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC69B6">
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2-week rotation - Harrison’s Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00546CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Available through Access Medicine under Study Tools– Create a 50-question quiz from the Infectious Disease section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8600F0" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DEC617" w14:textId="60593E59" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4-week students Harrison’s Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00546CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Available through Access Medicine under Study Tools– Create a 100-question quiz from the Infectious Disease section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A621E19" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11297256" w14:textId="3E6BABC7" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3CA87461">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00847790" w:rsidRPr="00EE07E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00847790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E140B21" w14:textId="77777777" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FBF28A" w14:textId="4357AE0A" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">For a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E72577" w:rsidRPr="00CC69B6">
+        <w:t>General Internal Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19947439" w14:textId="5AB9C408" w:rsidR="00CE7979" w:rsidRDefault="006C542A" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC69B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4-week</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC69B6">
+        <w:t xml:space="preserve">For a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72577" w:rsidRPr="00CC69B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rotation</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00F53A40">
+        <w:t>4-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC69B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>For a 2-week</w:t>
+        <w:t xml:space="preserve"> rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> create a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7979" w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>100 Question Quiz from Harrison’s Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00546CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Questions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC69B6">
+      <w:r w:rsidR="00E72577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rom the list below create the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7979" w:rsidRPr="136B439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Available through Access Medicine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291E9D17" w14:textId="77777777" w:rsidR="00E72577" w:rsidRDefault="00E72577" w:rsidP="00C92BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DAB5C4" w14:textId="23A24FBC" w:rsidR="00E72577" w:rsidRDefault="00E72577" w:rsidP="00E72577">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F53A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>For a 2-week</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC69B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> create a 50 </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Question Quiz from Harrison’s Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Questions f</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
@@ -8527,513 +10655,779 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5312AD6A" w14:textId="7EAD3D45" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>You must achieve a score of (70%) correct to receive a passing score. You can retake as often as needed to achieve the score.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E93955A" w14:textId="054E2117" w:rsidR="00CE7979" w:rsidRDefault="00CE7979" w:rsidP="00C92BD3">
+    <w:p w14:paraId="0E93955A" w14:textId="634A4FE0" w:rsidR="00CE7979" w:rsidRDefault="00847790" w:rsidP="00C92BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
-        <w:r w:rsidRPr="136B439F">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00EE07E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077</w:t>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00720F68">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="6D0DC531" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="001729A5" w:rsidP="00702488">
+    <w:p w14:paraId="1A6C9B93" w14:textId="256A2885" w:rsidR="51CD49AB" w:rsidRPr="00C40B5D" w:rsidRDefault="00AE0BC0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214006452"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235174030"/>
       <w:r>
-        <w:t>PROCEDURE</w:t>
+        <w:t>STUDENT ACTIVITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve"> LOGS</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="02300164" w14:textId="662EC544" w:rsidR="26910FCD" w:rsidRDefault="008C25C3" w:rsidP="00702488">
+        <w:t>LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="02300164" w14:textId="442FAB27" w:rsidR="26910FCD" w:rsidRDefault="008C25C3" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>In D2L under Course Requirements is the IM 661 Patient Log to be completed during your rotation and uploaded into the corresponding drop box)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
+      </w:pPr>
+      <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3CA87461">
+        <w:t>In D2L under Course Requirements is the IM 661 Patient Log to be completed during your rotation and uploaded into the corresponding drop box</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You will select which specialty you are participating in and evaluate the items listed as well and participate in the consults listed, that are rotation specific</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">You will select which specialty you are participating in and evaluate the items listed as well and participate in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>We understand not all sites experience all the procedures listed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3CA87461">
+        <w:t xml:space="preserve"> listed, that are rotation specific</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CA87461">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>We understand not all sites experience all the procedures listed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="3CA87461">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CA87461">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Please seek out and ask to be included where you can.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F13001D" w14:textId="77777777" w:rsidR="001729A5" w:rsidRPr="00C40B5D" w:rsidRDefault="001729A5" w:rsidP="00702488">
+    <w:p w14:paraId="07F90290" w14:textId="77777777" w:rsidR="00710BB6" w:rsidRDefault="00710BB6" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BF6071" w14:textId="0C543292" w:rsidR="00710BB6" w:rsidRDefault="00710BB6" w:rsidP="00702488">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For one-week VIRTUAL rotations only:  </w:t>
+      </w:r>
+      <w:r w:rsidR="003D5884">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>upload</w:t>
+      </w:r>
+      <w:r w:rsidR="0000132F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a page saying ‘No Patient Contact’</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5884">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into the D2L drop box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F13001D" w14:textId="77777777" w:rsidR="001729A5" w:rsidRPr="00C40B5D" w:rsidRDefault="001729A5" w:rsidP="00702488">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc214006453"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235174031"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc214006454"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235174032"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1F506531" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>description or if you have any questions, please contact</w:t>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE4635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
+    <w:p w14:paraId="279491DE" w14:textId="77777777" w:rsidR="00667FB8" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
+        <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3610173E" w14:textId="2DA580ED" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="00667FB8" w:rsidP="00702488">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Attending Evaluation is not required for one-week </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB05E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VIRTUAL rotations only</w:t>
+      </w:r>
+      <w:r w:rsidR="00900948">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB05E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It is required for one-week in-person rotations, and for all rotations that are longer than one week.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc214006455"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235174033"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="04835F23" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214006456"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235174034"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9073,82 +11467,94 @@
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="6E90BD72" w:rsidR="005A2923" w:rsidRPr="002858E8" w:rsidRDefault="0022491F" w:rsidP="002858E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214006457"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235174035"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="07DDAFAD" w14:textId="3778188B" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="201D41A6" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5335">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00DE4635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
@@ -9181,51 +11587,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Types and Procedure Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18DB9327" w14:textId="45FF3961" w:rsidR="00843C2F" w:rsidRPr="007B567C" w:rsidRDefault="007B567C" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Clinical Shift Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB1EE7F" w14:textId="6F55FC4C" w:rsidR="007B567C" w:rsidRPr="00D41C51" w:rsidRDefault="00D41C51" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Quizzes</w:t>
       </w:r>
@@ -9241,64 +11646,82 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D44669" w14:textId="68F748E8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="16D44669" w14:textId="1C91C25C" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00054676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="002726FB" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page of this syllabus) if they believe missing assignments were reported in error</w:t>
       </w:r>
       <w:r w:rsidR="00230841">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -9341,50 +11764,51 @@
     </w:p>
     <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BD5E83B" w14:textId="71B4CD50" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hile it is the responsibility of the student to ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="005A2923" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Attending Evaluation of Clerkship Student is completed, </w:t>
       </w:r>
       <w:r w:rsidR="00A66F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
@@ -9533,51 +11957,51 @@
         <w:t>pending the Attending Evaluation of Clerkship Student</w:t>
       </w:r>
       <w:r w:rsidR="00191A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00667670">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DE3B7C" w14:textId="10F8B57E" w:rsidR="005208EF" w:rsidRDefault="005208EF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C2D170" w14:textId="462731C7" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="00702488">
+    <w:p w14:paraId="7DA8EBDD" w14:textId="1A75E453" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="009D7892">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As determined by the </w:t>
       </w:r>
       <w:r w:rsidR="00172C55" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IOR</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, the student will receive an </w:t>
@@ -9597,122 +12021,112 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">orrective </w:t>
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
-      <w:r w:rsidRPr="2E96387C">
+      <w:r w:rsidR="009D7892" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>not completed</w:t>
+        <w:t>not successfully completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA8EBDD" w14:textId="234E8C42" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="00390EC1" w:rsidP="00702488">
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214006458"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235174036"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -9835,59 +12249,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc214006459"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235174037"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="006573C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="12BCFEFB" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -11004,111 +13418,112 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00227DF0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214006460"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235174038"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309E69D1" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc214006461"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235174039"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="7B44EA35" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course participants will meet the preceptor on the first day of the rotation at a predetermined location to be oriented to rotation hours, location(s), and expected duties and responsibilities while on-service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD9FBB3" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11269,103 +13684,117 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
       <w:r w:rsidRPr="136B439F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6006BB44" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRPr="00B614E8" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
+    <w:p w14:paraId="6006BB44" w14:textId="5EB35A76" w:rsidR="001F32EC" w:rsidRPr="00B614E8" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4B1C75" w14:textId="77777777" w:rsidR="001F32EC" w:rsidRDefault="001F32EC" w:rsidP="00227DF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Int_hVUTveFE"/>
+      <w:bookmarkStart w:id="48" w:name="_Int_hVUTveFE"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="2A1505FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9A4D0A" w14:textId="7D122CB0" w:rsidR="3AFD8C84" w:rsidRPr="00C13898" w:rsidRDefault="3AFD8C84" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FCB681F" w14:textId="607D2EF9" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11390,72 +13819,72 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4C9787" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="49" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="_Int_SFTgVZZ8"/>
+      <w:bookmarkStart w:id="50" w:name="_Int_SFTgVZZ8"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a high level</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115DD0B7" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11602,741 +14031,988 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AEB972" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00016F1D" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C64191" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+    <w:p w14:paraId="70C64191" w14:textId="4F3B05EB" w:rsidR="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2241EB8D" w14:textId="59518C67" w:rsidR="3AFD8C84" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2241EB8D" w14:textId="2AF5B923" w:rsidR="3AFD8C84" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="00227DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00227DF0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="00227DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600CDD3A" w14:textId="77777777" w:rsidR="00227DF0" w:rsidRPr="00227DF0" w:rsidRDefault="00227DF0" w:rsidP="00227DF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214006462"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235174040"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="0FA9F05A" w14:textId="77777777" w:rsidR="004E627A" w:rsidRPr="004E627A" w:rsidRDefault="00C11B04" w:rsidP="004E627A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="004E627A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E627A" w:rsidRPr="004E627A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05766D10" w14:textId="77777777" w:rsidR="004E627A" w:rsidRPr="004E627A" w:rsidRDefault="004E627A" w:rsidP="004E627A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="2B42B36A" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="004E627A" w:rsidP="004E627A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E627A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="004E627A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214006463"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235174041"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="552F60FD" w14:textId="7184BBE9" w:rsidR="00C326F4" w:rsidRPr="00200481" w:rsidRDefault="00C326F4" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="5B282E45" w14:textId="77777777" w:rsidR="00F4073A" w:rsidRPr="00914B69" w:rsidRDefault="00C326F4" w:rsidP="00F4073A">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00F4073A" w:rsidRPr="00F4073A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="2F83F90A" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70195BE9" w14:textId="77777777" w:rsidR="00915DFD" w:rsidRPr="00915DFD" w:rsidRDefault="00915DFD" w:rsidP="00915DFD">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235174042"/>
+      <w:r w:rsidRPr="00915DFD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="45CD79CD" w14:textId="77777777" w:rsidR="00BE62C0" w:rsidRPr="00EA7A22" w:rsidRDefault="00915DFD" w:rsidP="00BE62C0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE62C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00BE62C0" w:rsidRPr="00BE62C0">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B2B75EA" w14:textId="76C67A45" w:rsidR="004E627A" w:rsidRPr="00200481" w:rsidRDefault="004E627A" w:rsidP="00915DFD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc214006464"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235174043"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="58A948B7" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="009E06F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214006465"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235174044"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214006466"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc235174045"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc214006467"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235174046"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="502BF0EB" w14:textId="6B23689C" w:rsidR="00C14229" w:rsidRPr="00735464" w:rsidRDefault="00E20D8B" w:rsidP="00B92AEF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14229" w:rsidRPr="00C14229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00B92AEF" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="2AADCF83" w:rsidR="0003153D" w:rsidRPr="00C14229" w:rsidRDefault="00E20D8B" w:rsidP="00C14229">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...57 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc235174047"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:r w:rsidR="009B0C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidR="001527B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are responsible for responding to </w:t>
+      </w:r>
+      <w:r w:rsidR="006317DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="70FB6F6B">
-[...30 lines deleted...]
-    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+      <w:r w:rsidRPr="71802E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="00702488">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96018">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="71802E56">
-[...38 lines deleted...]
-    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="6901697E" w14:textId="3D0186B8" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6901697E" w14:textId="3D0186B8" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="0055268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9FA08" w14:textId="77777777" w:rsidR="00482A6D" w:rsidRDefault="00482A6D" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EF4BAF" w14:textId="77777777" w:rsidR="00482A6D" w:rsidRPr="00556A65" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc214006469"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235174048"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6537624C" w14:textId="77777777" w:rsidR="00482A6D" w:rsidRPr="005F7800" w:rsidRDefault="00482A6D" w:rsidP="00482A6D">
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="0847C82B" w14:textId="60920EE9" w:rsidR="00545F62" w:rsidRDefault="00482A6D" w:rsidP="00545F62">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00900948" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="6537624C" w14:textId="1F532BDD" w:rsidR="00482A6D" w:rsidRPr="005F7800" w:rsidRDefault="00545F62" w:rsidP="00545F62">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00545F62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00545F62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
@@ -12395,253 +15071,187 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc214006470"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235174049"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="2B43CFBB" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00A871DA" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6384F300" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00A871DA" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="7E6B3E6F" w14:textId="77777777" w:rsidR="00C3044A" w:rsidRPr="00987E7B" w:rsidRDefault="00C3044A" w:rsidP="00C3044A">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc214006471"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235174050"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve">Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with </w:t>
-[...3 lines deleted...]
-        <w:t>disabilities may be</w:t>
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12716,93 +15326,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12870,52 +15480,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -13114,123 +15729,131 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="317469F9" w:rsidR="001C4F82" w:rsidRPr="00482A6D" w:rsidRDefault="001C4F82" w:rsidP="00482A6D">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00482A6D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId52"/>
-          <w:footerReference w:type="first" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc214006472"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235174051"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2520"/>
-        <w:gridCol w:w="3240"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3551"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="3461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
@@ -13244,198 +15867,259 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002506F5" w:rsidRPr="00C40B5D" w14:paraId="3A38D63F" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="002506F5" w:rsidRPr="00C40B5D" w14:paraId="3A38D63F" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63EBBBCA" w14:textId="420DF87D" w:rsidR="002506F5" w:rsidRPr="007C354A" w:rsidRDefault="002506F5" w:rsidP="002506F5">
+          <w:p w14:paraId="63ED4F1E" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1F1937" w14:textId="4CD41DCB" w:rsidR="008F2A0E" w:rsidRPr="008F2A0E" w:rsidRDefault="00AA2DBB" w:rsidP="00AA2DBB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for all rotations longer than one </w:t>
+            </w:r>
+            <w:r w:rsidR="00900948" w:rsidRPr="008F2A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>week.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63EBBBCA" w14:textId="19CC3BCE" w:rsidR="001F3D47" w:rsidRPr="00AA2DBB" w:rsidRDefault="00AA2DBB" w:rsidP="00AA2DBB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOT required for one-week rotations (virtual or in-person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65900FA5" w14:textId="2D02B7AA" w:rsidR="002506F5" w:rsidRPr="009275FB" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09D252EE" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C42A08" w14:textId="77777777" w:rsidR="002506F5" w:rsidRDefault="002506F5" w:rsidP="002506F5">
@@ -13571,321 +16255,471 @@
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; uploaded by 11:59pm on the last day (Sunday) of the rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5730A88D" w14:textId="002207F9" w:rsidR="002506F5" w:rsidRPr="1125DAF6" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BEFE92" w14:textId="34987F93" w:rsidR="002506F5" w:rsidRPr="389FCA9F" w:rsidRDefault="002506F5" w:rsidP="002506F5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C36FB" w:rsidRPr="00C40B5D" w14:paraId="52A11CE5" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="002C36FB" w:rsidRPr="00C40B5D" w14:paraId="52A11CE5" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A08E0C0" w14:textId="2122A4E4" w:rsidR="002C36FB" w:rsidRPr="007C354A" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
+          <w:p w14:paraId="0269B43D" w14:textId="77777777" w:rsidR="002C36FB" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Patient Types and Procedure Log</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79B162E6" w14:textId="0A23D01E" w:rsidR="0065602D" w:rsidRDefault="001E5F64" w:rsidP="0065602D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5F64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Log must be completed and submitted for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00900948" w:rsidRPr="001E5F64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A08E0C0" w14:textId="30F67348" w:rsidR="005748BB" w:rsidRPr="0065602D" w:rsidRDefault="001E5F64" w:rsidP="0065602D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065602D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For one-week VIRTUAL rotations only, submit a page saying ‘No Patient Contact’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A30390" w14:textId="491C7560" w:rsidR="002C36FB" w:rsidRPr="009275FB" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pload into D2L Drop Box for the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65CC6EAC" w14:textId="63CFC6B4" w:rsidR="002C36FB" w:rsidRPr="1125DAF6" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
+              <w:t xml:space="preserve">ubmitted by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> last Sunday of Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EBEA1A3" w14:textId="3506D7A2" w:rsidR="002C36FB" w:rsidRPr="1125DAF6" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224BD7C3" w14:textId="628B3F6F" w:rsidR="002C36FB" w:rsidRPr="389FCA9F" w:rsidRDefault="002C36FB" w:rsidP="002C36FB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="65" w:name="_Int_6B0kDYv3"/>
+            <w:bookmarkStart w:id="73" w:name="_Int_6B0kDYv3"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="73"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002261F7" w:rsidRPr="00C40B5D" w14:paraId="41FA681A" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="002261F7" w:rsidRPr="00C40B5D" w14:paraId="41FA681A" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DB228E" w14:textId="74643F8D" w:rsidR="002261F7" w:rsidRPr="007C354A" w:rsidRDefault="002261F7" w:rsidP="002261F7">
+          <w:p w14:paraId="3A4E989B" w14:textId="77777777" w:rsidR="002261F7" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D25A557">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Clinical Shift Schedule</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11E9B357" w14:textId="3769699A" w:rsidR="00C50B19" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00B94538">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shift Schedule must be submitted for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00900948" w:rsidRPr="00C50B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66DB228E" w14:textId="62E54DE2" w:rsidR="00B94538" w:rsidRPr="00C50B19" w:rsidRDefault="00B94538" w:rsidP="00C50B19">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50B19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For one-week VIRTUAL rotations only, submit a page saying ‘No Shift Schedule’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC97DF8" w14:textId="44E7034D" w:rsidR="002261F7" w:rsidRPr="009275FB" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FF291DF" w14:textId="2EEFADEA" w:rsidR="002261F7" w:rsidRPr="1125DAF6" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="7D25A557">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -13894,141 +16728,142 @@
               </w:rPr>
               <w:t>ubmitted by 11:59 pm on the last Sunday of Rotation</w:t>
             </w:r>
             <w:r w:rsidR="00DE4635">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOT to be submitted before the last Friday of the rotation, and must be the schedule you worked, not what you were scheduled to work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47D2FEBD" w14:textId="75AE4B18" w:rsidR="002261F7" w:rsidRPr="1125DAF6" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="048373B4" w14:textId="3A83C6D7" w:rsidR="002261F7" w:rsidRPr="389FCA9F" w:rsidRDefault="002261F7" w:rsidP="002261F7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="66" w:name="_Int_yxaTuieQ"/>
+            <w:bookmarkStart w:id="74" w:name="_Int_yxaTuieQ"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="74"/>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B51A4" w:rsidRPr="00C40B5D" w14:paraId="55DB8965" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="001B51A4" w:rsidRPr="00C40B5D" w14:paraId="55DB8965" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DB71F4A" w14:textId="77777777" w:rsidR="001B51A4" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:ind w:right="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>For Dermatology ONLY:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="153814A1" w14:textId="77777777" w:rsidR="001B51A4" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:ind w:right="-60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For 1 week rotation complete weeks one &amp; two of the AAD curriculum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0219C2AC" w14:textId="6BFDD01A" w:rsidR="001B51A4" w:rsidRPr="006261FF" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
@@ -14057,168 +16892,167 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314DF4DC" w14:textId="1EED4692" w:rsidR="001B51A4" w:rsidRPr="009275FB" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B7747E" w14:textId="4ABAD5B6" w:rsidR="001B51A4" w:rsidRPr="1125DAF6" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achieve 70%</w:t>
             </w:r>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completed and submitted by 11:59 pm on the last Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16FCC4B7" w14:textId="59D300C1" w:rsidR="001B51A4" w:rsidRPr="1125DAF6" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A136A22" w14:textId="0ED0E068" w:rsidR="001B51A4" w:rsidRPr="389FCA9F" w:rsidRDefault="001B51A4" w:rsidP="001B51A4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF7595" w:rsidRPr="00C40B5D" w14:paraId="25CDD1D0" w14:textId="77777777" w:rsidTr="00DF7595">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14711" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6B9206" w14:textId="4F3C377A" w:rsidR="00DF7595" w:rsidRPr="00E23AF2" w:rsidRDefault="00DF7595" w:rsidP="00DF7595">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
             </w:pPr>
             <w:r w:rsidRPr="00E23AF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Harrison’s Questions Bank Quiz (minimum 70% passing score) – see details below for requirements by specialty:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="6EBE2277" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="6EBE2277" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A7DF05C" w14:textId="77777777" w:rsidR="00BB111E" w:rsidRDefault="00BB111E" w:rsidP="006A3210">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>For Rheumatology or Allergy/Immunology ONLY:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E28EC45" w14:textId="77777777" w:rsidR="00045AF8" w:rsidRPr="00686B9D" w:rsidRDefault="00BB111E" w:rsidP="006A3210">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -14274,141 +17108,141 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D788AC8" w14:textId="14859C95" w:rsidR="00EA554C" w:rsidRPr="009275FB" w:rsidRDefault="00EB3106" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6470CE34" w14:textId="1858D200" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="000556D3" w:rsidP="00EB3106">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achieve 70%</w:t>
             </w:r>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completed and submitted by 11:59 pm on the last Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56A39FE5" w14:textId="47C192EF" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E39E975" w14:textId="682EB26A" w:rsidR="00EA554C" w:rsidRPr="389FCA9F" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="413B9FCE" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="413B9FCE" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D111BD" w14:textId="7CA55685" w:rsidR="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14554,141 +17388,141 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F4DD04A" w14:textId="64D4AD89" w:rsidR="00EA554C" w:rsidRPr="009275FB" w:rsidRDefault="00EB3106" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="773C83F1" w14:textId="227D0F3C" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="000556D3" w:rsidP="000556D3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achieve 70%</w:t>
             </w:r>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completed and submitted by 11:59 pm on the last Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679EA551" w14:textId="3CFE39BD" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C38FC80" w14:textId="7FF9E3E5" w:rsidR="00EA554C" w:rsidRPr="389FCA9F" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="3D553D32" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="3D553D32" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="356AD5CF" w14:textId="72FAB179" w:rsidR="00E23AF2" w:rsidRDefault="00E23AF2" w:rsidP="00E23AF2">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00FF0482">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14843,158 +17677,159 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58922535" w14:textId="4E123D75" w:rsidR="00EA554C" w:rsidRPr="009275FB" w:rsidRDefault="00EB3106" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA4FB9" w14:textId="32BE4458" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="000556D3" w:rsidP="00EB3106">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achieve 70%</w:t>
             </w:r>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completed and submitted by 11:59 pm on the last Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C15483" w14:textId="4E66CFB7" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34D3D313" w14:textId="593B8D8D" w:rsidR="00EA554C" w:rsidRPr="389FCA9F" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="7EA865C4" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="00EA554C" w:rsidRPr="00C40B5D" w14:paraId="7EA865C4" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681E9369" w14:textId="50608FF6" w:rsidR="00E23AF2" w:rsidRPr="003B2EDA" w:rsidRDefault="00E23AF2" w:rsidP="003B2EDA">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00FF0482">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>General IM</w:t>
             </w:r>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ONLY:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02184A9B" w14:textId="77777777" w:rsidR="00EA554C" w:rsidRDefault="00E23AF2" w:rsidP="003B2EDA">
             <w:pPr>
               <w:ind w:left="165"/>
               <w:rPr>
@@ -15105,51 +17940,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6A357F43" w14:textId="0604E94C" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="136B439F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10 of the available questions on Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21602C7F" w14:textId="0576AA1B" w:rsidR="009E41E9" w:rsidRDefault="009E41E9" w:rsidP="00514920">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="345" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
@@ -15415,207 +18249,276 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4279D299" w14:textId="2CCC7F6E" w:rsidR="00EA554C" w:rsidRPr="009275FB" w:rsidRDefault="00EB3106" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Online D2L Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56911877" w14:textId="4850ABC0" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="000556D3" w:rsidP="000556D3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Achieve 70%</w:t>
             </w:r>
             <w:r w:rsidRPr="3CA87461">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Completed and submitted by 11:59 pm on the last Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176461C1" w14:textId="1BEB99CA" w:rsidR="00EA554C" w:rsidRPr="1125DAF6" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084240C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0106D866" w14:textId="3877A011" w:rsidR="00EA554C" w:rsidRPr="389FCA9F" w:rsidRDefault="00EA554C" w:rsidP="00EA554C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79522A6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
+          <w:p w14:paraId="53139B0D" w14:textId="77777777" w:rsidR="001208EF" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5AB6A8" w14:textId="69ADE15D" w:rsidR="00D410D3" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00D410D3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D410D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for all in-person </w:t>
+            </w:r>
+            <w:r w:rsidR="00900948" w:rsidRPr="00D410D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rotations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F1C8CB" w14:textId="6FCB0A65" w:rsidR="00D5771C" w:rsidRPr="00D410D3" w:rsidRDefault="00D410D3" w:rsidP="00D410D3">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D410D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not required for one-week VIRTUAL rotations only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15642,75 +18545,75 @@
           <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B55BA13" w14:textId="7FC4A6DB" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
@@ -15744,175 +18647,221 @@
           </w:p>
           <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00686B9D">
+      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00E26735">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
+          <w:p w14:paraId="58E261E6" w14:textId="77777777" w:rsidR="00443E74" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F135E">
+          </w:p>
+          <w:p w14:paraId="498DB3AE" w14:textId="54C68F08" w:rsidR="001208EF" w:rsidRPr="00443E74" w:rsidRDefault="00443E74" w:rsidP="00443E74">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="435" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00443E74">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED for </w:t>
+            </w:r>
+            <w:r w:rsidR="005101A7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443E74">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rotations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60ADAA4E" w14:textId="01EEA9A5" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="009F07BD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
             </w:r>
             <w:r w:rsidR="008F56AC" w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3551" w:type="dxa"/>
+            <w:tcW w:w="3461" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016B56E5" w14:textId="7BACB442" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
@@ -15944,100 +18893,100 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55" cstate="print">
+                    <a:blip r:embed="rId57" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -16198,64 +19147,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="72E8BEBA" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4635" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00DE4635" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -16320,53 +19277,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0E777A1E">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2D56D4A7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -16395,99 +19352,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5A5FFBE0">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1C69C738" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -16511,53 +19482,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="023E3727">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="23E9674F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -16593,53 +19564,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="589546D5">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="087F959A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -16965,56 +19936,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -17033,56 +20013,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -17179,174 +20168,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId56"/>
+      <w:headerReference w:type="first" r:id="rId58"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2EC757" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5" w:rsidP="00E756E0">
+    <w:p w14:paraId="66970972" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD7345E" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5" w:rsidP="00E756E0">
+    <w:p w14:paraId="2C57EB87" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1AF48F13" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5">
+    <w:p w14:paraId="6B10D509" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4120AA19" w14:textId="3D5E3A70" w:rsidR="00EA05FA" w:rsidRDefault="00EA05FA">
+  <w:p w14:paraId="4120AA19" w14:textId="712D94C3" w:rsidR="00EA05FA" w:rsidRDefault="00D90526">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00B807D4">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -17370,124 +20364,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="04D7EE6D" w:rsidR="007B3967" w:rsidRDefault="00EA05FA">
+  <w:p w14:paraId="3226CF74" w14:textId="04FFD45A" w:rsidR="007B3967" w:rsidRDefault="00D90526">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00B807D4">
+      <w:t>7/8/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1783D302" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5" w:rsidP="00E756E0">
+    <w:p w14:paraId="2CA04F08" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="136B83B0" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5" w:rsidP="00E756E0">
+    <w:p w14:paraId="561543E8" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1FE885B3" w14:textId="77777777" w:rsidR="00C906A5" w:rsidRDefault="00C906A5">
+    <w:p w14:paraId="5733474E" w14:textId="77777777" w:rsidR="00BF2798" w:rsidRDefault="00BF2798">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="005C9C4C" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="009C3535">
       <w:t>661 Internal Medicine Specialty</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -18086,50 +21083,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E0E7337"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEBACCAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3F2AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F1A7A6E"/>
     <w:lvl w:ilvl="0" w:tplc="68D2A568">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18197,51 +21307,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EC96273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EF85E5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18310,51 +21420,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ECE17D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7CA832E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="885" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1605" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18423,51 +21533,250 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFA2E66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B2E0398"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12B2656A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCA42C90"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18536,51 +21845,390 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14AB0CFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9ACA9E7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15786125"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3FCA8F44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15B45FFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F5D207A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18649,51 +22297,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="199C231C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22267D54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BE0244E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0992A9F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18762,51 +22559,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E857DF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E60AC97C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -18851,51 +22797,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FF95685"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0722DC16"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20587E9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C429BC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18964,51 +23136,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21EB6707"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68BA196A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2130" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5010" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19077,51 +23362,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="225F43A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF6E89E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25F349C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A29EF8"/>
     <w:lvl w:ilvl="0" w:tplc="0E148876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A1C8E8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DC4AA686">
@@ -19166,51 +23600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C11E57A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E0747144">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19279,51 +23713,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19392,51 +23826,250 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4270B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2B82D6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E095588"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A50E8380"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19505,51 +24138,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19618,51 +24251,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340D0DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F6AA7AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19731,51 +24364,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -19844,51 +24477,250 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E31D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B4089F0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD546C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E144462"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19958,51 +24790,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20071,51 +24903,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20184,51 +25016,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20297,51 +25129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20410,51 +25242,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A124CCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5EBA63B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1F2B4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BD620AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511978E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC54480E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20523,51 +25617,399 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58725DF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A02057F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58F732EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7DCC928C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59044863"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6380BF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -20640,51 +26082,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20753,51 +26195,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BC67AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEAC1A30"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20866,51 +26394,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20979,51 +26507,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B1A0B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B82ACE6A"/>
     <w:lvl w:ilvl="0" w:tplc="94CCCDE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E95050EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E02C7E58">
@@ -21068,51 +26596,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AC5CB548">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0360CA38">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21181,67 +26709,153 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2C0DA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23E0C068"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -21294,51 +26908,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21407,51 +27021,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -21524,51 +27138,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21637,51 +27251,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76403DA9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55DC33C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B5BC5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5F69076"/>
     <w:lvl w:ilvl="0" w:tplc="11229788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4EE0138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21750,51 +27513,200 @@
     <w:lvl w:ilvl="7" w:tplc="A10A640A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4338097A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D23700D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DC7411B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21863,51 +27775,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21976,51 +27888,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F583149"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BCA9BD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -22094,210 +28119,289 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="678583384">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706762523">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="602808585">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031294038">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="12" w16cid:durableId="711810667">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="321932046">
+  <w:num w:numId="13" w16cid:durableId="1478650159">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1790512805">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="57095923">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2030177351">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="791749271">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1793328224">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="338654514">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1678072675">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="557521163">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1362589751">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="421490590">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="483161079">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1141923779">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1716388073">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="252856091">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="531311442">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1900704132">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1098910820">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="237718624">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="430905004">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1687440586">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="551189029">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1067534707">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="34474682">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1287810140">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1576672276">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1392540853">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="251396559">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1284120981">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1335570762">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1981643912">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="483161079">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="60" w16cid:durableId="41026888">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1141923779">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="61" w16cid:durableId="1729186427">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1716388073">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="62" w16cid:durableId="745080318">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="1141120298">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1165559792">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1753576304">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="1140339275">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1266578919">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="249437904">
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="0000132F"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000313D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="0002046A"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
@@ -22307,952 +28411,1042 @@
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="00031BF4"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00045AF8"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00054395"/>
+    <w:rsid w:val="00054676"/>
+    <w:rsid w:val="00054BA9"/>
     <w:rsid w:val="000556D3"/>
+    <w:rsid w:val="000559D7"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00066CED"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
+    <w:rsid w:val="0007736D"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="00077E77"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="00080D26"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="000914DE"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A1A83"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
+    <w:rsid w:val="000B18CE"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B50EA"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C214A"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000E7F2E"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F2F88"/>
+    <w:rsid w:val="000F3201"/>
+    <w:rsid w:val="000F3A4A"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="0010099C"/>
     <w:rsid w:val="00100C26"/>
+    <w:rsid w:val="00102CC4"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00107B21"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
+    <w:rsid w:val="00114144"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001164F8"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="001225F1"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
+    <w:rsid w:val="00142747"/>
     <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="001456B3"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
+    <w:rsid w:val="0014665C"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="00160F2C"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="00170A11"/>
     <w:rsid w:val="00171E56"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="001729A5"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
+    <w:rsid w:val="001853DD"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A0884"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B51A4"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C2CFA"/>
+    <w:rsid w:val="001C3237"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001D224B"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D4A41"/>
+    <w:rsid w:val="001D5129"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E1E8C"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
+    <w:rsid w:val="001E57E7"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E5F64"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001E7B95"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F32EC"/>
+    <w:rsid w:val="001F3986"/>
     <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F3D47"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
+    <w:rsid w:val="001F6697"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="00207F15"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00212E51"/>
     <w:rsid w:val="0021442E"/>
+    <w:rsid w:val="00215555"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="002204B9"/>
     <w:rsid w:val="002231C1"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="002261F7"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="00227DF0"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
+    <w:rsid w:val="00230A3E"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
+    <w:rsid w:val="0024253F"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="002506F5"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002510D1"/>
     <w:rsid w:val="00251716"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="00257F0A"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="002670B4"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="002726FB"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="002858E8"/>
+    <w:rsid w:val="00285ECE"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
+    <w:rsid w:val="0029459E"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A075F"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A21AC"/>
     <w:rsid w:val="002A3B2E"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
+    <w:rsid w:val="002B0B65"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C36FB"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D3E32"/>
     <w:rsid w:val="002D4AE9"/>
+    <w:rsid w:val="002D675D"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002E6C1C"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
+    <w:rsid w:val="002F54E3"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="002F7741"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00310A4F"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00314822"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
+    <w:rsid w:val="003206FA"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
+    <w:rsid w:val="00322CFF"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330D4A"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00332493"/>
+    <w:rsid w:val="00332A2A"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="003448DA"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353819"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
+    <w:rsid w:val="00374C4C"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00376729"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00394A95"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
+    <w:rsid w:val="00397DAA"/>
+    <w:rsid w:val="003A0D99"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A413A"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B2EDA"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B552D"/>
     <w:rsid w:val="003B6CD1"/>
+    <w:rsid w:val="003B7AC2"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C2646"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C612D"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
+    <w:rsid w:val="003D44C5"/>
     <w:rsid w:val="003D45FB"/>
+    <w:rsid w:val="003D5884"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
+    <w:rsid w:val="003E042D"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003E6CED"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="0040083A"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403746"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00426F9B"/>
     <w:rsid w:val="004348A9"/>
+    <w:rsid w:val="00434AB2"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="0043748F"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="00443E74"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="0044556C"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
+    <w:rsid w:val="00447A66"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00451B25"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00460419"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
+    <w:rsid w:val="00463BEB"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472E3B"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="0047586E"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482A6D"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00485181"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00486F30"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00492088"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00494D27"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
+    <w:rsid w:val="004B1458"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B6E4F"/>
+    <w:rsid w:val="004C09B4"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
+    <w:rsid w:val="004C406A"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D4E66"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
+    <w:rsid w:val="004E627A"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
+    <w:rsid w:val="005043D4"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050486E"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
+    <w:rsid w:val="00504AF3"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
+    <w:rsid w:val="005101A7"/>
+    <w:rsid w:val="00510D4B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00512BA3"/>
+    <w:rsid w:val="00513F4C"/>
     <w:rsid w:val="00514920"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="005154F7"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00516E67"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="0052584B"/>
     <w:rsid w:val="00525DEE"/>
+    <w:rsid w:val="00525EE0"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
+    <w:rsid w:val="00533EFF"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="005344AE"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00540F29"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00545F62"/>
     <w:rsid w:val="00546CF0"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00561368"/>
     <w:rsid w:val="0056139E"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00563CC3"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
+    <w:rsid w:val="005748BB"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
+    <w:rsid w:val="00587264"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A52F2"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
+    <w:rsid w:val="005C0380"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C23B6"/>
     <w:rsid w:val="005C2DCC"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005C61CB"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D6DF5"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
+    <w:rsid w:val="005E3E60"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E6B49"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
+    <w:rsid w:val="005F64D0"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
+    <w:rsid w:val="005F7CE0"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610C70"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
+    <w:rsid w:val="00622021"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="006261FF"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00636C69"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641C5A"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="006452E0"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="0065602D"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00667670"/>
+    <w:rsid w:val="00667FB8"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
+    <w:rsid w:val="00673459"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
+    <w:rsid w:val="0067649A"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686B9D"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00696E23"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A3210"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
@@ -23262,364 +29456,392 @@
     <w:rsid w:val="006B1CB1"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C542A"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
+    <w:rsid w:val="006E7862"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F1A7D"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="00710BB6"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="00720F68"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00724F9E"/>
     <w:rsid w:val="007251C3"/>
     <w:rsid w:val="00726AB4"/>
+    <w:rsid w:val="00727F78"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="00734E8F"/>
     <w:rsid w:val="00735253"/>
+    <w:rsid w:val="00735464"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="0074180D"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007433F8"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="00765605"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="00771F30"/>
+    <w:rsid w:val="0077334B"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="00775726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="00781ADC"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793695"/>
+    <w:rsid w:val="00794F0B"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="00797672"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A5DF8"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B5335"/>
     <w:rsid w:val="007B567C"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C07C3"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
+    <w:rsid w:val="007D2DA0"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7574"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E3463"/>
+    <w:rsid w:val="007E362C"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E77A9"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F1398"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00802282"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="00843C2F"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="00847790"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
+    <w:rsid w:val="00853EEE"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
+    <w:rsid w:val="00865655"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
+    <w:rsid w:val="00875F09"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880303"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="008854D5"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
+    <w:rsid w:val="00891043"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008928BC"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00893C2B"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A6662"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B2253"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C25C3"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F1DF9"/>
     <w:rsid w:val="008F299A"/>
+    <w:rsid w:val="008F2A0E"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
+    <w:rsid w:val="00900948"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00915DFD"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00917906"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00931CEA"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="00933691"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="009346E7"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00970E8D"/>
     <w:rsid w:val="00971C38"/>
@@ -23668,51 +29890,53 @@
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3535"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
+    <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7498"/>
+    <w:rsid w:val="009D7892"/>
     <w:rsid w:val="009E06F8"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E41E9"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E6D07"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F07BD"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
@@ -23747,578 +29971,636 @@
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A4226D"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
+    <w:rsid w:val="00A530D5"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA2DBB"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA49A5"/>
+    <w:rsid w:val="00AA4F8A"/>
+    <w:rsid w:val="00AA542B"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
+    <w:rsid w:val="00AA6E3E"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
+    <w:rsid w:val="00AE0BC0"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE251A"/>
     <w:rsid w:val="00AE2BDB"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
+    <w:rsid w:val="00AF3FFF"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4946"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00B000B0"/>
+    <w:rsid w:val="00B0055E"/>
+    <w:rsid w:val="00B00B1C"/>
+    <w:rsid w:val="00B01124"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
+    <w:rsid w:val="00B06416"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10BE2"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B13E0F"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
+    <w:rsid w:val="00B24423"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B4092A"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B4153D"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B44214"/>
+    <w:rsid w:val="00B45476"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
+    <w:rsid w:val="00B7072C"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B807D4"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
+    <w:rsid w:val="00B86644"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
+    <w:rsid w:val="00B92AEF"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
+    <w:rsid w:val="00B94538"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA2BA6"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4148"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB111E"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC59CE"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD683C"/>
     <w:rsid w:val="00BD7F9C"/>
+    <w:rsid w:val="00BE1288"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE23BB"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE62C0"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
+    <w:rsid w:val="00BF2798"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF3B5C"/>
+    <w:rsid w:val="00BF3BC4"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
+    <w:rsid w:val="00C14229"/>
     <w:rsid w:val="00C1469A"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
+    <w:rsid w:val="00C3044A"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
+    <w:rsid w:val="00C33011"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
+    <w:rsid w:val="00C344A8"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C47F9B"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
+    <w:rsid w:val="00C50B19"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C55F6A"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
+    <w:rsid w:val="00C65263"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C70585"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C719C4"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C74B46"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
+    <w:rsid w:val="00C83BB6"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C906A5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92BD3"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
+    <w:rsid w:val="00CA615C"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
+    <w:rsid w:val="00CB113B"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
+    <w:rsid w:val="00CC10BB"/>
     <w:rsid w:val="00CC5BFF"/>
     <w:rsid w:val="00CC69B6"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD337E"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
+    <w:rsid w:val="00CE35D5"/>
     <w:rsid w:val="00CE51DA"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CE7979"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D0055D"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D05671"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
+    <w:rsid w:val="00D1506A"/>
+    <w:rsid w:val="00D152DC"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
+    <w:rsid w:val="00D24646"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
+    <w:rsid w:val="00D3436C"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
+    <w:rsid w:val="00D410D3"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41C51"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D46196"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
+    <w:rsid w:val="00D5771C"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70390"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D90526"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D9587C"/>
     <w:rsid w:val="00D95925"/>
+    <w:rsid w:val="00D95A6B"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA0914"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA71D2"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
+    <w:rsid w:val="00DC52E4"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
+    <w:rsid w:val="00DD3E6E"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD730A"/>
     <w:rsid w:val="00DE020F"/>
+    <w:rsid w:val="00DE058C"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE42B6"/>
     <w:rsid w:val="00DE4635"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF7595"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E23AF2"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
+    <w:rsid w:val="00E26735"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34C78"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E527C8"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
@@ -24329,242 +30611,256 @@
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E72577"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
+    <w:rsid w:val="00E84BE6"/>
     <w:rsid w:val="00E85512"/>
     <w:rsid w:val="00E85727"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E9078F"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA05FA"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA554C"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB16BD"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3106"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
+    <w:rsid w:val="00EB621D"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
+    <w:rsid w:val="00EB7105"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED0D89"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
+    <w:rsid w:val="00ED488A"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE040D"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F02710"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F209A3"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
+    <w:rsid w:val="00F4073A"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42A5C"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F46256"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F51AF0"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F53A40"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61798"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
+    <w:rsid w:val="00F759FE"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92548"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FB05E1"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC166B"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
+    <w:rsid w:val="00FD4CB4"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
+    <w:rsid w:val="00FD7337"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FD7ABE"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF0482"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF22FC"/>
     <w:rsid w:val="00FF30C7"/>
+    <w:rsid w:val="00FF398B"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01A68762"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
@@ -24966,50 +31262,51 @@
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
+    <w:rsid w:val="6AC5A303"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
@@ -25065,51 +31362,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{E0024C8D-377B-400C-A84E-28BE36FCB39A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25267,51 +31564,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -26402,51 +32699,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -26679,50 +32976,104 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1AB7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A7E40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="63181711">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="505562734">
+          <w:marLeft w:val="360"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="160"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="67114128">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1449742552">
+          <w:marLeft w:val="360"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="160"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -26804,51 +33155,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aad.org/member/education/residents/bdc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/qa.aspx?resourceId=3527" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27123,52 +33474,97 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -27395,161 +33791,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...48 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E5498B8-B07B-4605-89E8-15A03CCD9817}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0295DA2-1510-4E3E-BDB8-F204FFA390B0}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>36298</Characters>
+  <Pages>24</Pages>
+  <Words>7430</Words>
+  <Characters>43842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>302</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>1217</Lines>
+  <Paragraphs>589</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42581</CharactersWithSpaces>
+  <CharactersWithSpaces>50683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>130500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>