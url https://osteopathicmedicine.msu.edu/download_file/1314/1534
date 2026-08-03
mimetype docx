--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -49,51 +49,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -388,105 +388,107 @@
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="04D1F40B" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="3639C492">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="3D8EBD2C" w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="34A7BEEF" w:rsidRPr="3639C492">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -618,51 +620,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bentonmi@msu.edu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="1992E267" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -686,51 +688,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="002B672E" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -746,2250 +770,2374 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EE9CEA" w14:textId="4B9649FE" w:rsidR="009A27C6" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="652D21FD" w14:textId="5DE54BD6" w:rsidR="00844BAE" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214284373" w:history="1">
-        <w:r w:rsidR="009A27C6" w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176267" w:history="1">
+        <w:r w:rsidR="00844BAE" w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="009A27C6">
+        <w:r w:rsidR="00844BAE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009A27C6">
+        <w:r w:rsidR="00844BAE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009A27C6">
-[...10 lines deleted...]
-        <w:r w:rsidR="009A27C6">
+        <w:r w:rsidR="00844BAE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176267 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00844BAE">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00844BAE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009A27C6">
+        <w:r w:rsidR="00844BAE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009A27C6">
+        <w:r w:rsidR="00844BAE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D069546" w14:textId="7AF10E72" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="0F7DE086" w14:textId="1D3316FE" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284374" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176268" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284374 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176268 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10997739" w14:textId="316A2AF2" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="6B1B2096" w14:textId="140932DF" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284375" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176269" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284375 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176269 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A7F828C" w14:textId="0DFCB870" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+    <w:p w14:paraId="0ABE0545" w14:textId="2A7BC6C9" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284376" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176270" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284376 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176270 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38C02195" w14:textId="216996F9" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+    <w:p w14:paraId="36DCD566" w14:textId="4E4476A2" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284377" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176271" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284377 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176271 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DD51A1C" w14:textId="2FFE1731" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+    <w:p w14:paraId="50F37FC6" w14:textId="01EF6D3D" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284378" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176272" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284378 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176272 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33577ADD" w14:textId="48F41CC0" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="2879A0FA" w14:textId="49858522" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284379" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176273" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284379 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176273 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E115032" w14:textId="0BA50FF1" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="5D216CB0" w14:textId="22EA5C35" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284380" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176274" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284380 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176274 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="393E54D2" w14:textId="263A24D4" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="66537BEB" w14:textId="187B2A40" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284381" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176275" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284381 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176275 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2748E125" w14:textId="40CCA9D3" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="2BC5DA5D" w14:textId="416BC548" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284382" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176276" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284382 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176276 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31F20EA7" w14:textId="0B1B5DC1" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="6056DC27" w14:textId="5CDC19E3" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284383" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176277" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176277 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E28D7B6" w14:textId="260A0828" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="7F48B11C" w14:textId="7FE19749" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284384" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176278" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176278 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FE8400C" w14:textId="09C8A7E6" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="22BF836C" w14:textId="1FA4EEFC" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284385" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176279" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284385 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176279 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BEE11E2" w14:textId="79BC012E" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="282190A4" w14:textId="2844B0B9" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284386" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176280" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284386 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176280 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3730D8F4" w14:textId="166DFA72" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="2AB6A538" w14:textId="21CCDCEC" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284387" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176281" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176281 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67FFD7EA" w14:textId="2D44106F" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="3BED0D51" w14:textId="0D74EE57" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284388" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176282" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284388 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176282 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D0B0C97" w14:textId="3E87C374" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
-[...182 lines deleted...]
-    <w:p w14:paraId="6AA51316" w14:textId="10626FA7" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="1024AA34" w14:textId="3CB47606" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284392" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176283" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284392 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176283 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="69A25532" w14:textId="6901AFFC" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176284" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176284 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13AB43DF" w14:textId="45AD6575" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176285" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176285 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59DA1B11" w14:textId="64826FE2" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="2C577A49" w14:textId="0D2B1FAD" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176286" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176286 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32FB05CE" w14:textId="008325A2" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284393" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176287" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284393 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176287 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F4D407B" w14:textId="63653FC0" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="631A8E05" w14:textId="46C28026" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284394" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176288" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176288 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC73C06" w14:textId="58D74952" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176289" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284394 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176289 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71AF7856" w14:textId="3834ED72" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+    <w:p w14:paraId="52565C5D" w14:textId="56E77FD9" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284395" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176290" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284395 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176290 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A86A48" w14:textId="04E6CAC1" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="56223FBD" w14:textId="203785D3" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284396" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176291" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284396 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176291 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F0253DB" w14:textId="2C02397E" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="7AF41B56" w14:textId="15FCCE2D" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284397" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176292" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284397 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176292 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3757AA3D" w14:textId="4FA3467B" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="01C99EBE" w14:textId="6DC9F8FE" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284398" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176293" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00090E0E">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284398 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176293 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="392AAA0C" w14:textId="42E8E731" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="2EDB931A" w14:textId="69081E72" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284399" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176294" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284399 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176294 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34CA5791" w14:textId="2F835A4B" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="38A70924" w14:textId="3EE7656C" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284400" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176295" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284400 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176295 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="518E1AE9" w14:textId="7FC9E63E" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="7B167980" w14:textId="58033EA4" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284401" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176296" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284401 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176296 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53AB3030" w14:textId="414E415A" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="28401205" w14:textId="4B45B2BA" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284402" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176297" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176297 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69648F94" w14:textId="0855CDCF" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="3D0020A9" w14:textId="6115FE17" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284403" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176298" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176298 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E5216B" w14:textId="6713ABF7" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
-[...60 lines deleted...]
-    <w:p w14:paraId="5E3FDAFD" w14:textId="79D712CC" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="48F1BAE0" w14:textId="56627F32" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284405" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176299" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176299 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52C102F0" w14:textId="4306CECF" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="7C9B0826" w14:textId="41CAB059" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176300" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176300 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6294A5C5" w14:textId="7132DC05" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284406" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176301" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176301 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BA85C17" w14:textId="068BBFBF" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235176302" w:history="1">
+        <w:r w:rsidRPr="00623945">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176302 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="519A81A9" w14:textId="6BBBAAF3" w:rsidR="009A27C6" w:rsidRDefault="009A27C6">
+    <w:p w14:paraId="04E1E348" w14:textId="6B3B5AEA" w:rsidR="00844BAE" w:rsidRDefault="00844BAE">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214284407" w:history="1">
-        <w:r w:rsidRPr="00090E0E">
+      <w:hyperlink w:anchor="_Toc235176303" w:history="1">
+        <w:r w:rsidRPr="00623945">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214284407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235176303 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="2F6D0D62" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="68D8FD9F" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3014,51 +3162,51 @@
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214284373"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235176267"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3194,51 +3342,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00A16AA6" w:rsidRPr="00165CD1" w:rsidRDefault="00A16AA6" w:rsidP="00153FEF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00A16AA6" w:rsidRPr="00165CD1" w:rsidRDefault="00A16AA6" w:rsidP="00153FEF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
@@ -3357,51 +3504,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A16AA6" w:rsidRPr="00C40B5D" w14:paraId="48F1C64D" w14:textId="23C2F43D" w:rsidTr="00A16AA6">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2327" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="179D5A5B" w14:textId="77777777" w:rsidR="00A16AA6" w:rsidRPr="00355156" w:rsidRDefault="00A16AA6" w:rsidP="00497EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
@@ -3411,51 +3557,50 @@
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E0B0CAB" w14:textId="3BE6B9BD" w:rsidR="00A16AA6" w:rsidRPr="00165CD1" w:rsidRDefault="00A16AA6" w:rsidP="00497EF3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
@@ -3480,145 +3625,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43224F09" w14:textId="6786DB9E" w:rsidR="31F23FA2" w:rsidRDefault="31F23FA2"/>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214284374"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235176268"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="428F4245" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="31F23FA2">
+    <w:p w14:paraId="371972B8" w14:textId="620F5BB7" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="31F23FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="51E9885B" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="51E9885B" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based, learning experiences under the guidance of a faculty member (preceptor) in collaboration, as appropriate, with residents and/or fellows.</w:t>
+        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1C6B" w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:r w:rsidR="51E9885B" w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning experiences under the guidance of a faculty member (preceptor) in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="51E9885B" w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="51E9885B" w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
       </w:r>
       <w:r w:rsidR="00114C8F" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Michigan State University College of Osteopathic Medicine (MSUCOM) </w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>expectations</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214284375"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235176269"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214284376"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235176270"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="790E16E1" w14:textId="71C973A3" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This course </w:t>
       </w:r>
       <w:r w:rsidR="6560D1A2" w:rsidRPr="31F23FA2">
         <w:rPr>
@@ -3626,51 +3797,65 @@
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>require preapproval</w:t>
       </w:r>
       <w:r w:rsidR="7EF73AD0" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6DD95B5C" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">should follow the below directions for elective courses confirmation and enrollment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="29AEC522" w:rsidR="00CE2397" w:rsidRDefault="54829941" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -3720,51 +3905,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F8C9FF" w14:textId="77777777" w:rsidR="00A90FAD" w:rsidRPr="00C40B5D" w:rsidRDefault="00A90FAD" w:rsidP="00A90FAD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214284377"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235176271"/>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -3784,51 +3969,51 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214284378"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235176272"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -3862,55 +4047,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4039,51 +4232,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214284379"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235176273"/>
       <w:r>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="513B7EE6" w14:textId="5C1A502B" w:rsidR="31F23FA2" w:rsidRPr="000C05C7" w:rsidRDefault="20223AED" w:rsidP="000C05C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OMM 601 is either a </w:t>
       </w:r>
       <w:r w:rsidR="00E413B9" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>two-week</w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
@@ -4101,75 +4294,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6 credits) elective course. Timeframes for each rotation are decided at least 30 days prior to the beginning of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214284380"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235176274"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214284381"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235176275"/>
       <w:r>
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="02190A66" w14:textId="26F14868" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To broaden the student’s recognition of the use of manual medicine in the spectrum of disorders presenting to the osteopathic physician.</w:t>
       </w:r>
     </w:p>
@@ -4180,305 +4373,315 @@
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D6DE50" w14:textId="40057F62" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Ability to diagnose and effectively treat somatic dysfunction in the pelvis, sacrum, lumbar spine, thoracic spine, rib cage, cervical spine, cranium, abdomen, and extremities. This includes knowledge of the mechanics, coupled motions, and common clinical correlations of somatic dysfunction with other disorders.</w:t>
+        <w:t xml:space="preserve">Ability to diagnose and effectively treat somatic dysfunction in the pelvis, sacrum, lumbar spine, thoracic spine, rib cage, cervical spine, cranium, abdomen, and extremities. This includes knowledge of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the mechanics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, coupled motions, and common clinical correlations of somatic dysfunction with other disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B3882" w14:textId="05128572" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="359" w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB6E73A" w14:textId="1AC15E40" w:rsidR="006630FF" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
+    <w:p w14:paraId="3EB6E73A" w14:textId="4C260CC5" w:rsidR="006630FF" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is also expected to learn and understand the osteopathic principles, basic anatomy, </w:t>
+        <w:t xml:space="preserve">The student </w:t>
+      </w:r>
+      <w:r w:rsidR="00642283" w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31F23FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected to learn and understand the osteopathic principles, basic anatomy, </w:t>
       </w:r>
       <w:r w:rsidR="00153FEF" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>physiology,</w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and biomechanics. The role of exercise as adjunct to OMM will be stressed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425730B7" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="006A0A48" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1948A5B7" w14:textId="590D7B77" w:rsidR="006630FF" w:rsidRPr="006A0A48" w:rsidRDefault="23A5C7B7" w:rsidP="006A0A48">
+    <w:p w14:paraId="1948A5B7" w14:textId="18C95148" w:rsidR="006630FF" w:rsidRPr="006A0A48" w:rsidRDefault="23A5C7B7" w:rsidP="006A0A48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A0A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student will be expected to continue his/her pursuit of improving communication skills in his/her interaction with patients. Consultation on inpatients and outpatients includes a </w:t>
+        <w:t xml:space="preserve">The student will be expected to continue his/her pursuit of improving communication skills in his/her interaction with patients. Consultation on inpatients and outpatients </w:t>
+      </w:r>
+      <w:r w:rsidR="00642283" w:rsidRPr="006A0A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="006A0A48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>thorough history and physical exam. The development of rapport with the patient is intrinsic to effective osteopathic care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55734D42" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="006A0A48" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E652715" w14:textId="50C33EC1" w:rsidR="006630FF" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will be given the opportunity to perform consultation in terms of history and physical examination of patients. The ability to perform a musculoskeletal examination, neurologic examination, and osteopathic structural exam will be evaluated. Emphasis will be placed on teaching subsequent scanning and segmental evaluation. The student will be instructed in the clinical decision-making process of determining the dose, sequencing, and frequency of treatment for a variety of acute and chronic disorders. The ability to be accurate and specific in arriving at a diagnosis will be stressed. In addition, he/she will have the opportunity to treat patients with a variety of techniques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F75B931" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="006A0A48" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47AD53D4" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="00B54E09" w:rsidRDefault="006A0A48" w:rsidP="00B54E09">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61931DA2" w14:textId="0EF04F02" w:rsidR="006630FF" w:rsidRDefault="23A5C7B7" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="719"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will increase his/her ability to develop a working differential diagnosis and recognize clinical correlations between somatic and visceral disease states.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDC4753" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="006A0A48" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131A62CA" w14:textId="157C1E98" w:rsidR="006630FF" w:rsidRDefault="23A5C7B7" w:rsidP="00497EF3">
+    <w:p w14:paraId="040B51CB" w14:textId="3AFF7333" w:rsidR="006A0A48" w:rsidRPr="00B54E09" w:rsidRDefault="23A5C7B7" w:rsidP="00B54E09">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will be exposed to literature in the field of manual medicine and given the</w:t>
       </w:r>
       <w:r w:rsidR="19ACB51E" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>opportunity to spend time collecting information and becoming aware of resources available for learning in this field during the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040B51CB" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="006A0A48" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="35B536FD" w14:textId="77777777" w:rsidR="006A0A48" w:rsidRPr="00AF40B7" w:rsidRDefault="006A0A48" w:rsidP="006A0A48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="684BA28B" w14:textId="2A99939D" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="23A5C7B7" w:rsidP="00497EF3">
+    <w:p w14:paraId="02315751" w14:textId="64160454" w:rsidR="006630FF" w:rsidRPr="00B54E09" w:rsidRDefault="23A5C7B7" w:rsidP="00B54E09">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will gain an appreciation for the process that occurs in treatment using manual medicine. Specifically, the relationship of the time that is involved with treatment of the patients, education of the patients, and participation in the process of recovery that the physician engages in with the patient over time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02315751" w14:textId="7D183ECF" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="31F23FA2">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="583900E7" w14:textId="052C14F6" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00497EF3" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214284382"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235176276"/>
       <w:r w:rsidRPr="00497EF3">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="02E26253" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will be required to demonstrate the ability to apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E2C772" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00497EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4548,51 +4751,51 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Osteopathic principles and practices in commonly encountered patient care scenarios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00497EF3" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214284383"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235176277"/>
       <w:r w:rsidRPr="00497EF3">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="05E02E5C" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will be required to demonstrate the ability to take a patient's history, perform a physical exam, diagnose, and manage selected patient presentations and clinical situations utilizing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045F4077" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
@@ -4636,135 +4839,167 @@
       </w:pPr>
       <w:r w:rsidRPr="00497EF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Osteopathic structural diagnosis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C539ECB" w14:textId="6157DE40" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00497EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00497EF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Osteopathic manipulative treatment methods:</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>such as strain</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="006B3C59" w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>counter strain</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, muscle energy, myofascial release, high velocity low amplitude (HVLA), soft tissue, lymphatic technique, cranial osteopathic manipulative medicine, articulatory techniques, balanced ligamentous tension, ligamentous articular strain, facilitated positional release, still technique, visceral technique, and Chapman reflexes.</w:t>
+        <w:t xml:space="preserve">, muscle energy, myofascial release, high velocity low amplitude (HVLA), soft tissue, lymphatic technique, cranial osteopathic manipulative medicine, articulatory techniques, balanced </w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ligamentous tension, ligamentous articular strain, facilitated positional release, still technique, visceral technique, and Chapman reflexes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5F61C7" w14:textId="77777777" w:rsidR="00497EF3" w:rsidRDefault="00497EF3" w:rsidP="00497EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="682EF1B5" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00497EF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Throughout these three categories, students will demonstrate the ability to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFBA11D" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
+    <w:p w14:paraId="6BFBA11D" w14:textId="5C79CD5D" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Discuss the basic principles of the osteopathic philosophy and describe the impact on the health care delivery of osteopathic physicians.</w:t>
+        <w:t xml:space="preserve">Discuss the basic principles of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the osteopathic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> philosophy and describe the impact on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00642283" w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delivery of health care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of osteopathic physicians.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F60D91C" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the scientific knowledge supporting the utilization of OPP</w:t>
       </w:r>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4882,67 +5117,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the indications and contraindications of different types of OMT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C83EA7" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the relative value, advantages, and disadvantages of different types of OMT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74186E72" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
+    <w:p w14:paraId="74186E72" w14:textId="394EBD02" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Correctly diagnose somatic dysfunction within the ten body regions, prioritize a differential diagnosis and develop an appropriate care plan.</w:t>
+        <w:t xml:space="preserve">Correctly diagnose somatic dysfunction within the ten body regions, prioritize a differential </w:t>
+      </w:r>
+      <w:r w:rsidR="00346A52" w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diagnosis,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03ACB6B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and develop an appropriate care plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68520D30" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Effectively communicate with patients and their families regarding alternatives to OMT and the risks and benefits associated with the use of OMT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED0DB5B" w14:textId="77777777" w:rsidR="00BF21BC" w:rsidRDefault="00BF21BC" w:rsidP="00BF21BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4994,51 +5241,51 @@
       </w:pPr>
       <w:r w:rsidRPr="03ACB6B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Show sensitivity to the diversity of patients as it may impact the presentation of somatic and/or visceral dysfunctions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="00BF21BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214284384"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235176278"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -5080,102 +5327,101 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214284385"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235176279"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214284386"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235176280"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="33DA306C" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
       </w:r>
       <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5223,50 +5469,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2B244A21" w:rsidRPr="00497EF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OMM 601</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
@@ -5288,85 +5535,116 @@
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214284387"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235176281"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="7805322D" w:rsidR="00746A6C" w:rsidRDefault="07DB3FE8" w:rsidP="00497EF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>There is no assigned textbook. Reading assignments are under the purview of the preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272D3761" w14:textId="77777777" w:rsidR="003E0340" w:rsidRDefault="003E0340" w:rsidP="00497EF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="275A8976" w14:textId="43FD8019" w:rsidR="003E0340" w:rsidRPr="003E0340" w:rsidRDefault="003E0340" w:rsidP="003E0340">
+    <w:p w14:paraId="25AB434A" w14:textId="6DC7C7F6" w:rsidR="009119A8" w:rsidRPr="00C40B5D" w:rsidRDefault="009119A8" w:rsidP="009119A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235176282"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="45B0AB5F" w14:textId="77777777" w:rsidR="009119A8" w:rsidRDefault="009119A8" w:rsidP="003E0340">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275A8976" w14:textId="0086928C" w:rsidR="003E0340" w:rsidRPr="003E0340" w:rsidRDefault="003E0340" w:rsidP="003E0340">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575845FD" w14:textId="77777777" w:rsidR="003E0340" w:rsidRDefault="003E0340" w:rsidP="003E0340">
@@ -5455,76 +5733,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third Sunday</w:t>
       </w:r>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D08BC3" w14:textId="77777777" w:rsidR="00497EF3" w:rsidRPr="00497EF3" w:rsidRDefault="00497EF3" w:rsidP="00497EF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc214284388"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235176283"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc214284389"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235176284"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="29116EC0" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
@@ -5631,78 +5909,77 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc214284390"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235176285"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -5741,55 +6018,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc214284391"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235176286"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5824,55 +6101,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE7781" w14:textId="5972FE93" w:rsidR="00390EC1" w:rsidRPr="006462DE" w:rsidRDefault="0022491F" w:rsidP="006462DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214284392"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235176287"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5913,55 +6190,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214284393"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235176288"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6084,59 +6361,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="48D21CC1" w:rsidR="00A16BF1" w:rsidRPr="006462DE" w:rsidRDefault="00A16BF1" w:rsidP="006462DE">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214284394"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235176289"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="539C8C3A" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -6491,51 +6768,50 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>didactic</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6763,50 +7039,51 @@
           <w:spacing w:val="-9"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7238,113 +7515,113 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="000C05C7" w:rsidRDefault="00A16BF1" w:rsidP="31F23FA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214284395"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235176290"/>
       <w:r w:rsidRPr="000C05C7">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="31F23FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214284396"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235176291"/>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="31F23FA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3924CA9A" w14:textId="4A527DA1" w:rsidR="6EB1ABFF" w:rsidRPr="005D527F" w:rsidRDefault="6EB1ABFF" w:rsidP="31F23FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -7355,441 +7632,539 @@
       </w:pPr>
       <w:r w:rsidRPr="005D527F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students should be dressed in business attire while on this rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214284397"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235176292"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="38DB41CF" w14:textId="77777777" w:rsidR="004B2159" w:rsidRPr="004B2159" w:rsidRDefault="004B2159" w:rsidP="004B2159">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6BFBEABE">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B2159">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7884F4" w14:textId="77777777" w:rsidR="004B2159" w:rsidRPr="004B2159" w:rsidRDefault="004B2159" w:rsidP="004B2159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00916DEB" w14:textId="77777777" w:rsidR="004B2159" w:rsidRPr="00C40B5D" w:rsidRDefault="004B2159" w:rsidP="004B2159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B2159">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="004B2159">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214284398"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235176293"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="5CE56D07" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="001F57CD">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00153FEF" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="001F57CD" w:rsidRPr="001F57CD">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="137E32A9" w14:textId="77777777" w:rsidR="00510B3B" w:rsidRPr="00510B3B" w:rsidRDefault="00510B3B" w:rsidP="00510B3B">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235176294"/>
+      <w:r w:rsidRPr="00510B3B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="6B6A4194" w14:textId="7B59A1C9" w:rsidR="00510B3B" w:rsidRPr="00EA7A22" w:rsidRDefault="00510B3B" w:rsidP="00877CF9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...24 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00877CF9" w:rsidRPr="00877CF9">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F89438F" w14:textId="77777777" w:rsidR="004B2159" w:rsidRPr="00200481" w:rsidRDefault="004B2159" w:rsidP="00200481">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="2EC6C5B2" w:rsidR="006E1B5D" w:rsidRPr="005D527F" w:rsidRDefault="00902AE6" w:rsidP="005D527F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214284399"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235176295"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="248BE978" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidR="00C50401" w:rsidRPr="31F23FA2">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214284400"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235176296"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214284401"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235176297"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214284402"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235176298"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="7B8EA54C" w14:textId="1B786098" w:rsidR="0028659D" w:rsidRPr="00B954D2" w:rsidRDefault="00E20D8B" w:rsidP="00B954D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00B954D2" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="0028659D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214284403"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235176299"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -7869,139 +8244,233 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="31816AAB" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00153FEF" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425A5012" w14:textId="77777777" w:rsidR="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="347A9816" w14:textId="77777777" w:rsidR="009A27C6" w:rsidRPr="00556A65" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc214284404"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235176300"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="34301AA2" w14:textId="18D83FCE" w:rsidR="009A27C6" w:rsidRPr="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="1DD6D2A4" w14:textId="5A36F56D" w:rsidR="00E763BF" w:rsidRDefault="009A27C6" w:rsidP="00E763BF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A52" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A52" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A52" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E763BF" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A52" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="6535B546" w14:textId="3F4DD850" w:rsidR="00E763BF" w:rsidRPr="005F7800" w:rsidRDefault="00E763BF" w:rsidP="00E763BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="001F7847">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34301AA2" w14:textId="5878265B" w:rsidR="009A27C6" w:rsidRPr="009A27C6" w:rsidRDefault="009A27C6" w:rsidP="009A27C6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="005D527F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8057,234 +8526,174 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214284405"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235176301"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="5017AE54" w14:textId="77777777" w:rsidR="004A3573" w:rsidRPr="00A871DA" w:rsidRDefault="004A3573" w:rsidP="004A3573">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3787BCD5" w14:textId="77777777" w:rsidR="004A3573" w:rsidRPr="00A871DA" w:rsidRDefault="004A3573" w:rsidP="004A3573">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6D641BEE" w14:textId="77777777" w:rsidR="004A3573" w:rsidRPr="00987E7B" w:rsidRDefault="004A3573" w:rsidP="004A3573">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214284406"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235176302"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -8367,93 +8776,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8521,52 +8930,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -8773,96 +9187,104 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc214284407"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235176303"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="31F23FA2">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9437,120 +9859,117 @@
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015623B" w:rsidRPr="00C40B5D" w14:paraId="5DBFAC91" w14:textId="77777777" w:rsidTr="00153FEF">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1165876F" w14:textId="153487CC" w:rsidR="0015623B" w:rsidRPr="00A31C50" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F095F73" w14:textId="1B4A63EB" w:rsidR="0015623B" w:rsidRPr="009275FB" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="518D4870" w14:textId="77777777" w:rsidR="0015623B" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3420D2D8" w14:textId="77777777" w:rsidR="0015623B" w:rsidRDefault="0015623B" w:rsidP="0015623B">
@@ -9665,82 +10084,80 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="0015623B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A874CC" w14:textId="7CB359DE" w:rsidR="0015623B" w:rsidRPr="2FA7D722" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="078B9A9B" w14:textId="77777777" w:rsidR="0015623B" w:rsidRPr="004A0178" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E95A3F4" w14:textId="77777777" w:rsidR="0015623B" w:rsidRPr="2D104CAB" w:rsidRDefault="0015623B" w:rsidP="0015623B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
@@ -9753,100 +10170,100 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="625615C5" w14:textId="4DCCD92B" w:rsidR="31F23FA2" w:rsidRDefault="31F23FA2"/>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37" cstate="print">
+                    <a:blip r:embed="rId39" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10009,62 +10426,64 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="7BFA60DA" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Evaluator Signature:</w:t>
       </w:r>
       <w:r w:rsidR="0015623B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date of review with Student:</w:t>
       </w:r>
       <w:r w:rsidR="0015623B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10129,51 +10548,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="7DE2B1CA">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -10204,99 +10623,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="413A95FF">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -10320,51 +10753,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="3473BABB">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -10402,51 +10835,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict w14:anchorId="08E31E6E">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -10774,56 +11207,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -10842,56 +11284,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10988,174 +11439,179 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId40"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6CFADD" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D" w:rsidP="00E756E0">
+    <w:p w14:paraId="4A90EE20" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48945557" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D" w:rsidP="00E756E0">
+    <w:p w14:paraId="2EE7DA7D" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33CE4DD7" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D">
+    <w:p w14:paraId="472627E9" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="734789A2" w14:textId="5958627F" w:rsidR="00424860" w:rsidRDefault="00424860">
+  <w:p w14:paraId="734789A2" w14:textId="730BDC22" w:rsidR="00424860" w:rsidRDefault="00424860">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00844BAE">
+      <w:t>7/16/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -11176,71 +11632,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55172951" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D" w:rsidP="00E756E0">
+    <w:p w14:paraId="530F3E3B" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2946CFB4" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D" w:rsidP="00E756E0">
+    <w:p w14:paraId="661B91A8" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F317ACC" w14:textId="77777777" w:rsidR="0090499D" w:rsidRDefault="0090499D">
+    <w:p w14:paraId="5585364A" w14:textId="77777777" w:rsidR="004141AA" w:rsidRDefault="004141AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="0487B3A9" w:rsidR="004A166C" w:rsidRDefault="00472806">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OMM 601 Osteopathic Manipulative Medicine</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -14957,50 +15413,51 @@
   <w:num w:numId="28" w16cid:durableId="584999412">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="750080801">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="885069547">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1336226752">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="717247868">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -15056,50 +15513,51 @@
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="00055AA9"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
+    <w:rsid w:val="0008061F"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05C7"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
@@ -15107,50 +15565,51 @@
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F7221"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="00120DDA"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
@@ -15168,50 +15627,51 @@
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="00153FEF"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="0015623B"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="00182556"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
@@ -15228,76 +15688,78 @@
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
+    <w:rsid w:val="001C1C6B"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
+    <w:rsid w:val="001F57CD"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00203F17"/>
     <w:rsid w:val="002048FC"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
@@ -15339,78 +15801,80 @@
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00282A33"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="0028659D"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="0029383C"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7A9B"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B672E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C593B"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
@@ -15426,95 +15890,98 @@
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00302FB0"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="0032158A"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
+    <w:rsid w:val="003359A3"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="00345BB3"/>
     <w:rsid w:val="0034687D"/>
+    <w:rsid w:val="00346A52"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00366C32"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00380DCF"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
@@ -15549,135 +16016,139 @@
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
+    <w:rsid w:val="004141AA"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00424860"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="004655D1"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472806"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="00497EF3"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A3573"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B0C99"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
+    <w:rsid w:val="004B2159"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D0C42"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
@@ -15686,94 +16157,96 @@
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
+    <w:rsid w:val="00510B3B"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="00544D97"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005637A2"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
@@ -15785,122 +16258,126 @@
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B076E"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D527F"/>
+    <w:rsid w:val="005D573A"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
+    <w:rsid w:val="005F39BD"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
+    <w:rsid w:val="00622F8A"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623F34"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
+    <w:rsid w:val="00642283"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462DE"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="006520DE"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
@@ -15942,50 +16419,51 @@
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
@@ -16006,89 +16484,91 @@
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="007856AA"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A28D7"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
+    <w:rsid w:val="007D410F"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="0080233A"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
@@ -16099,166 +16579,171 @@
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
+    <w:rsid w:val="008438BC"/>
     <w:rsid w:val="008441D0"/>
+    <w:rsid w:val="00844BAE"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
+    <w:rsid w:val="00877CF9"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="008901E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
+    <w:rsid w:val="008D53CD"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F38F9"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F3E1C"/>
     <w:rsid w:val="008F46AA"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="0090499D"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="009119A8"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="0093718D"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00947C89"/>
     <w:rsid w:val="00952B86"/>
@@ -16285,50 +16770,51 @@
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
+    <w:rsid w:val="00994A98"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A27C6"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
@@ -16382,80 +16868,82 @@
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A14CB9"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16AA6"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A241D2"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A312F4"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
+    <w:rsid w:val="00A33182"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A63288"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A90FAD"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
@@ -16536,116 +17024,120 @@
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B54E09"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B5C1AB"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
+    <w:rsid w:val="00B954D2"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1406"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
+    <w:rsid w:val="00BB2F7F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD2393"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF21BC"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
@@ -16706,128 +17198,131 @@
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
+    <w:rsid w:val="00C94EC2"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD294C"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
+    <w:rsid w:val="00D068D8"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D43EF4"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
@@ -16881,50 +17376,51 @@
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE72E3"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
+    <w:rsid w:val="00DF5193"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
@@ -16957,50 +17453,51 @@
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E6224D"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
+    <w:rsid w:val="00E763BF"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
@@ -17046,50 +17543,51 @@
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
+    <w:rsid w:val="00F37A9F"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
@@ -17124,52 +17622,54 @@
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD2551"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
+    <w:rsid w:val="00FD45B7"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="01B24D67"/>
@@ -17396,86 +17896,89 @@
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31BBCB96"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="31F23FA2"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
+    <w:rsid w:val="34A7BEEF"/>
     <w:rsid w:val="34CA270C"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35AEE95D"/>
     <w:rsid w:val="3624EB92"/>
+    <w:rsid w:val="3639C492"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="377591B2"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
+    <w:rsid w:val="3D8EBD2C"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="4103CDEB"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="42957151"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
@@ -17726,51 +18229,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{10131B11-E68C-494E-8DF0-EC302A1A7462}"/>
+  <w15:docId w15:val="{6A231463-0DE3-4408-BE70-FB61B84354FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19465,51 +19968,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boseljai@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boseljai@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19780,52 +20283,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -20057,1132 +20560,187 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B059B44-0A49-4D9C-B098-3FFFCF206DEA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5785F567-9EA9-4E45-8B38-C5453EF1F461}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>25935</Characters>
+  <Pages>14</Pages>
+  <Words>4779</Words>
+  <Characters>27241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>216</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>227</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30425</CharactersWithSpaces>
+  <CharactersWithSpaces>31957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...956 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>128400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>