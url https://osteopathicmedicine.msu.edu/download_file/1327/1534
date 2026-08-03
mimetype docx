--- v0 (2026-01-05)
+++ v1 (2026-08-03)
@@ -419,139 +419,155 @@
     <w:p w14:paraId="2EB11879" w14:textId="245775D8" w:rsidR="007F4D22" w:rsidRDefault="007F4D22" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000D4D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>moyerbr1@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="200170E3" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="2BAD6367" w14:textId="77777777" w:rsidR="005075EA" w:rsidRDefault="005075EA" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+    </w:p>
+    <w:p w14:paraId="44DFD73D" w14:textId="57D2DEB6" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B462B2" w:rsidRPr="001613D1">
+      </w:pPr>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000405BB">
+        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B462B2" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B462B2">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005075EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B462B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000405BB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="005075EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C28A82F" w14:textId="77777777" w:rsidR="006147A5" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="1FD72810" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -654,2192 +670,2551 @@
         <w:r w:rsidRPr="000D4D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>oldss@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="264DCA68" w14:textId="77777777" w:rsidR="007F4D22" w:rsidRDefault="007F4D22" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="5A52DFEA" w14:textId="77777777" w:rsidR="005075EA" w:rsidRDefault="005075EA" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="3477A9E8" w:rsidR="00E405FF" w:rsidRPr="005075EA" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be implemented </w:t>
+      </w:r>
+      <w:r w:rsidR="005075EA" w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005075EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="005075EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFDA49E" w14:textId="20A947BF" w:rsidR="00013455" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="5322FC06" w14:textId="4696902A" w:rsidR="00A82224" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214364823" w:history="1">
-        <w:r w:rsidR="00013455" w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177951" w:history="1">
+        <w:r w:rsidR="00A82224" w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00013455">
+            <w:rFonts w:eastAsia="Times New Roman"/>
+          </w:rPr>
+          <w:t>Rotation Requirements</w:t>
+        </w:r>
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00013455">
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00013455">
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364823 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00013455">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177951 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00013455">
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00013455">
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00013455">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A82224">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69A1255A" w14:textId="77B3431A" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="002B4EF2" w14:textId="4AAA1D12" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364824" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177952" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ELECTIVE COURSE SCHEDULING</w:t>
+          <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364824 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177952 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6622D35F" w14:textId="24FE718C" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00013455">
-[...182 lines deleted...]
-    <w:p w14:paraId="6BC2A950" w14:textId="5EB41B34" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="18804873" w14:textId="164F9543" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364828" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177953" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:b/>
+            <w:bCs/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>ELECTIVE COURSE SCHEDULING</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177953 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C680F8A" w14:textId="433EC67E" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177954" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Preapproval</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177954 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F28E5FA" w14:textId="0C40628D" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177955" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Required Prerequisites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177955 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F0B6060" w14:textId="4348FE3F" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177956" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Course Confirmation and Enrollment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177956 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="627D0385" w14:textId="7D1E29B4" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177957" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364828 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E640D9" w14:textId="389741D4" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="70FCDDA7" w14:textId="7C566435" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364829" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177958" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364829 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D529622" w14:textId="721BA847" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="2FD055CA" w14:textId="11C68437" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364830" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177959" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364830 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34564CE7" w14:textId="048CF920" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="6678059D" w14:textId="105E0DD2" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364831" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177960" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364831 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DD0F662" w14:textId="53F031C2" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="257C5312" w14:textId="08813CEB" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177961" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177961 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D8B96C2" w14:textId="71E7B913" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364832" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177962" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364832 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177962 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0488FDD9" w14:textId="00841BA9" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="5F235350" w14:textId="51718BDE" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364833" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177963" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364833 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177963 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="167F2535" w14:textId="78C28234" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="693FFECC" w14:textId="50331DE6" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364834" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177964" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177964 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26C31EA6" w14:textId="10DF5327" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="571ED709" w14:textId="584A8CF5" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364835" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177965" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364835 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177965 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="267B8938" w14:textId="20E648FD" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00013455">
+    <w:p w14:paraId="552C68EF" w14:textId="2A216D3C" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364836" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177966" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364836 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177966 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C4BE4AF" w14:textId="35128F63" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="23C26B8C" w14:textId="40C4FC48" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364837" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177967" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364837 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177967 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36910862" w14:textId="2AABED63" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00013455">
-[...182 lines deleted...]
-    <w:p w14:paraId="699AD3ED" w14:textId="63D9A261" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="74A4A1B6" w14:textId="3FEDCF9D" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364841" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177968" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>STUDENT activity LOGS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364841 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177968 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73C11C9C" w14:textId="5D2BCEDC" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="6ADCCABC" w14:textId="115833C0" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364842" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177969" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>ROTATION EVALUATIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177969 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="335A85CF" w14:textId="6A459FC4" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177970" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177970 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32CC2540" w14:textId="38E4A145" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177971" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177971 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CBDD3ED" w14:textId="75BD15BF" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177972" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177972 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79781677" w14:textId="5D0EE460" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177973" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177973 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F02DE9A" w14:textId="2C05369E" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177974" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177974 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527393FE" w14:textId="615E3764" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="7C2267B9" w14:textId="131E8C15" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364843" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177975" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177975 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="370152E9" w14:textId="741A538A" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="4EF223BC" w14:textId="4DF36365" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364844" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177976" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177976 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48D6941A" w14:textId="52728D7E" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="3A51C321" w14:textId="5D4AF56C" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364845" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177977" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:caps/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="005C0873">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:caps/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177977 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AFC9304" w14:textId="59B297B6" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="6DB7AF0A" w14:textId="265F848F" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364846" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177978" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:caps/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177978 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76A0FE08" w14:textId="7844F003" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="3AC2FB9C" w14:textId="2ABEB28B" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364847" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177979" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177979 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="193E633B" w14:textId="3BAAE369" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="653B5594" w14:textId="1CF770CC" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364848" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177980" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177980 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09719EAF" w14:textId="077C1E99" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="304EFAAA" w14:textId="6346BF32" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364849" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177981" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177981 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66E167A7" w14:textId="3A5A50FD" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="60F314D0" w14:textId="27490D6E" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364850" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177982" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177982 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="705267D4" w14:textId="25602139" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00013455">
-[...60 lines deleted...]
-    <w:p w14:paraId="24661B04" w14:textId="15C877C9" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="68724D39" w14:textId="47C7B2C4" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364852" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177983" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177983 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C272A9D" w14:textId="6BFC72FD" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="04095F80" w14:textId="58B09068" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177984" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177984 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76A1522A" w14:textId="19099244" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364853" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177985" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177985 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25DA1CF4" w14:textId="006A624D" w:rsidR="00A82224" w:rsidRDefault="00A82224">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235177986" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177986 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="059AB1CA" w14:textId="57A01F69" w:rsidR="00013455" w:rsidRDefault="00013455">
+    <w:p w14:paraId="3B9594AF" w14:textId="059C4252" w:rsidR="00A82224" w:rsidRDefault="00A82224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214364854" w:history="1">
-        <w:r w:rsidRPr="005C0873">
+      <w:hyperlink w:anchor="_Toc235177987" w:history="1">
+        <w:r w:rsidRPr="00B55F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214364854 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235177987 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="1AA34377" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="006563D2">
+    <w:p w14:paraId="0E3674E5" w14:textId="7475C175" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="006563D2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2859,149 +3234,148 @@
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FE1816" w14:textId="77777777" w:rsidR="006563D2" w:rsidRDefault="006563D2" w:rsidP="00C61FC6">
+    <w:p w14:paraId="55FE1816" w14:textId="77777777" w:rsidR="006563D2" w:rsidRDefault="006563D2" w:rsidP="00554E52">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7784D1C6" w14:textId="77777777" w:rsidR="0073347E" w:rsidRPr="0073347E" w:rsidRDefault="0073347E" w:rsidP="00554E52">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:caps/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235177951"/>
       <w:r w:rsidRPr="0073347E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:t>Rotation Requirements </w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rotation Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0073347E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9344" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2153"/>
         <w:gridCol w:w="5219"/>
         <w:gridCol w:w="1972"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A6795A" w:rsidRPr="0073347E" w14:paraId="081A1CB7" w14:textId="3A77A109" w:rsidTr="00FE7B57">
         <w:trPr>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D709A68" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>REQUIREMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E05CD4" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7155EAB5" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
@@ -3044,86 +3418,84 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6795A" w:rsidRPr="0073347E" w14:paraId="698EC915" w14:textId="3C1F3A49" w:rsidTr="00FE7B57">
         <w:trPr>
           <w:trHeight w:val="2415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CCC4ECD" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F802C2" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3147,86 +3519,84 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6795A" w:rsidRPr="0073347E" w14:paraId="21408B29" w14:textId="34BA758C" w:rsidTr="00FE7B57">
         <w:trPr>
           <w:trHeight w:val="2145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25C5072B" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B0BC9D" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0073347E">
                 <w:rPr>
@@ -3267,51 +3637,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6795A" w:rsidRPr="0073347E" w14:paraId="30F4FD87" w14:textId="0949BD68" w:rsidTr="00FE7B57">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4427593E" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="349785F4" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3319,51 +3688,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33FAA0BB" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3387,93 +3755,91 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A6795A" w:rsidRPr="0073347E" w14:paraId="4E943D57" w14:textId="3DE5DCD3" w:rsidTr="00FE7B57">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FB01996" w14:textId="7F3CAB41" w:rsidR="00A6795A" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Student Activity Log</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66FA9C78" w14:textId="77777777" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37518CD3" w14:textId="1AA2B58D" w:rsidR="00A6795A" w:rsidRPr="0073347E" w:rsidRDefault="00A6795A" w:rsidP="0073347E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073347E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
             <w:tcBorders>
@@ -3499,76 +3865,96 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AD7F615" w14:textId="77777777" w:rsidR="0073347E" w:rsidRDefault="0073347E" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41A84BB8" w14:textId="77777777" w:rsidR="0073347E" w:rsidRDefault="0073347E" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="4A08761E" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214364823"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235177952"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="735DCF2E" w14:textId="4EEE978B" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="3B141CEA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B141CEA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. The purpose of this Maternal and Fetal Medicine clerkship is to enhance the student</w:t>
+        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3B141CEA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3B141CEA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, with residents and/or fellows. The purpose of this Maternal and Fetal Medicine clerkship is to enhance the student</w:t>
       </w:r>
       <w:r w:rsidR="4C1FD141" w:rsidRPr="3B141CEA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="3B141CEA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s understanding of the clinical subspeciality of Maternal Fetal Medicine and to build on the foundation of knowledge acquired during the Core Ob-Gyn rotation</w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE" w:rsidRPr="3B141CEA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3639,230 +4025,205 @@
         <w:t>The overall performance of course participants will be evaluated through customary assessment instruments normally employed by the department for core rotations, at the discretion of the instructor of record.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D36690" w14:textId="77777777" w:rsidR="007942D2" w:rsidRDefault="007942D2" w:rsidP="007157F6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21DA0A80" w14:textId="77777777" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="007157F6">
+    <w:p w14:paraId="44D19C67" w14:textId="77777777" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="007157F6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Please note that we have included links to the reading materials. Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you enhance your understanding of the breadth and scope of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D19C67" w14:textId="77777777" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="007157F6">
-[...39 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00775758" w:rsidRDefault="009F5EEE" w:rsidP="007D4953">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4152B9A0" w14:textId="77777777" w:rsidR="00874FAC" w:rsidRPr="00FE3E9E" w:rsidRDefault="009F5EEE" w:rsidP="00FE3E9E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214364824"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc222819230"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc222819231"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235177953"/>
+      <w:r w:rsidRPr="00FE3E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="696A85EF" w14:textId="77777777" w:rsidR="00703537" w:rsidRDefault="00703537" w:rsidP="00EC3A17">
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="640F3350" w14:textId="77777777" w:rsidR="00651735" w:rsidRPr="00C40B5D" w:rsidRDefault="00651735" w:rsidP="00651735">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc173351338"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235177954"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="paragraph"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="454DD994" w14:textId="77777777" w:rsidR="00651735" w:rsidRPr="00C40B5D" w:rsidRDefault="00651735" w:rsidP="00651735">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1ABBBDCB" w14:textId="77777777" w:rsidR="00703537" w:rsidRDefault="00703537" w:rsidP="00B62F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55777D4F" w14:textId="77777777" w:rsidR="00651735" w:rsidRDefault="00651735" w:rsidP="00B62F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-720" w:firstLine="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc173351338"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc214364826"/>
+    </w:p>
+    <w:p w14:paraId="1ABBBDCB" w14:textId="7E887EDA" w:rsidR="00703537" w:rsidRDefault="00703537" w:rsidP="00B62F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:firstLine="720"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc235177955"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Prerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2F6CCED1" w14:textId="77777777" w:rsidR="00703537" w:rsidRDefault="00703537" w:rsidP="00B62F18">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3875,100 +4236,108 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D91B23C" w14:textId="77777777" w:rsidR="008D148B" w:rsidRDefault="008D148B" w:rsidP="008D148B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53114F89" w14:textId="77777777" w:rsidR="008D148B" w:rsidRPr="008D148B" w:rsidRDefault="008D148B" w:rsidP="008D148B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc171594737"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc214364827"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc171594737"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235177956"/>
       <w:r w:rsidRPr="008D148B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Course Confirmation and Enrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5A250F83" w14:textId="77777777" w:rsidR="008D148B" w:rsidRPr="002F33DD" w:rsidRDefault="008D148B" w:rsidP="008D148B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD0FF23" w14:textId="77777777" w:rsidR="008D148B" w:rsidRPr="002F33DD" w:rsidRDefault="008D148B" w:rsidP="008D148B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F33DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED8C6CC" w14:textId="77777777" w:rsidR="008D148B" w:rsidRPr="002F33DD" w:rsidRDefault="008D148B" w:rsidP="008D148B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F33DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002F33DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4100,73 +4469,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="733C31CC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214364828"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc235177957"/>
       <w:r>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="611C7779" w14:textId="6BDBA0EB" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="6F1FF85C" w:rsidP="25B5BCCC">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="611C7779" w14:textId="77597D71" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="6F1FF85C" w:rsidP="25B5BCCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">This course is designed to provide the student with an opportunity to actively engage in patient-based learning experiences under the guidance of a faculty member in collaboration, as appropriate, with residents and/or fellows. This Elective rotation is a two (2) or four (4) week experience. The purpose of this Maternal Fetal Medicine clerkship is to provide the student with an overview of the clinical specialty. </w:t>
+        <w:t xml:space="preserve">The purpose of this Maternal Fetal Medicine clerkship is to provide the student with an overview of the clinical specialty. </w:t>
       </w:r>
       <w:r w:rsidR="69B9B84E" w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Maternal Fetal Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rotation should include exposure to a variety of surgical topics and experiences. Exposure to the topics will be through reading, lectures, seminars, and hands-on experiences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B998F16" w14:textId="37E132B9" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="6F1FF85C" w:rsidP="00FD376E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4176,131 +4545,139 @@
       <w:r w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572899E0" w14:textId="30660DE0" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="6F1FF85C" w:rsidP="25B5BCCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in Maternal Fetal Medicine, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, consults and history and physical examination (H&amp;P) review will be available. </w:t>
+        <w:t xml:space="preserve">The service should be organized to provide the maximum degree of practical clinical exposure and learning in the areas of diagnosis, management, and therapy in Maternal Fetal Medicine, which is consistent with a fourth-year osteopathic medical student's level of knowledge. Opportunities for learning such as lectures, reading, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="25B5BCCC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>consults</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="25B5BCCC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and history and physical examination (H&amp;P) review will be available. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796E127E" w14:textId="6F4E3D48" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00512DC2" w:rsidP="25B5BCCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108E40DD" w14:textId="77DB9D96" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="6F1FF85C" w:rsidP="25B5BCCC">
+    <w:p w14:paraId="6BC520A7" w14:textId="440987DF" w:rsidR="00512DC2" w:rsidRPr="00FE3E9E" w:rsidRDefault="6F1FF85C" w:rsidP="00FE3E9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25B5BCCC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please note that we have included links to the reading materials. Should the links not work for you, please cut, and paste the link into a browser window and the material should load for you. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC520A7" w14:textId="2405823A" w:rsidR="00512DC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00512DC2" w:rsidP="25B5BCCC">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214364829"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235177958"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00512DC2" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214364830"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235177959"/>
       <w:r w:rsidRPr="00512DC2">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="35DB36D8" w14:textId="6BCEEFBD" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="00D6107D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Observe and participate in the evaluation and management of all patients encountered on the MFM service. Participate in the preoperative, </w:t>
@@ -4416,74 +4793,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interact with patients and their families in a respectful, sensitive, and ethical manner</w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0E8866" w14:textId="735318C2" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="00D6107D">
+    <w:p w14:paraId="0B0E8866" w14:textId="59174124" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="00D6107D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1224"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interact with members of the team, patient care units and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
+        <w:t>Interact with members of the team, patient care units</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36804">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ambulatory clinic personnel in a respectful, responsible, and professional manner. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479377A3" w14:textId="333F8B73" w:rsidR="007157F6" w:rsidRDefault="007157F6" w:rsidP="00D6107D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4513,55 +4908,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00512DC2" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214364831"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235177960"/>
       <w:r w:rsidRPr="00512DC2">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3BCDAEAD" w14:textId="259EB991" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00277231">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By the time the student has completed this rotation, they will be expected to acquire and demonstrate the following fundamental skills </w:t>
       </w:r>
       <w:r w:rsidR="00512DC2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -4637,58 +5032,69 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38731C1B" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00277231">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Participate as an integral part of the high-risk obstetrical service.</w:t>
+        <w:t>Participate as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an integral part of the high-risk obstetrical service.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330A068F" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00277231">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1008" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5229,87 +5635,107 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFEF78A" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Document patient progress with daily notes to be done before morning rounds.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236B587A" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Review literature appropriate for the obstetrical, medical, or surgical conditions of the patient.</w:t>
+        <w:t xml:space="preserve">Review literature </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the obstetrical, medical, or surgical conditions of the patient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682E1729" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5433,58 +5859,69 @@
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FC8269" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Acquire operative skills as an assistant on the obstetrical team.</w:t>
+        <w:t>Acquire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operative skills as an assistant on the obstetrical team.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C23D4B5" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5592,106 +6029,227 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Round on the patient’s post-procedure and follow up on any ordered tests and manage in conjunction with your supervisor</w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8FF86" w14:textId="434416FC" w:rsidR="009D3F69" w:rsidRPr="00BC4E57" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
+    <w:p w14:paraId="57D8FF86" w14:textId="434416FC" w:rsidR="009D3F69" w:rsidRDefault="008B6753" w:rsidP="00BC4E57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1872" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in ambulatory MFM clinic to the degree possible</w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3FF7A0CE" w14:textId="77777777" w:rsidR="0092592B" w:rsidRPr="00BC4E57" w:rsidRDefault="0092592B" w:rsidP="0092592B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1872"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418B1012" w14:textId="1A9A9C21" w:rsidR="00B67F46" w:rsidRPr="0092592B" w:rsidRDefault="00B67F46" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235177961"/>
+      <w:r w:rsidRPr="0092592B">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="0EF45557" w14:textId="5939D433" w:rsidR="00B67F46" w:rsidRPr="005E20F6" w:rsidRDefault="0092592B" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A9311" w14:textId="10C7AA93" w:rsidR="00B67F46" w:rsidRDefault="00EF2984" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFEBAC6" w14:textId="33F4889B" w:rsidR="00EF2984" w:rsidRDefault="00EF2984" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195C5FB8" w14:textId="16261C23" w:rsidR="00EF2984" w:rsidRDefault="00EF2984" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FABC8A" w14:textId="10F73F8B" w:rsidR="00EF2984" w:rsidRPr="005E20F6" w:rsidRDefault="00EF2984" w:rsidP="00B67F46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="079A4635" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="597991EA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214364832"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235177962"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
@@ -5727,105 +6285,105 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214364833"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235177963"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="007C4BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="144"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214364834"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235177964"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9E9912" w14:textId="0991E699" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
+    <w:p w14:paraId="4B9E9912" w14:textId="2242B275" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="008F0502">
+      <w:pPr>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find online content for this course in D2L </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="004D6F6C" w:rsidRPr="00B86B89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5867,651 +6425,738 @@
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008B6753">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>OSS 646 Maternal Fetal Medicine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="008F0502">
+      <w:pPr>
+        <w:ind w:left="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AFFC1A" w14:textId="0A62CB3C" w:rsidR="009951FA" w:rsidRPr="008E62B2" w:rsidRDefault="009951FA" w:rsidP="009A1109">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="34AFFC1A" w14:textId="0A62CB3C" w:rsidR="009951FA" w:rsidRPr="008E62B2" w:rsidRDefault="009951FA" w:rsidP="008F0502">
+      <w:pPr>
+        <w:ind w:firstLine="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRDefault="005B4C18" w:rsidP="007C4BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214364835"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235177965"/>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="739C2AC2" w14:textId="398808CC" w:rsidR="00FC0C57" w:rsidRPr="00FC0C57" w:rsidRDefault="00FC0C57" w:rsidP="00FC0C57">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="14FC61AF" w14:textId="77777777" w:rsidR="00FE3E9E" w:rsidRDefault="00FE3E9E" w:rsidP="00FE3E9E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc214364836"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc195856806"/>
+    </w:p>
+    <w:p w14:paraId="0EA6D8AC" w14:textId="5DC62167" w:rsidR="00FC0C57" w:rsidRPr="00FE3E9E" w:rsidRDefault="00FC0C57" w:rsidP="00FC0C57">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc235177966"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A98EB1B" w14:textId="05A81C91" w:rsidR="004C67C8" w:rsidRDefault="008B6753" w:rsidP="004C67C8">
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="13845130" w14:textId="77777777" w:rsidR="001A038E" w:rsidRDefault="001A038E" w:rsidP="00FD376E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACA9366" w14:textId="77777777" w:rsidR="00DD7CA0" w:rsidRDefault="00DD7CA0" w:rsidP="00FD376E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hacker &amp; Moore's Essentials of Obstetrics and Gynecology 8</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD631C9" w14:textId="53DCDB01" w:rsidR="008B6753" w:rsidRPr="00C47520" w:rsidRDefault="008B6753" w:rsidP="00FD376E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Edition, 2020 (Elsevier) </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B20EA0" w:rsidRPr="00896B84">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Williams Obstetrics, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00983D16">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>th Edition, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6440">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="00C47520" w:rsidRPr="00DD7CA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://evolve.elsevier.com/cs/product/9780323321266?role=student</w:t>
+          <w:t>http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="13845130" w14:textId="77777777" w:rsidR="001A038E" w:rsidRDefault="001A038E" w:rsidP="00FD376E">
+    </w:p>
+    <w:p w14:paraId="5DC3C043" w14:textId="77777777" w:rsidR="00252662" w:rsidRDefault="00252662" w:rsidP="00252662">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF697DF" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FD376E">
+    <w:p w14:paraId="0740D73F" w14:textId="198D4062" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FD376E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Blueprints: Obstetrics &amp; Gynecology, 7e, Tamara L. Callahan, Aaron B. Caughey</w:t>
+        <w:t>Gabbe: Obstetrics: Normal and Problem Pregnancies8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> EDITION, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3E9E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6034">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ELSEVIER) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="!/browse/book/3-s2.0-C20130004082" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0</w:t>
+          <w:t>https://www-clinicalkey-com.proxy2.cl.msu.edu/#!/browse/book/3-s2.0-C20130004082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CCE259" w14:textId="77777777" w:rsidR="00252662" w:rsidRDefault="00252662" w:rsidP="00FD376E">
+    <w:p w14:paraId="3A1CA620" w14:textId="77777777" w:rsidR="00252662" w:rsidRDefault="00252662" w:rsidP="00252662">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FD631C9" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FD376E">
+    <w:p w14:paraId="5D8E3CAA" w14:textId="5767579E" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="59B08EE8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="59B08EE8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Williams Obstetrics, 25th Edition, 2019 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:t>Beckman, et al., (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00716C21">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="59B08EE8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="59B08EE8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obstetrics and Gynecology. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="59B08EE8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lippincott Williams &amp; Wilkins (8thEdition).</w:t>
+      </w:r>
+      <w:r w:rsidR="00716C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254ACBE9" w14:textId="77777777" w:rsidR="00716C21" w:rsidRPr="00716C21" w:rsidRDefault="00716C21" w:rsidP="00716C21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00716C21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34BA291D" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C811D4" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FD376E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional resources at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=1918</w:t>
-[...235 lines deleted...]
-          </w:rPr>
           <w:t>http://libguides.lib.msu.edu/medicalebooks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A181D" w14:textId="5B715143" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0010437F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A6C9B93" w14:textId="2EEEF170" w:rsidR="51CD49AB" w:rsidRPr="00FC0C57" w:rsidRDefault="00A50CB0" w:rsidP="00FC0C57">
-[...15 lines deleted...]
-    <w:p w14:paraId="7507F859" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FC0C57">
+    <w:p w14:paraId="1A1B50DA" w14:textId="77777777" w:rsidR="004C517C" w:rsidRPr="00C40B5D" w:rsidRDefault="004C517C" w:rsidP="004C517C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235177967"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="24F96F1F" w14:textId="77777777" w:rsidR="004C517C" w:rsidRPr="00156337" w:rsidRDefault="004C517C" w:rsidP="004C517C">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="-288" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:caps/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MID ROTATION FEEDBACK FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1028CD62" w14:textId="77777777" w:rsidR="004C517C" w:rsidRDefault="004C517C" w:rsidP="004C517C">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085BE945" w14:textId="77777777" w:rsidR="004C517C" w:rsidRDefault="004C517C" w:rsidP="004C517C">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This form is required for this rotation, including both two- and four-week rotations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4910A62D" w14:textId="77777777" w:rsidR="004C517C" w:rsidRPr="00156337" w:rsidRDefault="004C517C" w:rsidP="004C517C">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Two-week Rotation: This will need to be completed by the Attending or Resident and dated by the 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 on the last day (Sunday) of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC3E956" w14:textId="77777777" w:rsidR="004C517C" w:rsidRDefault="004C517C" w:rsidP="004C517C">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>third Sunday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568C8A9F" w14:textId="77777777" w:rsidR="00911403" w:rsidRPr="00C40B5D" w:rsidRDefault="00911403" w:rsidP="004C517C">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D03E955" w14:textId="5A186519" w:rsidR="004C517C" w:rsidRPr="00911403" w:rsidRDefault="00911403" w:rsidP="00911403">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc222819248"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235177968"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">STUDENT </w:t>
+      </w:r>
+      <w:r>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> LOGS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="7507F859" w14:textId="0AF50BEE" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00911403">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Students are required to submit via D2L Dropbox an Activity Log by 11:59 pm the last day of the rotation.</w:t>
+        <w:t xml:space="preserve">Students are required to submit via D2L Dropbox an Activity Log by 11:59 pm </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36804">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day of the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D43E67" w14:textId="2598E14C" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6600,54 +7245,55 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tabchar"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516AA825" w14:textId="076BBB48" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FC0C57">
+    <w:p w14:paraId="516AA825" w14:textId="076BBB48" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00911403">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In this log you will need to outline </w:t>
       </w:r>
       <w:r w:rsidR="003C3E88">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all</w:t>
@@ -6662,375 +7308,169 @@
         <w:t xml:space="preserve"> the Procedures you either assisted or watched, the Primary Diagnosis of each patient seen, all meetings or lectures (including didactics) and all materials you read while on the rotation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28188361" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C16C29" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00FC0C57">
+    <w:p w14:paraId="03C16C29" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="00911403">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The complete Activity Log can be viewed on the last page of this syllabus or under the Activity Log Module on D2L for this course. The form is the last page of the syllabus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AEBED6" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
-[...206 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02300164" w14:textId="5FFF6BEA" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="2D8A6701">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00FC0C57">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc214364837"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235177969"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc214364838"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235177970"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="3B9A7AC3" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="003D7B9C" w:rsidRPr="00E1687B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D7B9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -7042,58 +7482,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student </w:t>
-[...6 lines deleted...]
-        <w:t>that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
@@ -7138,80 +7571,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214364839"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235177971"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -7231,55 +7664,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214364840"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235177972"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7291,79 +7724,80 @@
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00FC0C57">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214364841"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235177973"/>
       <w:r>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="3699FF82" w14:textId="77777777" w:rsidR="00C93E49" w:rsidRPr="00C93E49" w:rsidRDefault="00C93E49" w:rsidP="00C93E49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEBEE40" w14:textId="77777777" w:rsidR="00C93E49" w:rsidRPr="00C93E49" w:rsidRDefault="00C93E49" w:rsidP="00C93E49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7405,60 +7839,60 @@
       <w:r w:rsidRPr="00C93E49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F611F9A" w14:textId="4CF37C2A" w:rsidR="008B6753" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6753" w:rsidP="2D8A6701">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="00FC0C57">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214364842"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235177974"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="532AFFFD" w14:textId="05541DC4" w:rsidR="0091582E" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -7488,137 +7922,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r w:rsidR="00EA6FBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rotation. Students are not responsible for </w:t>
+        <w:t xml:space="preserve">rotation. Students are not responsible for reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="003649E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to MSUCOM </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="003649E2">
+        <w:t xml:space="preserve">results of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to MSUCOM </w:t>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">results of </w:t>
+        <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">any </w:t>
+        <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">requirements </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA67041" w14:textId="77777777" w:rsidR="00AA7D3B" w:rsidRDefault="00AA7D3B" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472EC84E" w14:textId="77777777" w:rsidR="0091582E" w:rsidRDefault="0091582E" w:rsidP="00FC0C57">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
@@ -7994,64 +8406,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4CA966" w14:textId="77777777" w:rsidR="0091582E" w:rsidRPr="00C40B5D" w:rsidRDefault="0091582E" w:rsidP="00E926C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E2BE6BF" w14:textId="77777777" w:rsidR="008B6753" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214364843"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235177975"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ST</w:t>
       </w:r>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>UDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62539ACA" w14:textId="27671D3A" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8065,51 +8477,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C662767" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Principles of professionalism are not rules that specify behaviors, but guidelines that provide direction in identifying appropriate conduct. These principles include the safety and welfare of patients, competence in knowledge and skills, responsibility for consequences of actions, professional communication, confidentiality, and lifelong learning for maintenance of professional skills and judgments.</w:t>
+        <w:t xml:space="preserve">Principles of professionalism are not rules that specify behaviors, but guidelines that provide direction in identifying appropriate conduct. These principles include the safety </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and welfare of patients, competence in knowledge and skills, responsibility for consequences of actions, professional communication, confidentiality, and lifelong learning for maintenance of professional skills and judgments.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525762F2" w14:textId="77777777" w:rsidR="00C62F6F" w:rsidRDefault="00C62F6F" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="135"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36026319" w14:textId="6780D7B8" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
@@ -8182,215 +8604,314 @@
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD7D5BB" w14:textId="77777777" w:rsidR="008B6753" w:rsidRDefault="008B6753" w:rsidP="008B6753">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:right="105"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that </w:t>
-[...9 lines deleted...]
-        <w:t>each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
+        <w:t>Each individual student is responsible for their behavior and is expected to maintain standards of academic honesty. Students share the responsibility with faculty for creating an environment that supports academic honesty and principles of professionalism. Proper relationships between faculty and students are fundamental to the college's function and this should be built on mutual respect and understanding together with shared dedication to the education process. It is a fundamental belief that each student is worthy of trust and that each student has the right to live in an academic environment that is free of injustice caused by dishonesty. While students have an obligation to assist their fellow students in meeting the common goals of their education, students have an equal obligation to maintain the highest standards of personal integrity.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214364844"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235177976"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="6D26BA81" w14:textId="5E3EFD2B" w:rsidR="00C33B64" w:rsidRPr="00C33B64" w:rsidRDefault="00C11B04" w:rsidP="00C33B64">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00C33B64" w:rsidRPr="00C33B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CDDC48" w14:textId="77777777" w:rsidR="00C33B64" w:rsidRPr="00C33B64" w:rsidRDefault="00C33B64" w:rsidP="00C33B64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51887279" w14:textId="77777777" w:rsidR="00C33B64" w:rsidRPr="00C40B5D" w:rsidRDefault="00C33B64" w:rsidP="00C33B64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00C33B64">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6823F130" w14:textId="77777777" w:rsidR="0090379F" w:rsidRPr="0090379F" w:rsidRDefault="0090379F" w:rsidP="0090379F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:caps/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235177977"/>
+      <w:r w:rsidRPr="0090379F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090379F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="45E8AADC" w14:textId="77777777" w:rsidR="0090379F" w:rsidRPr="0090379F" w:rsidRDefault="0090379F" w:rsidP="0090379F">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0090379F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="0090379F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09EF8D65" w14:textId="77777777" w:rsidR="0090379F" w:rsidRPr="0090379F" w:rsidRDefault="0090379F" w:rsidP="0090379F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235177978"/>
+      <w:r w:rsidRPr="0090379F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="46101C81" w14:textId="77777777" w:rsidR="0090379F" w:rsidRPr="0090379F" w:rsidRDefault="0090379F" w:rsidP="0090379F">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="144" w:firstLine="576"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090379F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="0090379F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F87DF9E" w14:textId="77777777" w:rsidR="00F5078C" w:rsidRDefault="00F5078C" w:rsidP="0090379F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="29386B7A" w:rsidR="006E1B5D" w:rsidRPr="00C93E49" w:rsidRDefault="00902AE6" w:rsidP="00C93E49">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="288"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc214364846"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235177979"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="426A0BEF" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C67DAE" w:rsidRPr="00C50401">
@@ -8407,55 +8928,56 @@
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214364847"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235177980"/>
       <w:r w:rsidRPr="00551027">
+        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="3E83F767" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -8491,208 +9013,201 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B5F6D" w:rsidRPr="005B3A95">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B5F6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214364848"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235177981"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214364849"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235177982"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="1D0AAA2A" w14:textId="77777777" w:rsidR="003765D3" w:rsidRDefault="00E20D8B" w:rsidP="003765D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="003765D3" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00192B26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214364850"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235177983"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8790,105 +9305,142 @@
       <w:r w:rsidR="002B5F6D" w:rsidRPr="005B3A95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7306529D" w14:textId="77777777" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216D7039" w14:textId="77777777" w:rsidR="00013455" w:rsidRPr="00556A65" w:rsidRDefault="00013455" w:rsidP="00013455">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc214364851"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235177984"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E770ACD" w14:textId="77777777" w:rsidR="00013455" w:rsidRPr="005F7800" w:rsidRDefault="00013455" w:rsidP="00013455">
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="7E770ACD" w14:textId="166FF165" w:rsidR="00013455" w:rsidRDefault="00013455" w:rsidP="00013455">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00911403" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="164217A5" w14:textId="77777777" w:rsidR="00790D7A" w:rsidRPr="005F7800" w:rsidRDefault="00790D7A" w:rsidP="00790D7A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="005F7800">
-[...5 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:r w:rsidRPr="00790D7A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="0019449D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -8972,382 +9524,287 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214364852"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235177985"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...61 lines deleted...]
-        <w:ind w:left="432"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="60E026A2" w14:textId="77777777" w:rsidR="00CD5440" w:rsidRPr="00A871DA" w:rsidRDefault="00CD5440" w:rsidP="00CD5440">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1236F0AE" w14:textId="77777777" w:rsidR="00CD5440" w:rsidRPr="00A871DA" w:rsidRDefault="00CD5440" w:rsidP="00CD5440">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="60BBFA82" w14:textId="77777777" w:rsidR="00CD5440" w:rsidRPr="00987E7B" w:rsidRDefault="00CD5440" w:rsidP="00CD5440">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00C40B5D">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D211118" w14:textId="77777777" w:rsidR="00EE034E" w:rsidRPr="00C40B5D" w:rsidRDefault="00EE034E" w:rsidP="00EE034E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc235177986"/>
+      <w:r w:rsidRPr="00EE034E">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="489976A6" w14:textId="77777777" w:rsidR="00EE034E" w:rsidRPr="00C40B5D" w:rsidRDefault="00EE034E" w:rsidP="00EE034E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:rPr>
-[...181 lines deleted...]
-        <w:t>eligibility for (clinical and/or testing) accommodation</w:t>
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
@@ -9441,52 +9898,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4269893C" w14:textId="77777777" w:rsidR="00EE034E" w:rsidRPr="00C40B5D" w:rsidRDefault="00EE034E" w:rsidP="00EE034E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C28ED9" w14:textId="77777777" w:rsidR="00EE034E" w:rsidRDefault="00EE034E" w:rsidP="00EE034E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9692,106 +10154,114 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="008F0502">
           <w:footerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00117C12" w14:textId="77777777" w:rsidR="00F56371" w:rsidRDefault="007D13F7" w:rsidP="00F56371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc214364854"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235177987"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00E926C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="2271BAA1" w:rsidR="007D13F7" w:rsidRPr="00E926C7" w:rsidRDefault="00E926C7" w:rsidP="00F56371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -11087,64 +11557,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="699E5821" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="003C3E88" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C3E88" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="003C3E88" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -11209,53 +11687,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="7E716CA3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="42159337">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="179B8FDA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11284,99 +11762,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5609E12C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="67C72B5F">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3AE83742" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="00C31896">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -11400,53 +11892,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1251E2CD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="365B1580">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1E1CBB8A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -11482,53 +11974,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0B443075" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4EBA7456">
+              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="47848CCB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -11854,56 +12346,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -11922,56 +12423,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12479,1157 +12989,1124 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="To list all of the Procedures Observed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3151"/>
         <w:gridCol w:w="3059"/>
         <w:gridCol w:w="3134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="4B6447F4" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0926F46E" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Procedure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="367BD4B6" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479C1F29" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Surgeon </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="5F4670CF" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6129303C" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="042C4A6A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="322F651A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="74093CE0" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C62914A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C6C806C" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4987A672" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="4146ACCF" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="217158EF" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="146D9089" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A4E84BA" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="5F666578" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F6067DA" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="407CEA31" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13312508" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="5B6B1CF2" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="764F83F5" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63864643" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314266B6" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="32D36DF5" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37425F09" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08449E0F" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B706B5B" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="660C5F23" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="742E190E" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2784321D" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1583381D" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="07B87B2B" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03AAC12C" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48C16756" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EA62A7B" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="02ACD975" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B59C2DD" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D957280" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="795666A6" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="683806D8" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C1F0764" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D6B4F6A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68D255F2" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -13732,1157 +14209,1124 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table to list the Primary Diagnosis of Patients Seen"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3112"/>
         <w:gridCol w:w="3132"/>
         <w:gridCol w:w="3100"/>
       </w:tblGrid>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="6F7EC5F7" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B9AC394" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Primary Diagnosis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B4DC9C6" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="224295EF" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clinic / Hospital </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="49D9BE18" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D7D9442" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05AD87D0" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3FF653" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="764E7552" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="415E86F2" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="626BBECA" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A833328" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="466C4D43" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AF7CB4B" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F3EC381" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35DEFBBD" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="7C3BAA16" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43DCE7BE" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CB34D27" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55A37E93" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="5FF1C256" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17F90249" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46D95A66" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B6DD785" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="29035EBC" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58B93FD9" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55D3432B" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24C4B292" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="7ECB4098" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01562805" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6149F37F" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D0F4B5E" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="04C23443" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5679F357" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F792EA5" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06FF21D9" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="02E8D608" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="295BAB2F" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CC2F06F" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8E9B4F" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="10FDDA3D" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3967AA74" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5902EACD" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FF68FF7" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -14941,325 +15385,316 @@
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table for all Meeting and Lectures while on rotation"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3134"/>
         <w:gridCol w:w="3093"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="4DFA7AD6" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FDEC8C2" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting / Lecture </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00C89A3D" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AD1CEE2" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Topic </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="3ECCEC6E" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D4734B4" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBDAE2A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ACF53C1" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="23120A65" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5696FF37" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79C9D737" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F524AF2" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -15316,368 +15751,358 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table wtih all of the reading materials"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4502"/>
         <w:gridCol w:w="4842"/>
       </w:tblGrid>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="0BBE9366" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41BD7F2A" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Material </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DC438AA" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Topic </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="78C7EC17" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29296807" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3488A252" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="042CA84D" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B9396D" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64DCC2DE" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="051AF8D4" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="404149CB" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23B8D6F3" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00182945" w:rsidRPr="00182945" w14:paraId="171EDD1F" w14:textId="77777777" w:rsidTr="00182945">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76C89A9B" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E011FD" w14:textId="77777777" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00182945">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -15692,100 +16117,114 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182945">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580CF445" w14:textId="16321297" w:rsidR="00182945" w:rsidRPr="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00182945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">When completed, please upload to the Dropbox on </w:t>
+        <w:t xml:space="preserve">When completed, please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00182945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>upload</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00182945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Dropbox on </w:t>
       </w:r>
       <w:r w:rsidR="003C3E88" w:rsidRPr="00182945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D2L</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5261D064" w14:textId="77777777" w:rsidR="00182945" w:rsidRDefault="00182945" w:rsidP="00182945">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00182945" w:rsidSect="0014138A">
       <w:headerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E1456CF" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85" w:rsidP="00E756E0">
+    <w:p w14:paraId="1692ADB5" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A2BC7C2" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85" w:rsidP="00E756E0">
+    <w:p w14:paraId="789F7B25" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07EE23E3" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85">
+    <w:p w14:paraId="67E9D083" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15795,87 +16234,92 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="230B4F5A" w14:textId="4ED0E174" w:rsidR="00AC5246" w:rsidRDefault="00AC5246">
+  <w:p w14:paraId="230B4F5A" w14:textId="2F135BEE" w:rsidR="00AC5246" w:rsidRDefault="00AC5246">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00A82224">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -15896,71 +16340,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03FB0DEC" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85" w:rsidP="00E756E0">
+    <w:p w14:paraId="39EA61C0" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49CD0B08" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85" w:rsidP="00E756E0">
+    <w:p w14:paraId="099911DB" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BDAFF10" w14:textId="77777777" w:rsidR="00F06C85" w:rsidRDefault="00F06C85">
+    <w:p w14:paraId="78B7366B" w14:textId="77777777" w:rsidR="0071332A" w:rsidRDefault="0071332A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="6867C3F6" w:rsidR="004A166C" w:rsidRDefault="00B462B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Maternal </w:t>
     </w:r>
     <w:r w:rsidR="00C12AF3">
       <w:t>Fetal Medicine OSS 646</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -21266,163 +21710,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260BF4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74A12075"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DE27624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1872"/>
+        </w:tabs>
+        <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2592"/>
+        </w:tabs>
+        <w:ind w:left="2592" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3312"/>
+        </w:tabs>
+        <w:ind w:left="3312" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4032"/>
+        </w:tabs>
+        <w:ind w:left="4032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4752"/>
+        </w:tabs>
+        <w:ind w:left="4752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5472"/>
+        </w:tabs>
+        <w:ind w:left="5472" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6192"/>
+        </w:tabs>
+        <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6912"/>
+        </w:tabs>
+        <w:ind w:left="6912" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -21495,51 +22052,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDD7759"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5A293E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21608,51 +22165,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21721,51 +22278,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E357FDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E362A840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -21834,51 +22391,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -21955,132 +22512,132 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="969631907">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="885069547">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="717247868">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1200436022">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1454595680">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1489322405">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="329600516">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1126922643">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2135904284">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="178664489">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1077483963">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1095204072">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="633220299">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="702168050">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1620336214">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1710691503">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="866530513">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="36051396">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="936786618">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1087266787">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1275206726">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1463230778">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1841921076">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="774594888">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1436291701">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1052535799">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1045790416">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="975067023">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1348483148">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1791583675">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="55324355">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="821429396">
     <w:abstractNumId w:val="42"/>
   </w:num>
@@ -22104,57 +22661,61 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1775006486">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1775594004">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="38479129">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1590699675">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1335955429">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="34240291">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1104037989">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1106852483">
     <w:abstractNumId w:val="26"/>
   </w:num>
+  <w:num w:numId="52" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -22175,50 +22736,51 @@
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
+    <w:rsid w:val="00036A55"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="000405BB"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000519FE"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
@@ -22239,50 +22801,51 @@
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D1F9F"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F6FA0"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
@@ -22301,138 +22864,144 @@
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
+    <w:rsid w:val="00136624"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="00143279"/>
+    <w:rsid w:val="001435E1"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="00146893"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="00182945"/>
+    <w:rsid w:val="00183617"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
+    <w:rsid w:val="00192B26"/>
     <w:rsid w:val="0019449D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A038E"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C1E55"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D6440"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E1B59"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F2F44"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
@@ -22464,146 +23033,153 @@
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002520C7"/>
     <w:rsid w:val="00252662"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00253A56"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="00261B08"/>
     <w:rsid w:val="00261DB5"/>
+    <w:rsid w:val="00261E8F"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="0027419F"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="00277231"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="00285D9E"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A6034"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B5F6D"/>
+    <w:rsid w:val="002B6357"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00303A16"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003063B1"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00312566"/>
     <w:rsid w:val="003163DD"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
+    <w:rsid w:val="003170FC"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00333ED6"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
@@ -22613,59 +23189,61 @@
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="003765D3"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00395ABB"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A0B5D"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C3E88"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
@@ -22682,93 +23260,100 @@
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E5C70"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5719"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00402107"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
+    <w:rsid w:val="00407B2A"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00407E51"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="0043571E"/>
+    <w:rsid w:val="00435F25"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="00441C5A"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00456A1A"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
+    <w:rsid w:val="00460B4A"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="004619F8"/>
+    <w:rsid w:val="00462948"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
@@ -22779,188 +23364,194 @@
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A16BB"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
+    <w:rsid w:val="004C517C"/>
     <w:rsid w:val="004C5E6F"/>
     <w:rsid w:val="004C67C8"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D6F6C"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="005030AD"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
+    <w:rsid w:val="005075EA"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="005121EC"/>
     <w:rsid w:val="00512DC2"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
+    <w:rsid w:val="00554E52"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="0056548D"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="0057748E"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
+    <w:rsid w:val="005A7461"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B031C"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B1822"/>
     <w:rsid w:val="005B3A95"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C215C"/>
+    <w:rsid w:val="005C31A7"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
@@ -23000,53 +23591,55 @@
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00651735"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="006561CA"/>
     <w:rsid w:val="006563D2"/>
     <w:rsid w:val="00656982"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
@@ -23084,109 +23677,115 @@
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00703537"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="00710862"/>
+    <w:rsid w:val="00710A9A"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
+    <w:rsid w:val="0071332A"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007157F6"/>
     <w:rsid w:val="00716C21"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="0073347E"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="007407D1"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="00775758"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782CF9"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="00785DA6"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="00790D7A"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="007942D2"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
@@ -23333,170 +23932,177 @@
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C62FF"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D148B"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1645"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E67E6"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
+    <w:rsid w:val="008F0502"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
+    <w:rsid w:val="0090379F"/>
     <w:rsid w:val="00903821"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="0090570F"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="0090655B"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911403"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="0091582E"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
+    <w:rsid w:val="0092592B"/>
+    <w:rsid w:val="009264F0"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00930383"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
+    <w:rsid w:val="00983D16"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987202"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009951FA"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C69D8"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E0CE5"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
@@ -23525,105 +24131,108 @@
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
+    <w:rsid w:val="00A45751"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A660AD"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A6795A"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
+    <w:rsid w:val="00A82224"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AA7D3B"/>
     <w:rsid w:val="00AB1594"/>
+    <w:rsid w:val="00AB195B"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB24B2"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC5246"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
@@ -23644,139 +24253,142 @@
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B01FD6"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B156B5"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20EA0"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B23609"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B462B2"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B62F18"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B67F46"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B81F43"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1D66"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
+    <w:rsid w:val="00BC3C5A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC4E57"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD4FE5"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2B86"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
@@ -23784,557 +24396,584 @@
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C00A53"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C12AF3"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
+    <w:rsid w:val="00C22880"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C31896"/>
     <w:rsid w:val="00C33249"/>
+    <w:rsid w:val="00C33B64"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C34F7D"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
+    <w:rsid w:val="00C44030"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C47520"/>
     <w:rsid w:val="00C479B7"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57B9C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C6197C"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C62F6F"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C67DAE"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
+    <w:rsid w:val="00C84B90"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C93E49"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C96D4D"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA3DAF"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CB72D8"/>
     <w:rsid w:val="00CC0B60"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC6D21"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD3D33"/>
+    <w:rsid w:val="00CD5440"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D05969"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D2653E"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
+    <w:rsid w:val="00D36804"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50AF4"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D56E19"/>
+    <w:rsid w:val="00D56FA4"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D6107D"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D85D4B"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA3E61"/>
+    <w:rsid w:val="00DA598E"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DB6EEB"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
+    <w:rsid w:val="00DC6BF4"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD7CA0"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE72EF"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11958"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
+    <w:rsid w:val="00E33B93"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E34E76"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E46FDB"/>
+    <w:rsid w:val="00E47221"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E524C8"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63D85"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
+    <w:rsid w:val="00E9164F"/>
     <w:rsid w:val="00E926C7"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EA7E4C"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC3A17"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE034E"/>
     <w:rsid w:val="00EE0F6E"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
+    <w:rsid w:val="00EE3C03"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2984"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF7F9E"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F06C85"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F46A77"/>
+    <w:rsid w:val="00F5078C"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56371"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
+    <w:rsid w:val="00F87A25"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F9198F"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
+    <w:rsid w:val="00F978A4"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FB79DA"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0C57"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC658E"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD376E"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
+    <w:rsid w:val="00FE3E9E"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6AEF"/>
     <w:rsid w:val="00FE7B57"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
+    <w:rsid w:val="00FF70B1"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="0271521E"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04346597"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048858BB"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
@@ -24371,50 +25010,51 @@
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="104A9B54"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
+    <w:rsid w:val="10D330C1"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
@@ -24845,51 +25485,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{31606D53-240D-463D-B462-A60AC3762CDC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26490,491 +27130,491 @@
     <w:div w:id="165675767">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1999649005">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="731392339">
-[...11 lines deleted...]
-            <w:div w:id="1818104026">
+            <w:div w:id="39205214">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="412627256">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1686470407">
-[...11 lines deleted...]
-            <w:div w:id="39205214">
+            <w:div w:id="496306659">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="642974807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="731392339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="742532202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="747196084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="803737915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="879316745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1068378403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1110860622">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1553419898">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1571236384">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
+            <w:div w:id="1579441434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="1655061580">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1579441434">
-[...47 lines deleted...]
-            <w:div w:id="496306659">
+            <w:div w:id="1686470407">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1725105386">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="742532202">
-[...23 lines deleted...]
-            <w:div w:id="747196084">
+            <w:div w:id="1818104026">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2053112746">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="36897015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="113671940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="185095482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="373628091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="489323783">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="965963697">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="36897015">
+            <w:div w:id="1136799160">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="185095482">
+            <w:div w:id="1549685044">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="489323783">
+            <w:div w:id="1553468035">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1593053159">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1699549953">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1549685044">
-[...58 lines deleted...]
-            </w:div>
             <w:div w:id="1804884186">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1986347403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2117553051">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="320086872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1845632149">
+        <w:div w:id="496728386">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="496728386">
+        <w:div w:id="1845632149">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="378363687">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -26983,99 +27623,139 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="485172062">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="2111729641">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="989210090">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2070877287">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="715928039">
+                <w:div w:id="346099278">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1759936449">
+                    <w:div w:id="316881361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="350299867">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="161240391">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="367419292">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="691690419">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="680279460">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -27083,141 +27763,63 @@
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                     <w:div w:id="276645824">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1436247932">
+                <w:div w:id="715928039">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1189830965">
-[...77 lines deleted...]
-                    <w:div w:id="908540234">
+                    <w:div w:id="1759936449">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1121606262">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -27225,1805 +27827,2535 @@
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                     <w:div w:id="1346979733">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="346099278">
+                <w:div w:id="1436247932">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="316881361">
+                    <w:div w:id="1189830965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1756319104">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="908540234">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="2111729641">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="498153109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="600575245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="199360578">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="289482173">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
+            <w:div w:id="271977686">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
             <w:div w:id="278296384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848564741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="916014419">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="944121773">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1016495199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1031757827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1127049075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1150630180">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1157109418">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1427262240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1599437025">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605764238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1752462063">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1774009370">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1838841389">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="944121773">
-              <w:marLeft w:val="0"/>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="307126097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="77677783">
+              <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
-              <w:marTop w:val="0"/>
-              <w:marBottom w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-            </w:div>
-[...154 lines deleted...]
-              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="322778223">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="740370135">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="438186536">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1068504159">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="528180455">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1775663634">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="591813199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="656961131">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1117063980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1302468438">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1469593599">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="806583550">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1475366386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="604535468">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1744720971">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="364527983">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1979413460">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="369846943">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2070223942">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1471291711">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="455758029">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="131410090">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="129325343">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1344480252">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="228657268">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="208957351">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="267204650">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="208808386">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="487328496">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="803428095">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="509023863">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1763841006">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="535970314">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="629749795">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="546794763">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1092968936">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="585456461">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1597397920">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="601499946">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="749548699">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="614289853">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="50622613">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="636884991">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1925869537">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="640185287">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="262617300">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="812674424">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1206211351">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="871579460">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1676035865">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="963577972">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121191507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1005279275">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="432363037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1013148878">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1735542914">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1246495481">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="386808815">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1334798240">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1060598140">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1378235496">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="494881175">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1410157553">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1163814274">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1436708085">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1640265762">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1444113399">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001004727">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1445421157">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="94715971">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1519808617">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="213077563">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1582988668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="29687964">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1673609200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="942613232">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1675450412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1789202185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1677147187">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1743987246">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1697734936">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="922497627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1799715386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="797184391">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1936396008">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="329142160">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="585456461">
-[...232 lines deleted...]
-                </w:div>
                 <w:div w:id="2127236703">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="805857003">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1675450412">
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="833565437">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="838542313">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="970094441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1232275519">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="973564010">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="11031206">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1789202185">
+                    <w:div w:id="111478914">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="546794763">
+                <w:div w:id="132913247">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1092968936">
+                    <w:div w:id="2117484295">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="871579460">
+                <w:div w:id="197474280">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1676035865">
+                    <w:div w:id="1195579521">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1673609200">
+                <w:div w:id="367951195">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="942613232">
+                    <w:div w:id="739059468">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1013148878">
+                <w:div w:id="530144073">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1735542914">
+                    <w:div w:id="1051033570">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="812674424">
+                <w:div w:id="595209010">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1206211351">
+                    <w:div w:id="549927717">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1697734936">
+                <w:div w:id="1249072248">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="922497627">
+                    <w:div w:id="1167599961">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="509023863">
+                <w:div w:id="1871724110">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1763841006">
+                    <w:div w:id="2008093944">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="636884991">
+                <w:div w:id="2031835492">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1925869537">
-[...311 lines deleted...]
-                    <w:div w:id="1344480252">
+                    <w:div w:id="1477722450">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1602105179">
-[...22 lines deleted...]
-        </w:div>
         <w:div w:id="1357652690">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="1969822458">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1434131521">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1616057564">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="84695001">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="993603621">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="132141422">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1702784878">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="377901398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="724062544">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="386537935">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="950867636">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="419645650">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="145781809">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="437139392">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2127432208">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="477839270">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="311495158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="578176078">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="908461828">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="655032523">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="877930466">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="858205181">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1940142052">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="956719335">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1248687093">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="972951896">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1267231676">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1053240436">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="914901299">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1131023215">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="295254959">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1053240436">
+                <w:div w:id="1225724931">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="914901299">
+                    <w:div w:id="1822573918">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="437139392">
+                <w:div w:id="1244333301">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="2127432208">
+                    <w:div w:id="1967655291">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1291978902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="282394639">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1307278922">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1773669399">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1341618806">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2012878611">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1391728511">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1244216413">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1411463178">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1179661268">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1970819382">
+                <w:div w:id="1468933380">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1591691889">
+                    <w:div w:id="485438159">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="578176078">
+                <w:div w:id="1698390563">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="908461828">
+                    <w:div w:id="203255191">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1958248091">
+                <w:div w:id="1842114091">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1931812812">
-[...285 lines deleted...]
-                    <w:div w:id="1638998125">
+                    <w:div w:id="927346931">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1866823020">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="991714710">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="956719335">
+                <w:div w:id="1878152939">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1248687093">
+                    <w:div w:id="693729184">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="1907376231">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
@@ -29045,1285 +30377,593 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1410688390">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1842114091">
+                <w:div w:id="1958248091">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="927346931">
+                    <w:div w:id="1931812812">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="419645650">
+                <w:div w:id="1970819382">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="145781809">
+                    <w:div w:id="1591691889">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="655032523">
+                <w:div w:id="2032026160">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="877930466">
-[...51 lines deleted...]
-                    <w:div w:id="993603621">
+                    <w:div w:id="1638998125">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2076925398">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="983701482">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1698390563">
+                <w:div w:id="2139715914">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="203255191">
-[...77 lines deleted...]
-                    <w:div w:id="485438159">
+                    <w:div w:id="43796431">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1881476818">
+        <w:div w:id="1570917627">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="199360578">
+        <w:div w:id="1602105179">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-        </w:div>
-[...260 lines deleted...]
-          </w:divsChild>
         </w:div>
         <w:div w:id="1718623976">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="838542313">
+        <w:div w:id="1881476818">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="307126097">
-[...299 lines deleted...]
-        <w:div w:id="833565437">
+        <w:div w:id="1969822458">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="708410551">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="797842848">
+        <w:div w:id="390159199">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="390159199">
+        <w:div w:id="797842848">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2068188429">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="729891041">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1000547737">
-[...34 lines deleted...]
-        </w:div>
         <w:div w:id="91516332">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="219755516">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="1000547737">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1592543594">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1836646825">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1900945066">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="801384488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="53817349">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="452868409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1395398952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1450734923">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1515993796">
-          <w:marLeft w:val="0"/>
-[...22 lines deleted...]
-        <w:div w:id="1395398952">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="944311620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1208104925">
+        <w:div w:id="224342308">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="849104500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1031078387">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1120418493">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="224342308">
+        <w:div w:id="1208104925">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1031078387">
+        <w:div w:id="1516848917">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1587760116">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="1668049339">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1849636314">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="2105807344">
+        <w:div w:id="2085367933">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="849104500">
-[...35 lines deleted...]
-        <w:div w:id="2085367933">
+        <w:div w:id="2105807344">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="965542633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -30396,126 +31036,126 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1776359821">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="793213220">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="336809550">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="735587224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="793213220">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1776746763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1655723570">
+        <w:div w:id="91321071">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1384283745">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="91321071">
+        <w:div w:id="1655723570">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1929577854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -30597,51 +31237,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=2693&amp;rotationId=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780323321266?role=student" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/book.aspx?bookID=1918" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moyerbr1@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libguides.lib.msu.edu/medicalebooks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://accessmedicine.mhmedical.com/book.aspx?bookid=2977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oldss@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boes@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ezproxy.msu.edu/login?url=https://clerkship.lwwhealthlibrary.com/book.aspx?bookid=3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -30912,111 +31552,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...48 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -31243,111 +31833,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C6B57A5-4E3E-4385-BA21-B6C82E070E31}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{545C677D-85EC-4BCE-A60B-C839CAA474E9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>30026</Characters>
+  <Pages>17</Pages>
+  <Words>5398</Words>
+  <Characters>30774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>250</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35223</CharactersWithSpaces>
+  <CharactersWithSpaces>36100</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>